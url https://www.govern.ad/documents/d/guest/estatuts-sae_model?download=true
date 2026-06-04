--- v0 (2026-02-26)
+++ v1 (2026-06-04)
@@ -7,67 +7,69 @@
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:body>
-    <w:p w14:paraId="1C9D694D" w14:textId="5AE6E8DE" w:rsidR="003F2559" w:rsidRPr="005C15DB" w:rsidRDefault="003F2559" w:rsidP="005C15DB">
+    <w:p w14:paraId="1C9D694D" w14:textId="5AE6E8DE" w:rsidR="003F2559" w:rsidRPr="0058631E" w:rsidRDefault="003F2559" w:rsidP="005C15DB">
       <w:pPr>
         <w:pStyle w:val="Ttol"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
           <w:i/>
+          <w:color w:val="FF0000"/>
           <w:sz w:val="22"/>
           <w:u w:val="none"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="005C15DB">
+      <w:r w:rsidRPr="0058631E">
         <w:rPr>
           <w:b/>
           <w:i/>
+          <w:color w:val="FF0000"/>
           <w:sz w:val="22"/>
           <w:u w:val="none"/>
         </w:rPr>
         <w:t>Aquest document és un model de redacció d’estatuts d’una secció d’acció esportiva. L’entitat pot adaptar el contingut de la plantilla a les seves especificitats, sempre regint-se per les lleis aplicables.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="63FA3753" w14:textId="5069A66D" w:rsidR="003F2559" w:rsidRDefault="003F2559" w:rsidP="005C15DB">
       <w:pPr>
         <w:pStyle w:val="Ttol"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="00227C78" w14:textId="77777777" w:rsidR="005C15DB" w:rsidRPr="005C15DB" w:rsidRDefault="005C15DB" w:rsidP="005C15DB">
       <w:pPr>
         <w:pStyle w:val="Ttol"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="328EBF48" w14:textId="77777777" w:rsidR="00224E59" w:rsidRPr="005C15DB" w:rsidRDefault="00224E59" w:rsidP="005C15DB">
@@ -258,51 +260,51 @@
           <w:bCs/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>e</w:t>
       </w:r>
       <w:r w:rsidRPr="005C15DB">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>statuts.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0B0CB352" w14:textId="77777777" w:rsidR="00EF0F33" w:rsidRPr="005C15DB" w:rsidRDefault="00EF0F33" w:rsidP="005C15DB">
       <w:pPr>
         <w:pStyle w:val="Textindependent"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="0147FCC7" w14:textId="4EF27A55" w:rsidR="00EF0F33" w:rsidRPr="005C15DB" w:rsidRDefault="00EF0F33" w:rsidP="005C15DB">
+    <w:p w14:paraId="0147FCC7" w14:textId="1E070AC3" w:rsidR="00EF0F33" w:rsidRPr="005C15DB" w:rsidRDefault="00EF0F33" w:rsidP="005C15DB">
       <w:pPr>
         <w:pStyle w:val="Textindependent"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005C15DB">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">La secció d’acció esportiva i, si escau, l’entitat promotora, es regeix per la legislació i normativa vigent aplicable en matèria d’Associacions, d’Esports, </w:t>
       </w:r>
       <w:r w:rsidR="005C15DB">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>d’</w:t>
       </w:r>
@@ -322,51 +324,67 @@
         </w:rPr>
         <w:t xml:space="preserve">de </w:t>
       </w:r>
       <w:r w:rsidRPr="005C15DB">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">prevenció del blanqueig dels diners, per aquests </w:t>
       </w:r>
       <w:r w:rsidR="005C15DB">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>e</w:t>
       </w:r>
       <w:r w:rsidRPr="005C15DB">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t>status i pels acords adoptats vàlidament pels seus òrgans</w:t>
+        <w:t>statu</w:t>
+      </w:r>
+      <w:r w:rsidR="003B6291">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>t</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005C15DB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>s i pels acords adoptats vàlidament pels seus òrgans</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1EABAFE6" w14:textId="77777777" w:rsidR="00EF0F33" w:rsidRPr="005C15DB" w:rsidRDefault="00EF0F33" w:rsidP="005C15DB">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="6FF6ED70" w14:textId="74A8DD1B" w:rsidR="00F24E55" w:rsidRPr="005C15DB" w:rsidRDefault="00F24E55" w:rsidP="005C15DB">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005C15DB">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
@@ -773,160 +791,50 @@
           <w:color w:val="222222"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FEFEFE"/>
         </w:rPr>
         <w:t>I</w:t>
       </w:r>
       <w:r w:rsidRPr="005C15DB">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> altres modalitats afins.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1D27E6FA" w14:textId="77777777" w:rsidR="004106AC" w:rsidRPr="005C15DB" w:rsidRDefault="004106AC" w:rsidP="005C15DB">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-    </w:p>
-[...108 lines deleted...]
-      </w:r>
     </w:p>
     <w:p w14:paraId="6690B932" w14:textId="4263BEB9" w:rsidR="004106AC" w:rsidRPr="005C15DB" w:rsidRDefault="004106AC" w:rsidP="005C15DB">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="591D8E93" w14:textId="7AFA6F33" w:rsidR="004106AC" w:rsidRPr="005C15DB" w:rsidRDefault="006C260F" w:rsidP="005C15DB">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
@@ -3553,296 +3461,383 @@
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>entitat promotora ho acordi altrament</w:t>
       </w:r>
       <w:r w:rsidR="00EA395C" w:rsidRPr="005C15DB">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="61505ADF" w14:textId="77777777" w:rsidR="00EA7C01" w:rsidRPr="005C15DB" w:rsidRDefault="00EA7C01" w:rsidP="005C15DB">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="62BB0CCE" w14:textId="77777777" w:rsidR="00EA7C01" w:rsidRPr="005C15DB" w:rsidRDefault="00EA7C01" w:rsidP="005C15DB">
-[...52 lines deleted...]
-          <w:szCs w:val="24"/>
+    <w:p w14:paraId="350DA557" w14:textId="77777777" w:rsidR="0058631E" w:rsidRDefault="00EA7C01" w:rsidP="0058631E">
+      <w:pPr>
+        <w:spacing w:after="240"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005C15DB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">La durada del mandat dels membres de l’òrgan directiu </w:t>
+      </w:r>
+      <w:r w:rsidR="0058631E" w:rsidRPr="002722D9">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>no és renovable</w:t>
+      </w:r>
+      <w:r w:rsidR="0058631E">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> / </w:t>
+      </w:r>
+      <w:r w:rsidR="0058631E" w:rsidRPr="002C1CD8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">pot ser renovable fins a </w:t>
+      </w:r>
+      <w:r w:rsidR="0058631E" w:rsidRPr="00E038B9">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:highlight w:val="yellow"/>
         </w:rPr>
         <w:t>...</w:t>
       </w:r>
-      <w:r w:rsidRPr="005C15DB">
-[...122 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r w:rsidR="0058631E" w:rsidRPr="002C1CD8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> vegades. </w:t>
+      </w:r>
+      <w:r w:rsidR="0058631E" w:rsidRPr="002C1CD8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>[</w:t>
+      </w:r>
+      <w:r w:rsidR="0058631E" w:rsidRPr="002C1CD8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:i/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>NOTA</w:t>
+      </w:r>
+      <w:r w:rsidR="0058631E" w:rsidRPr="002C1CD8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>: si són renovables no es pot establir que ho seran indefinidament]</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="678CC9A7" w14:textId="77777777" w:rsidR="0058631E" w:rsidRPr="002F2699" w:rsidRDefault="0058631E" w:rsidP="0058631E">
+      <w:pPr>
+        <w:spacing w:after="240"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002F2699">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Un cop exhaurit el nombre màxim de renovacions, i en cas que no es presentin noves candidatures, l’Assemblea General podrà acordar excepcionalment la continuïtat de la Junta Directiva per períodes addicionals de ... anys, fins a la presentació i elecció d’una nova candidatura. [</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00877145">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
           <w:i/>
           <w:iCs/>
-          <w:sz w:val="24"/>
-[...27 lines deleted...]
-      <w:r w:rsidRPr="005C15DB">
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>NOTA:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002F2699">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00877145">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>apartat opcional]</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3CE714FA" w14:textId="1F20FDB6" w:rsidR="00EA395C" w:rsidRPr="005C15DB" w:rsidRDefault="00EA395C" w:rsidP="005C15DB">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="081C8202" w14:textId="77777777" w:rsidR="00EA7C01" w:rsidRPr="005C15DB" w:rsidRDefault="00EA395C" w:rsidP="005C15DB">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005C15DB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Els membres de l’òrgan directiu e</w:t>
+      </w:r>
+      <w:r w:rsidR="00EA7C01" w:rsidRPr="005C15DB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">n cap cas </w:t>
+      </w:r>
+      <w:r w:rsidR="00BC4625" w:rsidRPr="005C15DB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">no </w:t>
+      </w:r>
+      <w:r w:rsidR="00EA7C01" w:rsidRPr="005C15DB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>poden percebre cap remuneració per aquest</w:t>
+      </w:r>
+      <w:r w:rsidR="00F17EB0" w:rsidRPr="005C15DB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>a</w:t>
+      </w:r>
+      <w:r w:rsidR="00EA7C01" w:rsidRPr="005C15DB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> com</w:t>
+      </w:r>
+      <w:r w:rsidR="00F17EB0" w:rsidRPr="005C15DB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>e</w:t>
+      </w:r>
+      <w:r w:rsidR="00EA7C01" w:rsidRPr="005C15DB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>s</w:t>
+      </w:r>
+      <w:r w:rsidR="00F17EB0" w:rsidRPr="005C15DB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>a</w:t>
+      </w:r>
+      <w:r w:rsidR="00EA7C01" w:rsidRPr="005C15DB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>, sense perjudici del dret a rescabalar-se de les despeses incorregudes en el desenvolupament de les seves funcions, degudament acreditades documentalment.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="48B42945" w14:textId="77777777" w:rsidR="00911FD9" w:rsidRPr="005C15DB" w:rsidRDefault="00911FD9" w:rsidP="005C15DB">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="42A00BCA" w14:textId="361D7E6D" w:rsidR="00911FD9" w:rsidRPr="005C15DB" w:rsidRDefault="00911FD9" w:rsidP="005C15DB">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005C15DB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Article </w:t>
+      </w:r>
+      <w:r w:rsidR="00115AE0" w:rsidRPr="005C15DB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>8</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005C15DB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005C15DB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Règim disciplinari </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="31348DB5" w14:textId="77777777" w:rsidR="004B63AD" w:rsidRPr="005C15DB" w:rsidRDefault="004B63AD" w:rsidP="005C15DB">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="46812A15" w14:textId="7FB01AF7" w:rsidR="004B63AD" w:rsidRPr="005C15DB" w:rsidRDefault="004B63AD" w:rsidP="005C15DB">
       <w:pPr>
         <w:pStyle w:val="Textindependent"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005C15DB">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:color w:val="000000"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>Els incompliments dels estatuts i dels deures que els imposin i les actuacions contràries a Dret, per part dels membres</w:t>
       </w:r>
       <w:r w:rsidR="00276400" w:rsidRPr="005C15DB">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> de la secció d’acció esportiva</w:t>
       </w:r>
       <w:r w:rsidRPr="005C15DB">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r w:rsidR="00276400" w:rsidRPr="005C15DB">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">els </w:t>
@@ -5719,52 +5714,52 @@
     </w:p>
     <w:p w14:paraId="0BADBAB3" w14:textId="77777777" w:rsidR="004B63AD" w:rsidRPr="005C15DB" w:rsidRDefault="004B63AD" w:rsidP="005C15DB">
       <w:pPr>
         <w:pStyle w:val="Textindependent"/>
         <w:ind w:left="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="280DEA09" w14:textId="77777777" w:rsidR="007C6A86" w:rsidRPr="00C51D15" w:rsidRDefault="007C6A86" w:rsidP="007C6A86">
       <w:pPr>
         <w:pStyle w:val="Textindependent"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="3" w:name="_Hlk119952947"/>
-      <w:bookmarkStart w:id="4" w:name="_Hlk194397706"/>
+      <w:bookmarkStart w:id="3" w:name="_Hlk194397706"/>
+      <w:bookmarkStart w:id="4" w:name="_Hlk119952947"/>
       <w:r w:rsidRPr="00C51D15">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Per infraccions lleus: </w:t>
       </w:r>
       <w:r w:rsidRPr="00C51D15">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
         <w:t>...</w:t>
       </w:r>
       <w:r w:rsidRPr="00C51D15">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00C51D15">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
@@ -6509,66 +6504,66 @@
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>entre</w:t>
       </w:r>
       <w:r w:rsidRPr="004A1A55">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> 3.001 i 12.000 euros</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>]</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="4"/>
+    <w:bookmarkEnd w:id="3"/>
     <w:p w14:paraId="27F70D30" w14:textId="77777777" w:rsidR="00284DF1" w:rsidRDefault="00284DF1" w:rsidP="00284DF1">
       <w:pPr>
         <w:pStyle w:val="Pargrafdellista"/>
         <w:spacing w:after="0"/>
         <w:ind w:left="1068"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:bookmarkEnd w:id="3"/>
+    <w:bookmarkEnd w:id="4"/>
     <w:p w14:paraId="72C18BD3" w14:textId="77777777" w:rsidR="004B63AD" w:rsidRPr="00284DF1" w:rsidRDefault="004B63AD" w:rsidP="005C15DB">
       <w:pPr>
         <w:pStyle w:val="Textindependent2"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00284DF1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>III. Circumstàncies agreujants, atenuants i eiximents de la responsabilitat:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="061E0AAD" w14:textId="77777777" w:rsidR="004B63AD" w:rsidRPr="00284DF1" w:rsidRDefault="004B63AD" w:rsidP="005C15DB">
       <w:pPr>
         <w:pStyle w:val="Textindependent2"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="498C4D6A" w14:textId="77777777" w:rsidR="004B63AD" w:rsidRPr="00284DF1" w:rsidRDefault="004B63AD" w:rsidP="00284DF1">
       <w:pPr>
         <w:pStyle w:val="Textindependent2"/>
@@ -7647,51 +7642,51 @@
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="005C1F5E" w:rsidRPr="005C15DB">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>promotora.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7DC12D11" w14:textId="77777777" w:rsidR="00C002FE" w:rsidRPr="005C15DB" w:rsidRDefault="00C002FE" w:rsidP="005C15DB">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="76EAD797" w14:textId="77777777" w:rsidR="00C002FE" w:rsidRPr="005C15DB" w:rsidRDefault="00C002FE" w:rsidP="005C15DB">
+    <w:p w14:paraId="76EAD797" w14:textId="404B408B" w:rsidR="00C002FE" w:rsidRDefault="00C002FE" w:rsidP="005C15DB">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005C15DB">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>La modificació així acordada s’ha de comunicar al Registre d’</w:t>
       </w:r>
       <w:r w:rsidR="00E7023D" w:rsidRPr="005C15DB">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>A</w:t>
       </w:r>
       <w:r w:rsidRPr="005C15DB">
@@ -7729,94 +7724,421 @@
       <w:r w:rsidRPr="005C15DB">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> en els terminis i </w:t>
       </w:r>
       <w:r w:rsidR="00E7023D" w:rsidRPr="005C15DB">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">les </w:t>
       </w:r>
       <w:r w:rsidRPr="005C15DB">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>formes que prevegi la legislació sempre en vigor.</w:t>
       </w:r>
     </w:p>
+    <w:p w14:paraId="21F7F2D5" w14:textId="78A40ABC" w:rsidR="00560BF9" w:rsidRDefault="00560BF9" w:rsidP="005C15DB">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="603DD112" w14:textId="66FE8E92" w:rsidR="00560BF9" w:rsidRPr="00560BF9" w:rsidRDefault="00560BF9" w:rsidP="00560BF9">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00560BF9">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Article 10. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00560BF9">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Règim econòmic i patrimonial</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="483CD17F" w14:textId="77777777" w:rsidR="00560BF9" w:rsidRDefault="00560BF9" w:rsidP="005C15DB">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3FC6812E" w14:textId="055D805E" w:rsidR="00560BF9" w:rsidRPr="00560BF9" w:rsidRDefault="00560BF9" w:rsidP="00560BF9">
+      <w:pPr>
+        <w:spacing w:after="240"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00560BF9">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Constitueixen els recursos de </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>la</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00560BF9">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> secció d’acció esportiva les quotes i, si escau, les derrames que han de fer efectives tots els socis i que fixa l’Assemblea General, i també les quantitats recaptades per serveis especials, pels productes i les rendes dels béns i per les donacions, les subvencions i les aportacions que rebi, i qualsevol altre recurs que pugui obtenir d’acord amb la normativa vigent.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3D568AD7" w14:textId="77777777" w:rsidR="00560BF9" w:rsidRPr="00875F17" w:rsidRDefault="00560BF9" w:rsidP="00560BF9">
+      <w:pPr>
+        <w:pStyle w:val="Textindependent3"/>
+        <w:spacing w:after="240"/>
+        <w:rPr>
+          <w:color w:val="auto"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00875F17">
+        <w:rPr>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t>Tots els recursos de l’entitat estan destinats al sosteniment de les finalitats d’acord amb l’objecte social i dels serveis que ha de prestar als socis.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3C193EBC" w14:textId="45696671" w:rsidR="00560BF9" w:rsidRPr="00560BF9" w:rsidRDefault="00560BF9" w:rsidP="00560BF9">
+      <w:pPr>
+        <w:spacing w:after="240"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00560BF9">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">El patrimoni de </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>la</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00560BF9">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> secció d’acció esportiva està format per tots els béns i els drets que posseeixi en el moment en què es constitueixi i els que adquireixi en el futur.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2F8889F7" w14:textId="77777777" w:rsidR="00560BF9" w:rsidRDefault="00560BF9" w:rsidP="00560BF9">
+      <w:pPr>
+        <w:spacing w:after="240"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00875F17">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Els llibres d’inventari de béns, els llibres de comptabilitat i el llibre registre de beneficiaris efectius, que poden consultar tots els socis, els ha de diligenciar el Registre d’Associacions i els han de firmar el president i el secretari.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="24219024" w14:textId="7A8FA188" w:rsidR="00560BF9" w:rsidRPr="00813B61" w:rsidRDefault="00560BF9" w:rsidP="00560BF9">
+      <w:pPr>
+        <w:spacing w:after="240"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="5" w:name="_Hlk230083567"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>L</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>a</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00560BF9">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> secció d’acció esportiva</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00813B61">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="5"/>
+      <w:r w:rsidRPr="00813B61">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>pot dur a terme activitats econòmiques sempre que es moguin en el marc de les seves finalitats estatutàries i no tinguin per objecte, explícit o implícit, l’obtenció de beneficis econòmics per repartir-los entre els associats.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="36A36C87" w14:textId="1B407229" w:rsidR="00560BF9" w:rsidRPr="00875F17" w:rsidRDefault="00560BF9" w:rsidP="00560BF9">
+      <w:pPr>
+        <w:spacing w:after="240"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>La</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00560BF9">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> secció d’acció esportiva</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00813B61">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> pot dur a terme totes les activitats lícites adequades a l’objecte social que serveixin per assolir les finalitats estatutàries, d’acord, en cada cas, amb els requisits i les condicions que estableixi l’ordenament.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="36873A68" w14:textId="580EC582" w:rsidR="00560BF9" w:rsidRPr="00875F17" w:rsidRDefault="00560BF9" w:rsidP="00560BF9">
+      <w:pPr>
+        <w:spacing w:after="240"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00875F17">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">En el marc del que estableixi la normativa d’ajudes públiques del Principat d’Andorra </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>l</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00560BF9">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>a secció d’acció esportiva</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> posarà</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00875F17">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> la documentació que els sigui </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00875F17">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>exigida a la disposició de l’òrgan governamental competent en matèria d’esports que hagi de resoldre l’atorgament d’ajudes i fer-ne el seguiment i el control.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0C078891" w14:textId="77777777" w:rsidR="00560BF9" w:rsidRPr="005C15DB" w:rsidRDefault="00560BF9" w:rsidP="005C15DB">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
     <w:p w14:paraId="2A5DA3C8" w14:textId="77777777" w:rsidR="00F24E55" w:rsidRPr="005C15DB" w:rsidRDefault="00F24E55" w:rsidP="005C15DB">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="65610718" w14:textId="7215B8B6" w:rsidR="00F24E55" w:rsidRPr="005C15DB" w:rsidRDefault="00FD4CB7" w:rsidP="005C15DB">
+    <w:p w14:paraId="65610718" w14:textId="2BF9F434" w:rsidR="00F24E55" w:rsidRPr="005C15DB" w:rsidRDefault="00FD4CB7" w:rsidP="005C15DB">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005C15DB">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Article </w:t>
       </w:r>
       <w:r w:rsidR="00911FD9" w:rsidRPr="005C15DB">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>1</w:t>
       </w:r>
-      <w:r w:rsidR="00115AE0" w:rsidRPr="005C15DB">
-[...5 lines deleted...]
-        <w:t>0</w:t>
+      <w:r w:rsidR="00560BF9">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>1</w:t>
       </w:r>
       <w:r w:rsidR="00F24E55" w:rsidRPr="005C15DB">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidR="00F24E55" w:rsidRPr="005C15DB">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Dissolució de l</w:t>
       </w:r>
       <w:r w:rsidR="00C002FE" w:rsidRPr="005C15DB">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
@@ -8058,83 +8380,83 @@
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005C15DB">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Per la cancel·lació de la seva inscripció al Registre d’Associacions.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="25B4889E" w14:textId="77777777" w:rsidR="00BC0B01" w:rsidRPr="005C15DB" w:rsidRDefault="00BC0B01" w:rsidP="005C15DB">
       <w:pPr>
         <w:pStyle w:val="Pargrafdellista"/>
         <w:spacing w:after="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="19E9D46A" w14:textId="6D2DB0DB" w:rsidR="00BC0B01" w:rsidRPr="005C15DB" w:rsidRDefault="00BC0B01" w:rsidP="005C15DB">
+    <w:p w14:paraId="19E9D46A" w14:textId="195499EF" w:rsidR="00BC0B01" w:rsidRPr="005C15DB" w:rsidRDefault="00BC0B01" w:rsidP="005C15DB">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005C15DB">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Article </w:t>
       </w:r>
       <w:r w:rsidR="00FD4CB7" w:rsidRPr="005C15DB">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>1</w:t>
       </w:r>
-      <w:r w:rsidR="00115AE0" w:rsidRPr="005C15DB">
-[...5 lines deleted...]
-        <w:t>1</w:t>
+      <w:r w:rsidR="00560BF9">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>2</w:t>
       </w:r>
       <w:r w:rsidRPr="005C15DB">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r w:rsidRPr="005C15DB">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Liquidació</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3A86B722" w14:textId="77777777" w:rsidR="00BC0B01" w:rsidRPr="005C15DB" w:rsidRDefault="00BC0B01" w:rsidP="005C15DB">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
@@ -8522,50 +8844,51 @@
     <w:p w14:paraId="44BB5E33" w14:textId="77777777" w:rsidR="00914C3A" w:rsidRDefault="00914C3A" w:rsidP="00284DF1">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="2A0B861F" w14:textId="1E1BBCB9" w:rsidR="00F24E55" w:rsidRPr="00284DF1" w:rsidRDefault="00284DF1" w:rsidP="00C93506">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Aquests estatuts de la secció d’acció esportiva </w:t>
       </w:r>
       <w:r w:rsidRPr="00721FA2">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
         <w:t>...</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> han estat aprovats per l’òrgan de govern de l’entitat </w:t>
       </w:r>
       <w:r w:rsidRPr="00721FA2">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:highlight w:val="yellow"/>
@@ -8575,330 +8898,328 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> convocat a tal efecte, en acord de data </w:t>
       </w:r>
       <w:r w:rsidRPr="00721FA2">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
         <w:t>...</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> .</w:t>
       </w:r>
-      <w:bookmarkStart w:id="5" w:name="_GoBack"/>
-      <w:bookmarkEnd w:id="5"/>
     </w:p>
     <w:sectPr w:rsidR="00F24E55" w:rsidRPr="00284DF1">
       <w:headerReference w:type="even" r:id="rId8"/>
       <w:headerReference w:type="default" r:id="rId9"/>
       <w:footerReference w:type="even" r:id="rId10"/>
       <w:footerReference w:type="default" r:id="rId11"/>
       <w:headerReference w:type="first" r:id="rId12"/>
       <w:footerReference w:type="first" r:id="rId13"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1417" w:right="1701" w:bottom="1417" w:left="1701" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:endnote w:type="separator" w:id="-1">
     <w:p w14:paraId="01C8FAC5" w14:textId="77777777" w:rsidR="00891EB8" w:rsidRDefault="00891EB8" w:rsidP="00891EB8">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
     <w:p w14:paraId="3C35A6CD" w14:textId="77777777" w:rsidR="00891EB8" w:rsidRDefault="00891EB8" w:rsidP="00891EB8">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Segoe UI">
     <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Lato">
-    <w:altName w:val="Segoe UI"/>
+    <w:altName w:val="Lato"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E10002FF" w:usb1="5000ECFF" w:usb2="00000021" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:p w14:paraId="51458464" w14:textId="77777777" w:rsidR="00891EB8" w:rsidRDefault="00891EB8">
     <w:pPr>
       <w:pStyle w:val="Peu"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:p w14:paraId="32675787" w14:textId="77777777" w:rsidR="00891EB8" w:rsidRDefault="00891EB8">
     <w:pPr>
       <w:pStyle w:val="Peu"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:p w14:paraId="05A62936" w14:textId="77777777" w:rsidR="00891EB8" w:rsidRDefault="00891EB8">
     <w:pPr>
       <w:pStyle w:val="Peu"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:footnote w:type="separator" w:id="-1">
     <w:p w14:paraId="350A516B" w14:textId="77777777" w:rsidR="00891EB8" w:rsidRDefault="00891EB8" w:rsidP="00891EB8">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w14:paraId="28302700" w14:textId="77777777" w:rsidR="00891EB8" w:rsidRDefault="00891EB8" w:rsidP="00891EB8">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
-  <w:p w14:paraId="2A636FF9" w14:textId="10A016B3" w:rsidR="00891EB8" w:rsidRDefault="00721FA2">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+  <w:p w14:paraId="2A636FF9" w14:textId="10A016B3" w:rsidR="00891EB8" w:rsidRDefault="00560BF9">
     <w:pPr>
       <w:pStyle w:val="Capalera"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:pict w14:anchorId="404776A9">
         <v:shapetype id="_x0000_t136" coordsize="21600,21600" o:spt="136" adj="10800" path="m@7,l@8,m@5,21600l@6,21600e">
           <v:formulas>
             <v:f eqn="sum #0 0 10800"/>
             <v:f eqn="prod #0 2 1"/>
             <v:f eqn="sum 21600 0 @1"/>
             <v:f eqn="sum 0 0 @2"/>
             <v:f eqn="sum 21600 0 @3"/>
             <v:f eqn="if @0 @3 0"/>
             <v:f eqn="if @0 21600 @1"/>
             <v:f eqn="if @0 0 @2"/>
             <v:f eqn="if @0 @4 21600"/>
             <v:f eqn="mid @5 @6"/>
             <v:f eqn="mid @8 @5"/>
             <v:f eqn="mid @7 @8"/>
             <v:f eqn="mid @6 @7"/>
             <v:f eqn="sum @6 0 @5"/>
           </v:formulas>
           <v:path textpathok="t" o:connecttype="custom" o:connectlocs="@9,0;@10,10800;@11,21600;@12,10800" o:connectangles="270,180,90,0"/>
           <v:textpath on="t" fitshape="t"/>
           <v:handles>
             <v:h position="#0,bottomRight" xrange="6629,14971"/>
           </v:handles>
           <o:lock v:ext="edit" text="t" shapetype="t"/>
         </v:shapetype>
         <v:shape id="PowerPlusWaterMarkObject1317138719" o:spid="_x0000_s2050" type="#_x0000_t136" style="position:absolute;margin-left:0;margin-top:0;width:449.6pt;height:149.85pt;rotation:315;z-index:-251655168;mso-position-horizontal:center;mso-position-horizontal-relative:margin;mso-position-vertical:center;mso-position-vertical-relative:margin" o:allowincell="f" fillcolor="silver" stroked="f">
           <v:fill opacity=".5"/>
           <v:textpath style="font-family:&quot;Times New Roman&quot;;font-size:1pt" string="MODEL"/>
           <w10:wrap anchorx="margin" anchory="margin"/>
         </v:shape>
       </w:pict>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
-  <w:p w14:paraId="6E4278EB" w14:textId="202C9B1F" w:rsidR="00891EB8" w:rsidRDefault="00721FA2">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+  <w:p w14:paraId="6E4278EB" w14:textId="202C9B1F" w:rsidR="00891EB8" w:rsidRDefault="00560BF9">
     <w:pPr>
       <w:pStyle w:val="Capalera"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:pict w14:anchorId="18FC3FE9">
         <v:shapetype id="_x0000_t136" coordsize="21600,21600" o:spt="136" adj="10800" path="m@7,l@8,m@5,21600l@6,21600e">
           <v:formulas>
             <v:f eqn="sum #0 0 10800"/>
             <v:f eqn="prod #0 2 1"/>
             <v:f eqn="sum 21600 0 @1"/>
             <v:f eqn="sum 0 0 @2"/>
             <v:f eqn="sum 21600 0 @3"/>
             <v:f eqn="if @0 @3 0"/>
             <v:f eqn="if @0 21600 @1"/>
             <v:f eqn="if @0 0 @2"/>
             <v:f eqn="if @0 @4 21600"/>
             <v:f eqn="mid @5 @6"/>
             <v:f eqn="mid @8 @5"/>
             <v:f eqn="mid @7 @8"/>
             <v:f eqn="mid @6 @7"/>
             <v:f eqn="sum @6 0 @5"/>
           </v:formulas>
           <v:path textpathok="t" o:connecttype="custom" o:connectlocs="@9,0;@10,10800;@11,21600;@12,10800" o:connectangles="270,180,90,0"/>
           <v:textpath on="t" fitshape="t"/>
           <v:handles>
             <v:h position="#0,bottomRight" xrange="6629,14971"/>
           </v:handles>
           <o:lock v:ext="edit" text="t" shapetype="t"/>
         </v:shapetype>
         <v:shape id="PowerPlusWaterMarkObject1317138720" o:spid="_x0000_s2051" type="#_x0000_t136" style="position:absolute;margin-left:0;margin-top:0;width:449.6pt;height:149.85pt;rotation:315;z-index:-251653120;mso-position-horizontal:center;mso-position-horizontal-relative:margin;mso-position-vertical:center;mso-position-vertical-relative:margin" o:allowincell="f" fillcolor="silver" stroked="f">
           <v:fill opacity=".5"/>
           <v:textpath style="font-family:&quot;Times New Roman&quot;;font-size:1pt" string="MODEL"/>
           <w10:wrap anchorx="margin" anchory="margin"/>
         </v:shape>
       </w:pict>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
-  <w:p w14:paraId="275279B9" w14:textId="5EF83ADD" w:rsidR="00891EB8" w:rsidRDefault="00721FA2">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+  <w:p w14:paraId="275279B9" w14:textId="5EF83ADD" w:rsidR="00891EB8" w:rsidRDefault="00560BF9">
     <w:pPr>
       <w:pStyle w:val="Capalera"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:pict w14:anchorId="08C3EA17">
         <v:shapetype id="_x0000_t136" coordsize="21600,21600" o:spt="136" adj="10800" path="m@7,l@8,m@5,21600l@6,21600e">
           <v:formulas>
             <v:f eqn="sum #0 0 10800"/>
             <v:f eqn="prod #0 2 1"/>
             <v:f eqn="sum 21600 0 @1"/>
             <v:f eqn="sum 0 0 @2"/>
             <v:f eqn="sum 21600 0 @3"/>
             <v:f eqn="if @0 @3 0"/>
             <v:f eqn="if @0 21600 @1"/>
             <v:f eqn="if @0 0 @2"/>
             <v:f eqn="if @0 @4 21600"/>
             <v:f eqn="mid @5 @6"/>
             <v:f eqn="mid @8 @5"/>
             <v:f eqn="mid @7 @8"/>
             <v:f eqn="mid @6 @7"/>
             <v:f eqn="sum @6 0 @5"/>
           </v:formulas>
           <v:path textpathok="t" o:connecttype="custom" o:connectlocs="@9,0;@10,10800;@11,21600;@12,10800" o:connectangles="270,180,90,0"/>
           <v:textpath on="t" fitshape="t"/>
           <v:handles>
             <v:h position="#0,bottomRight" xrange="6629,14971"/>
           </v:handles>
           <o:lock v:ext="edit" text="t" shapetype="t"/>
         </v:shapetype>
         <v:shape id="PowerPlusWaterMarkObject1317138718" o:spid="_x0000_s2049" type="#_x0000_t136" style="position:absolute;margin-left:0;margin-top:0;width:449.6pt;height:149.85pt;rotation:315;z-index:-251657216;mso-position-horizontal:center;mso-position-horizontal-relative:margin;mso-position-vertical:center;mso-position-vertical-relative:margin" o:allowincell="f" fillcolor="silver" stroked="f">
           <v:fill opacity=".5"/>
           <v:textpath style="font-family:&quot;Times New Roman&quot;;font-size:1pt" string="MODEL"/>
           <w10:wrap anchorx="margin" anchory="margin"/>
         </v:shape>
       </w:pict>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="037D706D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="FFFFFFFF"/>
     <w:lvl w:ilvl="0" w:tplc="11507262">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:cs="Times New Roman" w:hint="default"/>
         <w:color w:val="auto"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04030019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
@@ -11795,52 +12116,52 @@
     <w:abstractNumId w:val="9"/>
   </w:num>
   <w:num w:numId="23">
     <w:abstractNumId w:val="14"/>
   </w:num>
   <w:num w:numId="24">
     <w:abstractNumId w:val="7"/>
   </w:num>
   <w:num w:numId="25">
     <w:abstractNumId w:val="21"/>
   </w:num>
   <w:num w:numId="26">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="27">
     <w:abstractNumId w:val="17"/>
   </w:num>
   <w:num w:numId="28">
     <w:abstractNumId w:val="27"/>
   </w:num>
   <w:numIdMacAtCleanup w:val="25"/>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid">
-  <w:zoom w:percent="100"/>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+  <w:zoom w:percent="180"/>
   <w:embedSystemFonts/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:doNotTrackMoves/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:displayVerticalDrawingGridEvery w:val="0"/>
   <w:doNotUseMarginsForDrawingGridOrigin/>
   <w:noPunctuationKerning/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:doNotValidateAgainstSchema/>
   <w:doNotDemarcateInvalidXml/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2052"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
@@ -11920,76 +12241,79 @@
     <w:rsid w:val="00266B72"/>
     <w:rsid w:val="0027176B"/>
     <w:rsid w:val="00276400"/>
     <w:rsid w:val="00284DF1"/>
     <w:rsid w:val="00291223"/>
     <w:rsid w:val="002912C2"/>
     <w:rsid w:val="00297719"/>
     <w:rsid w:val="002D6533"/>
     <w:rsid w:val="002F390F"/>
     <w:rsid w:val="00302A6F"/>
     <w:rsid w:val="0030521F"/>
     <w:rsid w:val="00305AB0"/>
     <w:rsid w:val="0032123E"/>
     <w:rsid w:val="003235F0"/>
     <w:rsid w:val="00331C0F"/>
     <w:rsid w:val="00332017"/>
     <w:rsid w:val="00337C91"/>
     <w:rsid w:val="00351365"/>
     <w:rsid w:val="00351B3D"/>
     <w:rsid w:val="00351E25"/>
     <w:rsid w:val="0038255D"/>
     <w:rsid w:val="00383F9D"/>
     <w:rsid w:val="003B1B93"/>
     <w:rsid w:val="003B3DAF"/>
     <w:rsid w:val="003B4800"/>
+    <w:rsid w:val="003B6291"/>
     <w:rsid w:val="003C06DA"/>
     <w:rsid w:val="003E20BA"/>
     <w:rsid w:val="003E2D8F"/>
     <w:rsid w:val="003E31ED"/>
     <w:rsid w:val="003F2559"/>
     <w:rsid w:val="003F522D"/>
     <w:rsid w:val="00404EF3"/>
     <w:rsid w:val="004106AC"/>
     <w:rsid w:val="00426F17"/>
     <w:rsid w:val="0042705F"/>
     <w:rsid w:val="00441F9F"/>
     <w:rsid w:val="00494D73"/>
     <w:rsid w:val="004B3BD2"/>
     <w:rsid w:val="004B63AD"/>
     <w:rsid w:val="004D3701"/>
     <w:rsid w:val="004D3CBE"/>
     <w:rsid w:val="00510E67"/>
     <w:rsid w:val="00517CB3"/>
     <w:rsid w:val="005237E7"/>
     <w:rsid w:val="005478A3"/>
     <w:rsid w:val="00553851"/>
     <w:rsid w:val="00556980"/>
+    <w:rsid w:val="00560BF9"/>
     <w:rsid w:val="00577EDC"/>
     <w:rsid w:val="0058061F"/>
     <w:rsid w:val="00582BC0"/>
     <w:rsid w:val="005857E8"/>
+    <w:rsid w:val="0058631E"/>
     <w:rsid w:val="00591642"/>
     <w:rsid w:val="0059677C"/>
     <w:rsid w:val="005A1107"/>
     <w:rsid w:val="005B5CD9"/>
     <w:rsid w:val="005B627A"/>
     <w:rsid w:val="005C15DB"/>
     <w:rsid w:val="005C1F5E"/>
     <w:rsid w:val="005C603A"/>
     <w:rsid w:val="005D21F5"/>
     <w:rsid w:val="005E122D"/>
     <w:rsid w:val="005E7EB6"/>
     <w:rsid w:val="00612DC6"/>
     <w:rsid w:val="0063484A"/>
     <w:rsid w:val="00654A64"/>
     <w:rsid w:val="00661E93"/>
     <w:rsid w:val="00671AB2"/>
     <w:rsid w:val="00674150"/>
     <w:rsid w:val="006A7F61"/>
     <w:rsid w:val="006B477C"/>
     <w:rsid w:val="006B7C7C"/>
     <w:rsid w:val="006C260F"/>
     <w:rsid w:val="006C2988"/>
     <w:rsid w:val="006D4F1D"/>
     <w:rsid w:val="00701BC7"/>
     <w:rsid w:val="00702176"/>
@@ -12168,67 +12492,67 @@
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="ca-ES"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotIncludeSubdocsInStats/>
   <w:doNotAutoCompressPictures/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2052"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
   <w14:docId w14:val="036647FD"/>
   <w14:defaultImageDpi w14:val="0"/>
   <w15:docId w15:val="{C1D4E3C8-148E-4CBB-A933-BDE6BAC5D82D}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="375">
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
@@ -12290,101 +12614,98 @@
     <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Block Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Strong" w:uiPriority="22" w:qFormat="1"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:qFormat="1"/>
     <w:lsdException w:name="Document Map" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Plain Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="E-mail Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Top of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Bottom of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal (Web)" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Acronym" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Address" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Cite" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Code" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Definition" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Keyboard" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Preformatted" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Sample" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Typewriter" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Variable" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Normal Table" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation subject" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="No List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Colorful 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Colorful 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Colorful 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Balloon Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid" w:uiPriority="39"/>
-    <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Placeholder Text" w:semiHidden="1"/>
     <w:lsdException w:name="No Spacing" w:uiPriority="1" w:qFormat="1"/>
     <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
     <w:lsdException w:name="Light List" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
     <w:lsdException w:name="Revision" w:semiHidden="1"/>
     <w:lsdException w:name="List Paragraph" w:uiPriority="34" w:qFormat="1"/>
     <w:lsdException w:name="Quote" w:uiPriority="29" w:qFormat="1"/>
@@ -12560,50 +12881,51 @@
     <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
       <w:lang w:val="ca-ES" w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Ttol1">
     <w:name w:val="heading 1"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Ttol1Car"/>
     <w:uiPriority w:val="99"/>
     <w:qFormat/>
     <w:pPr>
       <w:keepNext/>
       <w:jc w:val="both"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
@@ -12743,51 +13065,50 @@
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Ttol9">
     <w:name w:val="heading 9"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Ttol9Car"/>
     <w:uiPriority w:val="99"/>
     <w:qFormat/>
     <w:pPr>
       <w:keepNext/>
       <w:jc w:val="both"/>
       <w:outlineLvl w:val="8"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="Lletraperdefectedelpargraf">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
-    <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="Taulanormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="Sensellista">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Ttol2Car">
     <w:name w:val="Títol 2 Car"/>
@@ -13229,51 +13550,51 @@
     <w:unhideWhenUsed/>
     <w:rsid w:val="00891EB8"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4252"/>
         <w:tab w:val="right" w:pos="8504"/>
       </w:tabs>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="PeuCar">
     <w:name w:val="Peu Car"/>
     <w:basedOn w:val="Lletraperdefectedelpargraf"/>
     <w:link w:val="Peu"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00891EB8"/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
       <w:lang w:val="ca-ES" w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:divs>
     <w:div w:id="1339041223">
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
@@ -13523,89 +13844,89 @@
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\apasixtheditionofficeonline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{5F8AEF73-BA2B-4D26-8372-FB699594D023}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{3668F5E1-AD7B-4494-9923-5630CDDBFDC0}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Normal.dotm</Template>
+  <Template>Normal</Template>
   <TotalTime></TotalTime>
-  <Pages>11</Pages>
-[...1 lines deleted...]
-  <Characters>17904</Characters>
+  <Pages>13</Pages>
+  <Words>3392</Words>
+  <Characters>19341</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>149</Lines>
-  <Paragraphs>42</Paragraphs>
+  <Lines>161</Lines>
+  <Paragraphs>45</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Títol</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Título</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="2" baseType="lpstr">
       <vt:lpstr>Estatuts</vt:lpstr>
       <vt:lpstr>Estatuts</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>Govern d'Andorra</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>21003</CharactersWithSpaces>
+  <CharactersWithSpaces>22688</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>Estatuts</dc:title>
   <dc:subject/>
   <dc:creator>RosaC</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>