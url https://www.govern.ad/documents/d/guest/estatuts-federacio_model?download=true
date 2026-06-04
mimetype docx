--- v0 (2026-02-26)
+++ v1 (2026-06-04)
@@ -1,316 +1,382 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
-  <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
-  <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
-  <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:body>
-    <w:p w14:paraId="272B14A6" w14:textId="77777777" w:rsidR="007C2727" w:rsidRPr="009C39DA" w:rsidRDefault="007C2727" w:rsidP="007C2727">
+    <w:p w14:paraId="272B14A6" w14:textId="5C36B649" w:rsidR="007C2727" w:rsidRPr="00DB45C5" w:rsidRDefault="00DB45C5" w:rsidP="006D2215">
       <w:pPr>
         <w:pStyle w:val="Ttol"/>
+        <w:spacing w:after="240"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
           <w:i/>
+          <w:color w:val="FF0000"/>
           <w:sz w:val="22"/>
           <w:u w:val="none"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="009C39DA">
+      <w:r w:rsidRPr="00DB45C5">
         <w:rPr>
           <w:b/>
           <w:i/>
+          <w:color w:val="FF0000"/>
           <w:sz w:val="22"/>
           <w:u w:val="none"/>
         </w:rPr>
-        <w:t xml:space="preserve">Aquest document és un </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00337C91" w:rsidRPr="009C39DA">
+        <w:t>[</w:t>
+      </w:r>
+      <w:r w:rsidR="007C2727" w:rsidRPr="00DB45C5">
         <w:rPr>
           <w:b/>
           <w:i/>
+          <w:color w:val="FF0000"/>
           <w:sz w:val="22"/>
           <w:u w:val="none"/>
         </w:rPr>
-        <w:t>model</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="009C39DA">
+        <w:t xml:space="preserve">Aquest document és un </w:t>
+      </w:r>
+      <w:r w:rsidR="00337C91" w:rsidRPr="00DB45C5">
         <w:rPr>
           <w:b/>
           <w:i/>
+          <w:color w:val="FF0000"/>
           <w:sz w:val="22"/>
           <w:u w:val="none"/>
         </w:rPr>
-        <w:t xml:space="preserve"> de redacció d’</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00F6435E" w:rsidRPr="009C39DA">
+        <w:t>model</w:t>
+      </w:r>
+      <w:r w:rsidR="007C2727" w:rsidRPr="00DB45C5">
         <w:rPr>
           <w:b/>
           <w:i/>
+          <w:color w:val="FF0000"/>
           <w:sz w:val="22"/>
           <w:u w:val="none"/>
         </w:rPr>
-        <w:t>e</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="009C39DA">
+        <w:t xml:space="preserve"> de redacció d’</w:t>
+      </w:r>
+      <w:r w:rsidR="00F6435E" w:rsidRPr="00DB45C5">
         <w:rPr>
           <w:b/>
           <w:i/>
+          <w:color w:val="FF0000"/>
           <w:sz w:val="22"/>
           <w:u w:val="none"/>
         </w:rPr>
-        <w:t xml:space="preserve">statuts </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00337C91" w:rsidRPr="009C39DA">
+        <w:t>e</w:t>
+      </w:r>
+      <w:r w:rsidR="007C2727" w:rsidRPr="00DB45C5">
         <w:rPr>
           <w:b/>
           <w:i/>
+          <w:color w:val="FF0000"/>
           <w:sz w:val="22"/>
           <w:u w:val="none"/>
         </w:rPr>
-        <w:t>d’una federació esportiva</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="005273C7" w:rsidRPr="009C39DA">
+        <w:t xml:space="preserve">statuts </w:t>
+      </w:r>
+      <w:r w:rsidR="00337C91" w:rsidRPr="00DB45C5">
         <w:rPr>
           <w:b/>
           <w:i/>
+          <w:color w:val="FF0000"/>
           <w:sz w:val="22"/>
           <w:u w:val="none"/>
         </w:rPr>
-        <w:t>.</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="009C39DA">
+        <w:t>d’una federació esportiva</w:t>
+      </w:r>
+      <w:r w:rsidR="005273C7" w:rsidRPr="00DB45C5">
         <w:rPr>
           <w:b/>
           <w:i/>
+          <w:color w:val="FF0000"/>
           <w:sz w:val="22"/>
           <w:u w:val="none"/>
         </w:rPr>
-        <w:t xml:space="preserve"> L’entitat pot adaptar el contingut de la plantilla a les seves especificitats, sempre regint-se per les </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00337C91" w:rsidRPr="009C39DA">
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="007C2727" w:rsidRPr="00DB45C5">
         <w:rPr>
           <w:b/>
           <w:i/>
+          <w:color w:val="FF0000"/>
           <w:sz w:val="22"/>
           <w:u w:val="none"/>
         </w:rPr>
-        <w:t>l</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="009C39DA">
+        <w:t xml:space="preserve"> L’entitat pot adaptar el contingut de la plantilla a les seves especificitats, sempre regint-se per les </w:t>
+      </w:r>
+      <w:r w:rsidR="00337C91" w:rsidRPr="00DB45C5">
         <w:rPr>
           <w:b/>
           <w:i/>
+          <w:color w:val="FF0000"/>
           <w:sz w:val="22"/>
           <w:u w:val="none"/>
         </w:rPr>
-        <w:t>leis aplicables</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00F263A4" w:rsidRPr="009C39DA">
+        <w:t>l</w:t>
+      </w:r>
+      <w:r w:rsidR="007C2727" w:rsidRPr="00DB45C5">
         <w:rPr>
           <w:b/>
           <w:i/>
+          <w:color w:val="FF0000"/>
           <w:sz w:val="22"/>
           <w:u w:val="none"/>
         </w:rPr>
+        <w:t>leis aplicables</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DB45C5">
+        <w:rPr>
+          <w:b/>
+          <w:i/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="22"/>
+          <w:u w:val="none"/>
+        </w:rPr>
+        <w:t>]</w:t>
+      </w:r>
+      <w:r w:rsidR="00F263A4" w:rsidRPr="00DB45C5">
+        <w:rPr>
+          <w:b/>
+          <w:i/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="22"/>
+          <w:u w:val="none"/>
+        </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3AC3E079" w14:textId="77777777" w:rsidR="007C2727" w:rsidRPr="009C39DA" w:rsidRDefault="007C2727">
+    <w:p w14:paraId="3AC3E079" w14:textId="77777777" w:rsidR="007C2727" w:rsidRPr="009C39DA" w:rsidRDefault="007C2727" w:rsidP="006D2215">
       <w:pPr>
         <w:pStyle w:val="Ttol"/>
-      </w:pPr>
-[...1 lines deleted...]
-    <w:p w14:paraId="07875654" w14:textId="77777777" w:rsidR="002C7675" w:rsidRPr="009C39DA" w:rsidRDefault="002C7675">
+        <w:spacing w:after="240"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="07875654" w14:textId="77777777" w:rsidR="002C7675" w:rsidRPr="009C39DA" w:rsidRDefault="002C7675" w:rsidP="006D2215">
       <w:pPr>
         <w:pStyle w:val="Ttol"/>
-      </w:pPr>
-[...1 lines deleted...]
-    <w:p w14:paraId="6E079C38" w14:textId="77777777" w:rsidR="00224E59" w:rsidRPr="009C39DA" w:rsidRDefault="00224E59" w:rsidP="002C7675">
+        <w:spacing w:after="240"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6E079C38" w14:textId="77777777" w:rsidR="00224E59" w:rsidRPr="009C39DA" w:rsidRDefault="00224E59" w:rsidP="006D2215">
       <w:pPr>
         <w:pStyle w:val="Ttol"/>
+        <w:spacing w:after="240"/>
       </w:pPr>
       <w:r w:rsidRPr="009C39DA">
         <w:t>ESTATUTS DE</w:t>
       </w:r>
       <w:r w:rsidR="002C7675" w:rsidRPr="009C39DA">
         <w:t xml:space="preserve"> LA FEDERACIÓ</w:t>
       </w:r>
       <w:r w:rsidRPr="009C39DA">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="008420EE" w:rsidRPr="00063164">
         <w:rPr>
           <w:highlight w:val="yellow"/>
         </w:rPr>
         <w:t>...</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="35010A07" w14:textId="77777777" w:rsidR="00224E59" w:rsidRPr="009C39DA" w:rsidRDefault="00224E59" w:rsidP="002C7675">
-[...19 lines deleted...]
-    <w:p w14:paraId="5767EA4F" w14:textId="77777777" w:rsidR="00224E59" w:rsidRPr="009C39DA" w:rsidRDefault="00224E59" w:rsidP="002C7675">
+    <w:p w14:paraId="410D5774" w14:textId="6055FCA7" w:rsidR="008868ED" w:rsidRPr="00964FD3" w:rsidRDefault="008868ED" w:rsidP="008868ED">
+      <w:pPr>
+        <w:pStyle w:val="Ttol"/>
+        <w:spacing w:after="240"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:i/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003E5A94">
+        <w:rPr>
+          <w:bCs/>
+          <w:i/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>[</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003E5A94">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>NOTA</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003E5A94">
+        <w:rPr>
+          <w:bCs/>
+          <w:i/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>: la denominació de l’associació, ha de ser exactament la mateixa en l’acta fundacional, estatuts i escriptura notarial]</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="35010A07" w14:textId="77777777" w:rsidR="00224E59" w:rsidRPr="009C39DA" w:rsidRDefault="00224E59" w:rsidP="006D2215">
+      <w:pPr>
+        <w:spacing w:after="240"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="03EA87C9" w14:textId="77777777" w:rsidR="00224E59" w:rsidRPr="009C39DA" w:rsidRDefault="00224E59" w:rsidP="006D2215">
+      <w:pPr>
+        <w:spacing w:after="240"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5767EA4F" w14:textId="77777777" w:rsidR="00224E59" w:rsidRPr="009C39DA" w:rsidRDefault="00224E59" w:rsidP="006D2215">
       <w:pPr>
         <w:pStyle w:val="Ttol1"/>
+        <w:spacing w:after="240"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="none"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009C39DA">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="none"/>
         </w:rPr>
         <w:t>GENERALITATS</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4894ACB2" w14:textId="77777777" w:rsidR="00224E59" w:rsidRPr="009C39DA" w:rsidRDefault="00224E59" w:rsidP="002C7675">
-[...9 lines deleted...]
-    <w:p w14:paraId="0AB1F3E5" w14:textId="77777777" w:rsidR="00224E59" w:rsidRPr="009C39DA" w:rsidRDefault="00224E59" w:rsidP="002C7675">
+    <w:p w14:paraId="0AB1F3E5" w14:textId="77777777" w:rsidR="00224E59" w:rsidRPr="001C2868" w:rsidRDefault="00224E59" w:rsidP="006D2215">
       <w:pPr>
         <w:pStyle w:val="Ttol1"/>
-        <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:spacing w:after="240"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="none"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="009C39DA">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r w:rsidRPr="001C2868">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="none"/>
         </w:rPr>
         <w:t>Article 1</w:t>
       </w:r>
-      <w:r w:rsidR="00351365" w:rsidRPr="009C39DA">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r w:rsidR="00351365" w:rsidRPr="001C2868">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="none"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
-      <w:r w:rsidR="002E6FBC" w:rsidRPr="009C39DA">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r w:rsidR="002E6FBC" w:rsidRPr="001C2868">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> Definició, denominació i règim jurídic</w:t>
       </w:r>
-      <w:r w:rsidR="002E6FBC" w:rsidRPr="009C39DA" w:rsidDel="002E6FBC">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r w:rsidR="002E6FBC" w:rsidRPr="001C2868" w:rsidDel="002E6FBC">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="67E659C0" w14:textId="77777777" w:rsidR="002E6FBC" w:rsidRPr="009C39DA" w:rsidRDefault="002E6FBC" w:rsidP="002C7675">
-[...9 lines deleted...]
-    <w:p w14:paraId="0B0E187C" w14:textId="77777777" w:rsidR="002E6FBC" w:rsidRPr="009C39DA" w:rsidRDefault="00737E6D" w:rsidP="002C7675">
+    <w:p w14:paraId="0B0E187C" w14:textId="237CE299" w:rsidR="002E6FBC" w:rsidRPr="009C39DA" w:rsidRDefault="00737E6D" w:rsidP="006D2215">
       <w:pPr>
         <w:pStyle w:val="Textindependent"/>
+        <w:spacing w:after="240"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009C39DA">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">La federació esportiva </w:t>
       </w:r>
       <w:r w:rsidR="002E6FBC" w:rsidRPr="00063164">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidR="001E067B" w:rsidRPr="00063164">
@@ -341,519 +407,553 @@
       </w:r>
       <w:r w:rsidR="001E067B" w:rsidRPr="009C39DA">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="001E067B" w:rsidRPr="00063164">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidR="002E6FBC" w:rsidRPr="00063164">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
-        <w:t>..,</w:t>
+        <w:t>..</w:t>
+      </w:r>
+      <w:r w:rsidR="002E6FBC" w:rsidRPr="00964FD3">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidR="00964FD3">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00964FD3" w:rsidRPr="003E5A94">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:i/>
+          <w:color w:val="FF0000"/>
+        </w:rPr>
+        <w:t>[</w:t>
+      </w:r>
+      <w:r w:rsidR="00964FD3" w:rsidRPr="003E5A94">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:color w:val="FF0000"/>
+        </w:rPr>
+        <w:t>NOTA</w:t>
+      </w:r>
+      <w:r w:rsidR="00964FD3" w:rsidRPr="003E5A94">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:i/>
+          <w:color w:val="FF0000"/>
+        </w:rPr>
+        <w:t>: l’abreujament únicament si escau],</w:t>
+      </w:r>
+      <w:r w:rsidR="002E6FBC" w:rsidRPr="003E5A94">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:i/>
+          <w:color w:val="FF0000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003E5A94">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">és una </w:t>
+      </w:r>
+      <w:r w:rsidR="002E6FBC" w:rsidRPr="003E5A94">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>entitat privada sense ànim de lucre, d’interès públic i social, amb personalitat jurídica pròpia i capacitat d’obrar</w:t>
       </w:r>
       <w:r w:rsidR="002E6FBC" w:rsidRPr="009C39DA">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:color w:val="000000"/>
         </w:rPr>
+        <w:t xml:space="preserve"> plenes</w:t>
+      </w:r>
+      <w:r w:rsidR="00EA1DF2" w:rsidRPr="009C39DA">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="009C39DA">
-[...2 lines deleted...]
-          <w:bCs/>
+      <w:r w:rsidR="00EA1DF2" w:rsidRPr="009C39DA">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve">és una </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="002E6FBC" w:rsidRPr="009C39DA">
+        <w:t>que té per objecte l’estudi, la promoció i la pràctica d’una activitat esportiva</w:t>
+      </w:r>
+      <w:r w:rsidR="001E067B" w:rsidRPr="009C39DA">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t>entitat privada sense ànim de lucre, d’interès públic i social, amb personalitat jurídica pròpia i capacitat d’obrar plenes</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00EA1DF2" w:rsidRPr="009C39DA">
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="16C63410" w14:textId="77777777" w:rsidR="002E6FBC" w:rsidRPr="009C39DA" w:rsidRDefault="002E6FBC" w:rsidP="006D2215">
+      <w:pPr>
+        <w:pStyle w:val="Textindependent"/>
+        <w:spacing w:after="240"/>
+        <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      </w:pPr>
+      <w:r w:rsidRPr="009C39DA">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t>que té per objecte l’estudi, la promoció i la pràctica d’una activitat esportiva</w:t>
+        <w:t xml:space="preserve">La federació es basa en principis democràtics, de coordinació, transparència, eficàcia i cooperació lleial i efectiva, així com tots aquells altres que es contemplen a les </w:t>
       </w:r>
       <w:r w:rsidR="001E067B" w:rsidRPr="009C39DA">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:color w:val="000000"/>
         </w:rPr>
+        <w:t>ll</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009C39DA">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">eis i en aquests </w:t>
+      </w:r>
+      <w:r w:rsidR="001E067B" w:rsidRPr="009C39DA">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>es</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009C39DA">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>tatuts.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3174B8BA" w14:textId="77777777" w:rsidR="002E6FBC" w:rsidRPr="009C39DA" w:rsidRDefault="002E6FBC" w:rsidP="006D2215">
+      <w:pPr>
+        <w:pStyle w:val="Textindependent"/>
+        <w:spacing w:after="240"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009C39DA">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">A més de les seves pròpies atribucions, exerceix per delegació funcions públiques de caràcter administratiu, i en aquest cas actua com a agent col·laboradora de l’Administració </w:t>
+      </w:r>
+      <w:r w:rsidR="001E067B" w:rsidRPr="009C39DA">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>P</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009C39DA">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>ública.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="493124FA" w14:textId="62AAE982" w:rsidR="00E17FD4" w:rsidRPr="009C39DA" w:rsidRDefault="00E17FD4" w:rsidP="006D2215">
+      <w:pPr>
+        <w:pStyle w:val="Textindependent"/>
+        <w:spacing w:after="240"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009C39DA">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">La federació es regeix per la legislació i normativa vigent aplicable en matèria d’Associacions, d’Esports, </w:t>
+      </w:r>
+      <w:r w:rsidR="001E067B" w:rsidRPr="009C39DA">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>d’</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009C39DA">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Antidopatge, </w:t>
+      </w:r>
+      <w:r w:rsidR="001E067B" w:rsidRPr="009C39DA">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">de </w:t>
+      </w:r>
+      <w:r w:rsidRPr="009C39DA">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">prevenció del blanqueig dels diners, per aquests </w:t>
+      </w:r>
+      <w:r w:rsidR="001E067B" w:rsidRPr="009C39DA">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>e</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009C39DA">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>statu</w:t>
+      </w:r>
+      <w:r w:rsidR="00577F11">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>t</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009C39DA">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>s i pels acords adoptats vàlidament pels seus òrgans</w:t>
+      </w:r>
+      <w:r w:rsidR="001C2868">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+        </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="36CDF895" w14:textId="77777777" w:rsidR="002E6FBC" w:rsidRPr="009C39DA" w:rsidRDefault="002E6FBC" w:rsidP="002C7675">
-[...195 lines deleted...]
-    <w:p w14:paraId="0F81F88D" w14:textId="77777777" w:rsidR="00224E59" w:rsidRPr="009C39DA" w:rsidRDefault="00224E59" w:rsidP="002C7675">
+    <w:p w14:paraId="7D6464F5" w14:textId="77777777" w:rsidR="00224E59" w:rsidRPr="009C39DA" w:rsidRDefault="00224E59" w:rsidP="006D2215">
+      <w:pPr>
+        <w:spacing w:after="240"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0F81F88D" w14:textId="77777777" w:rsidR="00224E59" w:rsidRPr="001C2868" w:rsidRDefault="00224E59" w:rsidP="006D2215">
       <w:pPr>
         <w:pStyle w:val="Ttol1"/>
-        <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:spacing w:after="240"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="none"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="009C39DA">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r w:rsidRPr="001C2868">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="none"/>
         </w:rPr>
         <w:t>Article 2</w:t>
       </w:r>
-      <w:r w:rsidR="00351365" w:rsidRPr="009C39DA">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r w:rsidR="00351365" w:rsidRPr="001C2868">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="none"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
-      <w:r w:rsidRPr="009C39DA">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r w:rsidRPr="001C2868">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> Domicili social</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="08290248" w14:textId="77777777" w:rsidR="00224E59" w:rsidRPr="009C39DA" w:rsidRDefault="00224E59" w:rsidP="002C7675">
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+    <w:p w14:paraId="28493B75" w14:textId="77777777" w:rsidR="00224E59" w:rsidRPr="009C39DA" w:rsidRDefault="00DD24DB" w:rsidP="006D2215">
+      <w:pPr>
+        <w:pStyle w:val="Textindependent"/>
+        <w:spacing w:after="240"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="0" w:name="_Hlk72494822"/>
+      <w:r w:rsidRPr="009C39DA">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">La </w:t>
+      </w:r>
+      <w:r w:rsidR="007338FB" w:rsidRPr="009C39DA">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>f</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009C39DA">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>ederació</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="0"/>
+      <w:r w:rsidR="00F6435E" w:rsidRPr="009C39DA">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00224E59" w:rsidRPr="009C39DA">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">té el domicili social al Principat d’Andorra, a </w:t>
+      </w:r>
+      <w:r w:rsidR="00224E59" w:rsidRPr="00063164">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t>...,</w:t>
+      </w:r>
+      <w:r w:rsidR="00224E59" w:rsidRPr="009C39DA">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> parròquia de </w:t>
+      </w:r>
+      <w:r w:rsidR="00224E59" w:rsidRPr="00063164">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t>...</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2948ED7F" w14:textId="77777777" w:rsidR="00224E59" w:rsidRPr="009C39DA" w:rsidRDefault="00DD24DB" w:rsidP="006D2215">
+      <w:pPr>
+        <w:pStyle w:val="Textindependent"/>
+        <w:spacing w:after="240"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009C39DA">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">La </w:t>
+      </w:r>
+      <w:r w:rsidR="007338FB" w:rsidRPr="009C39DA">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">federació </w:t>
+      </w:r>
+      <w:r w:rsidR="00224E59" w:rsidRPr="009C39DA">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>pot traslladar la seu social per acord de l’Assemblea General.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6DCBDC1A" w14:textId="77777777" w:rsidR="00224E59" w:rsidRPr="009C39DA" w:rsidRDefault="00224E59" w:rsidP="006D2215">
+      <w:pPr>
+        <w:spacing w:after="240"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="40C7CFC6" w14:textId="77777777" w:rsidR="001E067B" w:rsidRPr="001C2868" w:rsidRDefault="00224E59" w:rsidP="006D2215">
+      <w:pPr>
+        <w:pStyle w:val="Ttol2"/>
+        <w:spacing w:after="240"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
           <w:i/>
           <w:iCs/>
-          <w:sz w:val="24"/>
-[...115 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001C2868">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+        </w:rPr>
+        <w:t>Article 3</w:t>
+      </w:r>
+      <w:r w:rsidR="00351365" w:rsidRPr="001C2868">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001C2868">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
-      </w:pPr>
-[...14 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:t xml:space="preserve"> Objecte social</w:t>
+      </w:r>
+      <w:r w:rsidR="0038592A" w:rsidRPr="001C2868">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
-        <w:t xml:space="preserve"> Objecte social</w:t>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:t xml:space="preserve">, finalitats i </w:t>
+      </w:r>
+      <w:r w:rsidR="00E17FD4" w:rsidRPr="001C2868">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
-        <w:t xml:space="preserve">, finalitats i </w:t>
-[...6 lines deleted...]
-        </w:rPr>
         <w:t>responsabilitats</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4C7AC25C" w14:textId="77777777" w:rsidR="00BE7948" w:rsidRPr="009C39DA" w:rsidRDefault="00BE7948" w:rsidP="001E067B">
-[...8 lines deleted...]
-    <w:p w14:paraId="1C7F1EB0" w14:textId="77777777" w:rsidR="00224E59" w:rsidRPr="009C39DA" w:rsidRDefault="00DD24DB" w:rsidP="00434E45">
+    <w:p w14:paraId="1C7F1EB0" w14:textId="77777777" w:rsidR="00224E59" w:rsidRPr="009C39DA" w:rsidRDefault="00DD24DB" w:rsidP="006D2215">
       <w:pPr>
         <w:pStyle w:val="Ttol2"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="29"/>
         </w:numPr>
+        <w:spacing w:after="240"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009C39DA">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">La </w:t>
       </w:r>
       <w:r w:rsidR="007338FB" w:rsidRPr="009C39DA">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
         </w:rPr>
         <w:t>f</w:t>
       </w:r>
       <w:r w:rsidRPr="009C39DA">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
         </w:rPr>
@@ -958,63 +1058,54 @@
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="000F5E65" w:rsidRPr="009C39DA">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">i vetllar per </w:t>
       </w:r>
       <w:r w:rsidR="002205A2" w:rsidRPr="009C39DA">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
         </w:rPr>
         <w:t>aquesta pràctica</w:t>
       </w:r>
       <w:r w:rsidR="00681F6E" w:rsidRPr="009C39DA">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
         </w:rPr>
         <w:t>, expedint les llicències corresponents.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="53C9028E" w14:textId="77777777" w:rsidR="00864023" w:rsidRPr="009C39DA" w:rsidRDefault="00864023" w:rsidP="002C7675">
-[...11 lines deleted...]
-        <w:ind w:left="708" w:firstLine="12"/>
+    <w:p w14:paraId="6173D966" w14:textId="178B4B07" w:rsidR="007338FB" w:rsidRPr="00063164" w:rsidRDefault="00BE7948" w:rsidP="001C2868">
+      <w:pPr>
+        <w:spacing w:after="240"/>
+        <w:ind w:left="360" w:firstLine="12"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009C39DA">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">També </w:t>
       </w:r>
       <w:r w:rsidR="005237E7" w:rsidRPr="009C39DA">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>té la funció de gestionar i coordinar la pràctica de l</w:t>
@@ -1127,517 +1218,712 @@
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>NOTA</w:t>
       </w:r>
       <w:r w:rsidR="00063164" w:rsidRPr="00063164">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>: apartat opcional</w:t>
       </w:r>
       <w:r w:rsidR="00063164" w:rsidRPr="00063164">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>]</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="346819C3" w14:textId="77777777" w:rsidR="00BE7948" w:rsidRPr="009C39DA" w:rsidRDefault="00BE7948" w:rsidP="001E067B">
-[...10 lines deleted...]
-    <w:p w14:paraId="18B12369" w14:textId="77777777" w:rsidR="00BE7948" w:rsidRPr="009C39DA" w:rsidRDefault="00BE7948" w:rsidP="00434E45">
+    <w:p w14:paraId="18B12369" w14:textId="77777777" w:rsidR="00BE7948" w:rsidRPr="009C39DA" w:rsidRDefault="00BE7948" w:rsidP="006D2215">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="27"/>
         </w:numPr>
+        <w:spacing w:after="240"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00063164">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
         <w:t>...</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5EA83741" w14:textId="77777777" w:rsidR="00BE7948" w:rsidRPr="009C39DA" w:rsidRDefault="00BE7948" w:rsidP="00434E45">
+    <w:p w14:paraId="5EA83741" w14:textId="77777777" w:rsidR="00BE7948" w:rsidRPr="009C39DA" w:rsidRDefault="00BE7948" w:rsidP="006D2215">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="27"/>
         </w:numPr>
+        <w:spacing w:after="240"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00063164">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
         <w:t>...</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="765C96B8" w14:textId="77777777" w:rsidR="007338FB" w:rsidRPr="009C39DA" w:rsidRDefault="007338FB" w:rsidP="002C7675">
-[...11 lines deleted...]
-      <w:pPr>
+    <w:p w14:paraId="198CE4EC" w14:textId="77777777" w:rsidR="00B5619B" w:rsidRDefault="00B5619B" w:rsidP="006D2215">
+      <w:pPr>
+        <w:spacing w:after="240"/>
         <w:ind w:firstLine="708"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="009C39DA">
-[...13 lines deleted...]
-        <w:lastRenderedPageBreak/>
+    </w:p>
+    <w:p w14:paraId="590F1671" w14:textId="065E5302" w:rsidR="007338FB" w:rsidRPr="009C39DA" w:rsidRDefault="00BE7948" w:rsidP="001C2868">
+      <w:pPr>
+        <w:spacing w:after="240"/>
+        <w:ind w:left="426" w:hanging="1"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009C39DA">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
         <w:t>A més a més, la federació</w:t>
       </w:r>
       <w:r w:rsidR="007338FB" w:rsidRPr="009C39DA">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> pot tenir els objectius següents:</w:t>
       </w:r>
-    </w:p>
-[...10 lines deleted...]
-    <w:p w14:paraId="5A03734B" w14:textId="77777777" w:rsidR="007338FB" w:rsidRPr="009C39DA" w:rsidRDefault="007338FB" w:rsidP="00434E45">
+      <w:r w:rsidR="00117AA7">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00117AA7" w:rsidRPr="00063164">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>[</w:t>
+      </w:r>
+      <w:r w:rsidR="00117AA7" w:rsidRPr="003A6012">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:i/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>NOTA</w:t>
+      </w:r>
+      <w:r w:rsidR="00117AA7" w:rsidRPr="00063164">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>: apartat opcional</w:t>
+      </w:r>
+      <w:r w:rsidR="00117AA7" w:rsidRPr="00063164">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>]</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5A03734B" w14:textId="77777777" w:rsidR="007338FB" w:rsidRPr="009C39DA" w:rsidRDefault="007338FB" w:rsidP="006D2215">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="25"/>
         </w:numPr>
+        <w:spacing w:after="240"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00063164">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
         <w:t>...</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="516AE953" w14:textId="77777777" w:rsidR="005237E7" w:rsidRPr="009C39DA" w:rsidRDefault="007338FB" w:rsidP="00434E45">
+    <w:p w14:paraId="516AE953" w14:textId="77777777" w:rsidR="005237E7" w:rsidRPr="009C39DA" w:rsidRDefault="007338FB" w:rsidP="006D2215">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="25"/>
         </w:numPr>
+        <w:spacing w:after="240"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00063164">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
         <w:t>...</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0D85F045" w14:textId="77777777" w:rsidR="00E17FD4" w:rsidRPr="009C39DA" w:rsidRDefault="00E17FD4" w:rsidP="002C7675">
-[...9 lines deleted...]
-    <w:p w14:paraId="665F35BF" w14:textId="77777777" w:rsidR="00681F6E" w:rsidRPr="009C39DA" w:rsidRDefault="00681F6E" w:rsidP="00434E45">
+    <w:p w14:paraId="665F35BF" w14:textId="64F65A56" w:rsidR="00681F6E" w:rsidRPr="003E5A94" w:rsidRDefault="00681F6E" w:rsidP="006D2215">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="29"/>
         </w:numPr>
-        <w:jc w:val="both"/>
-[...14 lines deleted...]
-      <w:r w:rsidR="00BE7948" w:rsidRPr="009C39DA">
+        <w:spacing w:after="240"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003E5A94">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Exerceix</w:t>
+      </w:r>
+      <w:r w:rsidR="00BC0BCE" w:rsidRPr="003E5A94">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003E5A94">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> per delegació</w:t>
+      </w:r>
+      <w:r w:rsidR="00BC0BCE" w:rsidRPr="003E5A94">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003E5A94">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> funcions públiques de caràcter administratiu i actu</w:t>
+      </w:r>
+      <w:r w:rsidR="00BC0BCE" w:rsidRPr="003E5A94">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>a</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003E5A94">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> com a agent col·laborador de l’Administració </w:t>
+      </w:r>
+      <w:r w:rsidR="00BE7948" w:rsidRPr="003E5A94">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>P</w:t>
       </w:r>
-      <w:r w:rsidRPr="009C39DA">
+      <w:r w:rsidRPr="003E5A94">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>ública</w:t>
       </w:r>
-      <w:r w:rsidR="00E17FD4" w:rsidRPr="009C39DA">
-[...7 lines deleted...]
-      <w:r w:rsidR="008B6348" w:rsidRPr="009C39DA">
+      <w:r w:rsidR="00E17FD4" w:rsidRPr="003E5A94">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> i</w:t>
+      </w:r>
+      <w:r w:rsidR="00217CD0" w:rsidRPr="003E5A94">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidR="00E17FD4" w:rsidRPr="003E5A94">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> en particular</w:t>
+      </w:r>
+      <w:r w:rsidR="00217CD0" w:rsidRPr="003E5A94">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidR="00E17FD4" w:rsidRPr="003E5A94">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> de</w:t>
+      </w:r>
+      <w:r w:rsidR="008B6348" w:rsidRPr="003E5A94">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00E17FD4" w:rsidRPr="009C39DA">
+      <w:r w:rsidR="00E17FD4" w:rsidRPr="003E5A94">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>l</w:t>
       </w:r>
-      <w:r w:rsidR="00BC109C" w:rsidRPr="009C39DA">
+      <w:r w:rsidR="00BC109C" w:rsidRPr="003E5A94">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">’òrgan governamental </w:t>
       </w:r>
-      <w:r w:rsidR="00E17FD4" w:rsidRPr="009C39DA">
-[...7 lines deleted...]
-      <w:r w:rsidR="00FC0312" w:rsidRPr="009C39DA">
+      <w:r w:rsidR="00E17FD4" w:rsidRPr="003E5A94">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>competent en matèria d’esports,</w:t>
+      </w:r>
+      <w:r w:rsidR="00BC0BCE" w:rsidRPr="003E5A94">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> amb el qual ha de col·laborar</w:t>
+      </w:r>
+      <w:r w:rsidR="00835084" w:rsidRPr="003E5A94">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> de manera coordinada</w:t>
+      </w:r>
+      <w:r w:rsidR="00F21481" w:rsidRPr="003E5A94">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="00BC0BCE" w:rsidRPr="003E5A94">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00F21481" w:rsidRPr="003E5A94">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>A</w:t>
+      </w:r>
+      <w:r w:rsidR="00BC0BCE" w:rsidRPr="003E5A94">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>ixí</w:t>
+      </w:r>
+      <w:r w:rsidR="00F21481" w:rsidRPr="003E5A94">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> mateix,</w:t>
+      </w:r>
+      <w:r w:rsidR="00BC0BCE" w:rsidRPr="003E5A94">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00F21481" w:rsidRPr="003E5A94">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Col·labora amb</w:t>
+      </w:r>
+      <w:r w:rsidR="00BC0BCE" w:rsidRPr="003E5A94">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> la Intervenció General del Govern en cas de </w:t>
+      </w:r>
+      <w:r w:rsidR="00F21481" w:rsidRPr="003E5A94">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>percebre</w:t>
+      </w:r>
+      <w:r w:rsidR="00BC0BCE" w:rsidRPr="003E5A94">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> subvencions o altres ajuts a càrrec del pressupost general, i amb </w:t>
+      </w:r>
+      <w:r w:rsidR="00E17FD4" w:rsidRPr="003E5A94">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>les organitzacions i entitats vinculades amb el món de l’esport i incloses en la Llei 37/2018, del 20 de desembre, de l’esport del Principat d’Andorra o en</w:t>
+      </w:r>
+      <w:r w:rsidR="00FC0312" w:rsidRPr="003E5A94">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> aquella altra</w:t>
       </w:r>
-      <w:r w:rsidR="00E17FD4" w:rsidRPr="009C39DA">
+      <w:r w:rsidR="00E17FD4" w:rsidRPr="003E5A94">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> que la substitueixi.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6D9DC071" w14:textId="77777777" w:rsidR="00681F6E" w:rsidRPr="009C39DA" w:rsidRDefault="00681F6E" w:rsidP="002C7675">
-[...19 lines deleted...]
-      <w:r w:rsidRPr="009C39DA">
+    <w:p w14:paraId="57ECAA02" w14:textId="77777777" w:rsidR="00BE7948" w:rsidRPr="001B3635" w:rsidRDefault="00681F6E" w:rsidP="001B3635">
+      <w:pPr>
+        <w:pStyle w:val="Pargrafdellista"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="29"/>
+        </w:numPr>
+        <w:spacing w:after="240"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003E5A94">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Així</w:t>
       </w:r>
-      <w:r w:rsidR="00E17FD4" w:rsidRPr="009C39DA">
+      <w:r w:rsidR="00E17FD4" w:rsidRPr="003E5A94">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">, sense perjudici de l’anterior, </w:t>
       </w:r>
-      <w:r w:rsidRPr="009C39DA">
+      <w:r w:rsidRPr="003E5A94">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>sota la coordinació i tutela de</w:t>
       </w:r>
-      <w:r w:rsidR="00FC0312" w:rsidRPr="009C39DA">
-[...7 lines deleted...]
-      <w:r w:rsidRPr="009C39DA">
+      <w:r w:rsidR="00FC0312" w:rsidRPr="003E5A94">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> l’òrgan</w:t>
+      </w:r>
+      <w:r w:rsidR="00FC0312" w:rsidRPr="001B3635">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> governamental </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001B3635">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>competent en matèria d’esports, exerceix les funcions de caràcter públic següents:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2D42EB6A" w14:textId="77777777" w:rsidR="00BE7948" w:rsidRPr="009C39DA" w:rsidRDefault="00BE7948" w:rsidP="002C7675">
-[...9 lines deleted...]
-    <w:p w14:paraId="7B4E0F6E" w14:textId="77777777" w:rsidR="00BE7948" w:rsidRPr="009C39DA" w:rsidRDefault="00681F6E" w:rsidP="00434E45">
+    <w:p w14:paraId="7B4E0F6E" w14:textId="77777777" w:rsidR="00BE7948" w:rsidRPr="009C39DA" w:rsidRDefault="00681F6E" w:rsidP="006D2215">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="28"/>
         </w:numPr>
+        <w:spacing w:after="240"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009C39DA">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Qualificar i organitzar –</w:t>
       </w:r>
       <w:r w:rsidR="00A424A4" w:rsidRPr="009C39DA">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="009C39DA">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>directament o indirectament</w:t>
       </w:r>
       <w:r w:rsidR="00A424A4" w:rsidRPr="009C39DA">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="009C39DA">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>– les activitats i les competicions esportives d’àmbit estatal i establir el programa oficial de competicions i altres esdeveniments.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7CB2EB90" w14:textId="77777777" w:rsidR="00BE7948" w:rsidRPr="009C39DA" w:rsidRDefault="00681F6E" w:rsidP="00434E45">
+    <w:p w14:paraId="7CB2EB90" w14:textId="77777777" w:rsidR="00BE7948" w:rsidRPr="009C39DA" w:rsidRDefault="00681F6E" w:rsidP="006D2215">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="28"/>
         </w:numPr>
+        <w:spacing w:after="240"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009C39DA">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Promoure amb caràcter general la </w:t>
       </w:r>
       <w:r w:rsidR="00A424A4" w:rsidRPr="009C39DA">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">seva </w:t>
       </w:r>
       <w:r w:rsidRPr="009C39DA">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>modalitat esportiva de la i les seves especialitats, des de l’esport de base fins a l’esport d’elit.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7703F636" w14:textId="77777777" w:rsidR="00BE7948" w:rsidRPr="009C39DA" w:rsidRDefault="00681F6E" w:rsidP="00434E45">
+    <w:p w14:paraId="7703F636" w14:textId="77777777" w:rsidR="00BE7948" w:rsidRPr="009C39DA" w:rsidRDefault="00681F6E" w:rsidP="006D2215">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="28"/>
         </w:numPr>
+        <w:spacing w:after="240"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009C39DA">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Vetllar per la seguretat i la salut de les persones i entitats federades, cooperar amb les federacions internacionals i amb l’Agència Andorrana Antidopatge en matèria de lluita contra el dopatge i exercir una funció de prevenció i lluita contra el dopatge en tot l’entorn federatiu, d’acord amb</w:t>
       </w:r>
       <w:r w:rsidR="00FC0312" w:rsidRPr="009C39DA">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> el que prevegi la legislació sempre en vigor.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6E095C0B" w14:textId="77777777" w:rsidR="00BE7948" w:rsidRPr="009C39DA" w:rsidRDefault="00681F6E" w:rsidP="00434E45">
+    <w:p w14:paraId="6E095C0B" w14:textId="77777777" w:rsidR="00BE7948" w:rsidRPr="009C39DA" w:rsidRDefault="00681F6E" w:rsidP="006D2215">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="28"/>
         </w:numPr>
+        <w:spacing w:after="240"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009C39DA">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Dissenyar i executar els plans de preparació dels esportistes d’alt nivell i dels esportistes promesa en la modalitat esportiva </w:t>
       </w:r>
       <w:r w:rsidR="00FC0312" w:rsidRPr="009C39DA">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>pr</w:t>
       </w:r>
       <w:r w:rsidR="00A424A4" w:rsidRPr="009C39DA">
         <w:rPr>
@@ -1658,583 +1944,363 @@
       <w:r w:rsidR="00A424A4" w:rsidRPr="009C39DA">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
       <w:r w:rsidR="00FC0312" w:rsidRPr="009C39DA">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> o aquella altra que la substitueixi</w:t>
       </w:r>
       <w:r w:rsidRPr="009C39DA">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="781CF785" w14:textId="77777777" w:rsidR="00BE7948" w:rsidRPr="009C39DA" w:rsidRDefault="00681F6E" w:rsidP="00434E45">
+    <w:p w14:paraId="781CF785" w14:textId="77777777" w:rsidR="00BE7948" w:rsidRPr="009C39DA" w:rsidRDefault="00681F6E" w:rsidP="006D2215">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="28"/>
         </w:numPr>
+        <w:spacing w:after="240"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009C39DA">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Triar els esportistes de les seleccions nacionals.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0A50AE51" w14:textId="77777777" w:rsidR="00BE7948" w:rsidRPr="009C39DA" w:rsidRDefault="00681F6E" w:rsidP="00434E45">
+    <w:p w14:paraId="0A50AE51" w14:textId="77777777" w:rsidR="00BE7948" w:rsidRPr="009C39DA" w:rsidRDefault="00681F6E" w:rsidP="006D2215">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="28"/>
         </w:numPr>
+        <w:spacing w:after="240"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009C39DA">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Organitzar o tutelar les competicions promogudes per les federacions internacionals que tinguin lloc al Principat d’Andorra.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="543C1CC9" w14:textId="77777777" w:rsidR="00BE7948" w:rsidRPr="009C39DA" w:rsidRDefault="00681F6E" w:rsidP="00434E45">
+    <w:p w14:paraId="543C1CC9" w14:textId="77777777" w:rsidR="00BE7948" w:rsidRPr="009C39DA" w:rsidRDefault="00681F6E" w:rsidP="006D2215">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="28"/>
         </w:numPr>
+        <w:spacing w:after="240"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009C39DA">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Col·laborar amb l’Escola de Formació de </w:t>
       </w:r>
       <w:r w:rsidR="00A424A4" w:rsidRPr="009C39DA">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>P</w:t>
       </w:r>
       <w:r w:rsidRPr="009C39DA">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>rofessions Esportives i de Muntanya i altres entitats nacionals o internacionals en la formació de tècnics esportius.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2129302D" w14:textId="77777777" w:rsidR="00BE7948" w:rsidRPr="009C39DA" w:rsidRDefault="00681F6E" w:rsidP="00434E45">
+    <w:p w14:paraId="2129302D" w14:textId="77777777" w:rsidR="00BE7948" w:rsidRPr="009C39DA" w:rsidRDefault="00681F6E" w:rsidP="006D2215">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="28"/>
         </w:numPr>
+        <w:spacing w:after="240"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009C39DA">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Col·laborar en l’organització de l’esport de base en edat escolar i en els jocs escolars</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4429EA11" w14:textId="77777777" w:rsidR="00BE7948" w:rsidRPr="009C39DA" w:rsidRDefault="00681F6E" w:rsidP="00434E45">
+    <w:p w14:paraId="4429EA11" w14:textId="77777777" w:rsidR="00BE7948" w:rsidRPr="009C39DA" w:rsidRDefault="00681F6E" w:rsidP="006D2215">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="28"/>
         </w:numPr>
+        <w:spacing w:after="240"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009C39DA">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Vetllar pel compliment de la normativa esportiva</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="17055F1A" w14:textId="77777777" w:rsidR="00681F6E" w:rsidRPr="009C39DA" w:rsidRDefault="00681F6E" w:rsidP="00434E45">
+    <w:p w14:paraId="17055F1A" w14:textId="77777777" w:rsidR="00681F6E" w:rsidRPr="009C39DA" w:rsidRDefault="00681F6E" w:rsidP="006D2215">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="28"/>
         </w:numPr>
+        <w:spacing w:after="240"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009C39DA">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Executar les resolucions de la Comissió Jurídica Esportiva.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="441E2284" w14:textId="77777777" w:rsidR="00681F6E" w:rsidRPr="009C39DA" w:rsidRDefault="00681F6E" w:rsidP="002C7675">
-[...9 lines deleted...]
-    <w:p w14:paraId="531EF306" w14:textId="77777777" w:rsidR="00681F6E" w:rsidRPr="009C39DA" w:rsidRDefault="00681F6E" w:rsidP="00434E45">
+    <w:p w14:paraId="531EF306" w14:textId="4E435771" w:rsidR="00681F6E" w:rsidRDefault="00681F6E" w:rsidP="006D2215">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="29"/>
         </w:numPr>
+        <w:spacing w:after="240"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009C39DA">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>La federació és responsable del seguiment mèdic dels seus esportistes federats, d’alt nivell i promesa, i dels seus esportistes que representen l’esport andorrà en competicions internacionals, en els termes que prevegi la normativa sempre en vigor.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="655E1B8C" w14:textId="77777777" w:rsidR="005237E7" w:rsidRPr="009C39DA" w:rsidRDefault="005237E7" w:rsidP="002C7675">
-[...41 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+    <w:p w14:paraId="5584720E" w14:textId="77777777" w:rsidR="002E6FBC" w:rsidRPr="009C39DA" w:rsidRDefault="002E6FBC" w:rsidP="006D2215">
+      <w:pPr>
+        <w:spacing w:after="240"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="551860BF" w14:textId="390EF5B8" w:rsidR="00864023" w:rsidRDefault="00864023" w:rsidP="006D2215">
+      <w:pPr>
+        <w:spacing w:after="240"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:i/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00600A75">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Article 4. </w:t>
+      </w:r>
+      <w:r w:rsidR="005237E7" w:rsidRPr="00600A75">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:i/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Principis generals de</w:t>
+      </w:r>
+      <w:r w:rsidR="00F256A4" w:rsidRPr="00600A75">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:i/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> l</w:t>
+      </w:r>
+      <w:r w:rsidR="00DD24DB" w:rsidRPr="00600A75">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:i/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">a </w:t>
+      </w:r>
+      <w:r w:rsidR="001B4CAE" w:rsidRPr="00600A75">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:i/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>f</w:t>
       </w:r>
-      <w:r w:rsidR="00DD24DB" w:rsidRPr="009C39DA">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r w:rsidR="00DD24DB" w:rsidRPr="00600A75">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:i/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>ederació</w:t>
       </w:r>
-      <w:r w:rsidR="002E6FBC" w:rsidRPr="009C39DA">
-[...288 lines deleted...]
-    <w:p w14:paraId="106A9462" w14:textId="77777777" w:rsidR="00864023" w:rsidRPr="009C39DA" w:rsidRDefault="00DD24DB" w:rsidP="00434E45">
+    </w:p>
+    <w:p w14:paraId="19A91954" w14:textId="2D65E64A" w:rsidR="005D5AAA" w:rsidRPr="00620E04" w:rsidRDefault="005D5AAA" w:rsidP="005D5AAA">
+      <w:pPr>
+        <w:spacing w:after="240"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="1" w:name="_Hlk119586157"/>
+      <w:r w:rsidRPr="00620E04">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Sense perjudici de la necessitat d’adaptar l’activitat de</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> la federació</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00620E04">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> als principis establerts per la normativa sempre en vigor:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1"/>
+    <w:p w14:paraId="106A9462" w14:textId="77777777" w:rsidR="00864023" w:rsidRPr="009C39DA" w:rsidRDefault="00DD24DB" w:rsidP="006D2215">
       <w:pPr>
         <w:pStyle w:val="Pargrafdellista"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
-        <w:spacing w:after="0"/>
+        <w:spacing w:after="240"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009C39DA">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">La </w:t>
       </w:r>
       <w:r w:rsidR="007338FB" w:rsidRPr="009C39DA">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>f</w:t>
       </w:r>
       <w:r w:rsidR="001B4CAE" w:rsidRPr="009C39DA">
         <w:rPr>
@@ -2255,66 +2321,57 @@
       <w:r w:rsidR="00864023" w:rsidRPr="009C39DA">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> és partícip de les bones pràctiques mediambientals, i de la gestió sostenible de l’esport</w:t>
       </w:r>
       <w:r w:rsidR="00553851" w:rsidRPr="009C39DA">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> i dels esdeveniments esportius</w:t>
       </w:r>
       <w:r w:rsidR="001B4CAE" w:rsidRPr="009C39DA">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="63CB2E91" w14:textId="77777777" w:rsidR="00864023" w:rsidRPr="009C39DA" w:rsidRDefault="00864023" w:rsidP="002C7675">
-[...9 lines deleted...]
-    <w:p w14:paraId="04C66F02" w14:textId="77777777" w:rsidR="00864023" w:rsidRPr="009C39DA" w:rsidRDefault="00DD24DB" w:rsidP="00434E45">
+    <w:p w14:paraId="04C66F02" w14:textId="77777777" w:rsidR="00864023" w:rsidRPr="009C39DA" w:rsidRDefault="00DD24DB" w:rsidP="006D2215">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
+        <w:spacing w:after="240"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009C39DA">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">La </w:t>
       </w:r>
       <w:r w:rsidR="007338FB" w:rsidRPr="009C39DA">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>f</w:t>
       </w:r>
       <w:r w:rsidR="001B4CAE" w:rsidRPr="009C39DA">
         <w:rPr>
@@ -2375,67 +2432,58 @@
       <w:r w:rsidR="00864023" w:rsidRPr="009C39DA">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>l camp de la prevenció i la lluita contra el dopatge</w:t>
       </w:r>
       <w:r w:rsidR="00D96D70" w:rsidRPr="009C39DA">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>, primordialment en les manifestacions esportives que organitza</w:t>
       </w:r>
       <w:r w:rsidR="001B4CAE" w:rsidRPr="009C39DA">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4B9D5CA5" w14:textId="77777777" w:rsidR="00864023" w:rsidRPr="009C39DA" w:rsidRDefault="00864023" w:rsidP="002C7675">
-[...9 lines deleted...]
-    <w:p w14:paraId="6EF7F344" w14:textId="77777777" w:rsidR="00D96D70" w:rsidRPr="009C39DA" w:rsidRDefault="00DD24DB" w:rsidP="00434E45">
+    <w:p w14:paraId="6EF7F344" w14:textId="77777777" w:rsidR="00D96D70" w:rsidRPr="009C39DA" w:rsidRDefault="00DD24DB" w:rsidP="006D2215">
       <w:pPr>
         <w:pStyle w:val="Ttol1"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
+        <w:spacing w:after="240"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="none"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009C39DA">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">La </w:t>
       </w:r>
       <w:r w:rsidR="001B4CAE" w:rsidRPr="009C39DA">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="none"/>
         </w:rPr>
         <w:t>f</w:t>
       </w:r>
@@ -2517,155 +2565,144 @@
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="none"/>
         </w:rPr>
         <w:t>en matè</w:t>
       </w:r>
       <w:r w:rsidR="00553851" w:rsidRPr="009C39DA">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="none"/>
         </w:rPr>
         <w:t>ria de lluita contra el dopatge</w:t>
       </w:r>
       <w:r w:rsidR="001B4CAE" w:rsidRPr="009C39DA">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="none"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="393C62ED" w14:textId="77777777" w:rsidR="00A424A4" w:rsidRPr="009C39DA" w:rsidRDefault="00A424A4" w:rsidP="00A424A4"/>
-    <w:p w14:paraId="5CABF53D" w14:textId="77777777" w:rsidR="00A424A4" w:rsidRPr="009C39DA" w:rsidRDefault="00A424A4" w:rsidP="00434E45">
+    <w:p w14:paraId="5CABF53D" w14:textId="77777777" w:rsidR="00A424A4" w:rsidRPr="009C39DA" w:rsidRDefault="00A424A4" w:rsidP="006D2215">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
+        <w:spacing w:after="240"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009C39DA">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">La federació ha de col·laborar amb l’òrgan governamental competent en matèria d’esports, com també amb les organitzacions i entitats vinculades amb el món de l’esport i incloses en la Llei 37/2018, del 20 de desembre, de l’esport del Principat d’Andorra o en la llei que la substitueixi. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4BEC0884" w14:textId="77777777" w:rsidR="0038592A" w:rsidRPr="009C39DA" w:rsidRDefault="0038592A" w:rsidP="0038592A">
-[...19 lines deleted...]
-    <w:p w14:paraId="23514BFD" w14:textId="77777777" w:rsidR="00224E59" w:rsidRPr="009C39DA" w:rsidRDefault="00224E59" w:rsidP="002C7675">
+    <w:p w14:paraId="37221D89" w14:textId="77777777" w:rsidR="00600A75" w:rsidRDefault="00600A75" w:rsidP="00600A75">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="23514BFD" w14:textId="630AF9E8" w:rsidR="00224E59" w:rsidRPr="00600A75" w:rsidRDefault="00224E59" w:rsidP="006D2215">
       <w:pPr>
         <w:pStyle w:val="Ttol1"/>
-        <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:spacing w:after="240"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="none"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="009C39DA">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r w:rsidRPr="00600A75">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">Article </w:t>
       </w:r>
-      <w:r w:rsidR="00864023" w:rsidRPr="009C39DA">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r w:rsidR="00864023" w:rsidRPr="00600A75">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="none"/>
         </w:rPr>
         <w:t>5</w:t>
       </w:r>
-      <w:r w:rsidR="00351365" w:rsidRPr="009C39DA">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r w:rsidR="00351365" w:rsidRPr="00600A75">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="none"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
-      <w:r w:rsidRPr="009C39DA">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r w:rsidRPr="00600A75">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> Durada</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="00DD005B" w14:textId="77777777" w:rsidR="00224E59" w:rsidRPr="009C39DA" w:rsidRDefault="00224E59" w:rsidP="002C7675">
+    <w:p w14:paraId="39635590" w14:textId="77777777" w:rsidR="00224E59" w:rsidRPr="009C39DA" w:rsidRDefault="00DD24DB" w:rsidP="006D2215">
       <w:pPr>
         <w:pStyle w:val="Textindependent2"/>
-        <w:rPr>
-[...6 lines deleted...]
-        <w:pStyle w:val="Textindependent2"/>
+        <w:spacing w:after="240"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009C39DA">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">La </w:t>
       </w:r>
       <w:r w:rsidR="001B4CAE" w:rsidRPr="009C39DA">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
         </w:rPr>
         <w:t>f</w:t>
       </w:r>
       <w:r w:rsidRPr="009C39DA">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
         </w:rPr>
         <w:t>ederació</w:t>
       </w:r>
@@ -2712,259 +2749,249 @@
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00FE40FA" w:rsidRPr="00063164">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="FF0000"/>
         </w:rPr>
         <w:t xml:space="preserve">de </w:t>
       </w:r>
       <w:r w:rsidR="00224E59" w:rsidRPr="00063164">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="FF0000"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
         <w:t>...</w:t>
       </w:r>
       <w:r w:rsidR="00F256A4" w:rsidRPr="00063164">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="FF0000"/>
         </w:rPr>
         <w:t xml:space="preserve"> anys.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="32D63920" w14:textId="77777777" w:rsidR="00224E59" w:rsidRPr="009C39DA" w:rsidRDefault="00224E59" w:rsidP="002C7675">
-[...9 lines deleted...]
-    <w:p w14:paraId="5F5A4E53" w14:textId="77777777" w:rsidR="00224E59" w:rsidRPr="009C39DA" w:rsidRDefault="00C83F13" w:rsidP="002C7675">
+    <w:p w14:paraId="32D63920" w14:textId="77777777" w:rsidR="00224E59" w:rsidRPr="009C39DA" w:rsidRDefault="00224E59" w:rsidP="006D2215">
+      <w:pPr>
+        <w:spacing w:after="240"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5F5A4E53" w14:textId="77777777" w:rsidR="00224E59" w:rsidRPr="009C39DA" w:rsidRDefault="00C83F13" w:rsidP="006D2215">
       <w:pPr>
         <w:pStyle w:val="Ttol5"/>
+        <w:spacing w:after="240"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009C39DA">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="none"/>
         </w:rPr>
         <w:t>E</w:t>
       </w:r>
       <w:r w:rsidRPr="009C39DA">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="none"/>
         </w:rPr>
         <w:t>LS MEMBRES</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="267BADDB" w14:textId="77777777" w:rsidR="00F256A4" w:rsidRPr="009C39DA" w:rsidRDefault="00F256A4" w:rsidP="002C7675">
-[...8 lines deleted...]
-    <w:p w14:paraId="71C96D04" w14:textId="77777777" w:rsidR="00224E59" w:rsidRPr="009C39DA" w:rsidRDefault="00224E59" w:rsidP="002C7675">
+    <w:p w14:paraId="71C96D04" w14:textId="77777777" w:rsidR="00224E59" w:rsidRPr="00600A75" w:rsidRDefault="00224E59" w:rsidP="006D2215">
       <w:pPr>
         <w:pStyle w:val="Ttol3"/>
-        <w:jc w:val="both"/>
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:spacing w:after="240"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="none"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="009C39DA">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r w:rsidRPr="00600A75">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">Article </w:t>
       </w:r>
-      <w:r w:rsidR="00E17FD4" w:rsidRPr="009C39DA">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r w:rsidR="00E17FD4" w:rsidRPr="00600A75">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="none"/>
         </w:rPr>
         <w:t>6</w:t>
       </w:r>
-      <w:r w:rsidR="00351365" w:rsidRPr="009C39DA">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r w:rsidR="00351365" w:rsidRPr="00600A75">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="none"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
-      <w:r w:rsidRPr="009C39DA">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r w:rsidRPr="00600A75">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="009C39DA">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r w:rsidRPr="00600A75">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">Condicions d’admissió dels </w:t>
       </w:r>
-      <w:r w:rsidR="00F256A4" w:rsidRPr="009C39DA">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r w:rsidR="00F256A4" w:rsidRPr="00600A75">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">membres </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="57683713" w14:textId="77777777" w:rsidR="00224E59" w:rsidRPr="009C39DA" w:rsidRDefault="00224E59" w:rsidP="002C7675">
-[...8 lines deleted...]
-    <w:p w14:paraId="5415C139" w14:textId="600EB0A7" w:rsidR="0004055C" w:rsidRPr="00063164" w:rsidRDefault="00E3740B" w:rsidP="00E3740B">
+    <w:p w14:paraId="5415C139" w14:textId="3E60E4C6" w:rsidR="0004055C" w:rsidRPr="00063164" w:rsidRDefault="00224E59" w:rsidP="004B3DBA">
       <w:pPr>
         <w:pStyle w:val="Pargrafdellista"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="43"/>
+        </w:numPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
-        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-        <w:ind w:left="0"/>
+        <w:spacing w:after="240" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="360"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="009C39DA">
-[...11 lines deleted...]
-          <w:bCs/>
+      <w:r w:rsidRPr="00F64D05">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Poden formar part de </w:t>
       </w:r>
-      <w:r w:rsidR="00DD24DB" w:rsidRPr="009C39DA">
-[...2 lines deleted...]
-          <w:bCs/>
+      <w:r w:rsidR="00DD24DB" w:rsidRPr="00F64D05">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">la </w:t>
       </w:r>
-      <w:r w:rsidR="001B4CAE" w:rsidRPr="009C39DA">
-[...2 lines deleted...]
-          <w:bCs/>
+      <w:r w:rsidR="001B4CAE" w:rsidRPr="00F64D05">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>f</w:t>
       </w:r>
-      <w:r w:rsidR="00DD24DB" w:rsidRPr="009C39DA">
-[...2 lines deleted...]
-          <w:bCs/>
+      <w:r w:rsidR="00DD24DB" w:rsidRPr="00F64D05">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>ederació</w:t>
       </w:r>
-      <w:r w:rsidR="00224E59" w:rsidRPr="009C39DA">
-[...2 lines deleted...]
-          <w:bCs/>
+      <w:r w:rsidRPr="00F64D05">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> les </w:t>
       </w:r>
+      <w:r w:rsidR="00F256A4" w:rsidRPr="00F64D05">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>entitats esportives domiciliades al</w:t>
+      </w:r>
       <w:r w:rsidR="00F256A4" w:rsidRPr="009C39DA">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>entitats esportives domiciliades al Principat</w:t>
+        <w:t xml:space="preserve"> Principat</w:t>
       </w:r>
       <w:r w:rsidR="00254C8A" w:rsidRPr="009C39DA">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r w:rsidR="00311BED" w:rsidRPr="00063164">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>[</w:t>
       </w:r>
       <w:r w:rsidR="00254C8A" w:rsidRPr="003A6012">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
@@ -2998,79 +3025,80 @@
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">i </w:t>
       </w:r>
       <w:r w:rsidR="00A0407F" w:rsidRPr="00063164">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>tots aquells esportistes, tècnics i jutges que s’hagin tret la llicència federativa</w:t>
       </w:r>
       <w:r w:rsidR="00311BED" w:rsidRPr="00063164">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>].</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="5F718507" w14:textId="77777777" w:rsidR="00224E59" w:rsidRPr="009C39DA" w:rsidRDefault="00224E59" w:rsidP="00341B75">
+        <w:t>]</w:t>
+      </w:r>
+      <w:r w:rsidR="00311BED" w:rsidRPr="004B3DBA">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5F718507" w14:textId="77777777" w:rsidR="00224E59" w:rsidRPr="009C39DA" w:rsidRDefault="00224E59" w:rsidP="004B3DBA">
       <w:pPr>
         <w:pStyle w:val="Textindependent"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="43"/>
         </w:numPr>
-        <w:jc w:val="both"/>
-[...8 lines deleted...]
-        <w:lastRenderedPageBreak/>
+        <w:spacing w:after="240"/>
+        <w:ind w:left="360"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009C39DA">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
         <w:t>Les sol·licituds d’admissió s’</w:t>
       </w:r>
       <w:r w:rsidR="008E4DE4" w:rsidRPr="009C39DA">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>han d’</w:t>
       </w:r>
       <w:r w:rsidRPr="009C39DA">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>adre</w:t>
       </w:r>
       <w:r w:rsidR="008E4DE4" w:rsidRPr="009C39DA">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>çar</w:t>
       </w:r>
       <w:r w:rsidRPr="009C39DA">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> a </w:t>
@@ -3084,66 +3112,59 @@
       <w:r w:rsidR="00A8024B" w:rsidRPr="009C39DA">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
       <w:r w:rsidR="00B96924" w:rsidRPr="009C39DA">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> que acceptarà o denegarà la demanda d’acord amb els principis</w:t>
       </w:r>
       <w:r w:rsidR="00553851" w:rsidRPr="009C39DA">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> d’objectivitat i reglamentació</w:t>
       </w:r>
       <w:r w:rsidR="001B4CAE" w:rsidRPr="009C39DA">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="210954C2" w14:textId="77777777" w:rsidR="00224E59" w:rsidRPr="009C39DA" w:rsidRDefault="00224E59" w:rsidP="002C7675">
-[...8 lines deleted...]
-    <w:p w14:paraId="7E054993" w14:textId="2BA97F02" w:rsidR="00224E59" w:rsidRPr="009C39DA" w:rsidRDefault="00224E59" w:rsidP="00341B75">
+    <w:p w14:paraId="7E054993" w14:textId="2BA97F02" w:rsidR="00224E59" w:rsidRPr="009C39DA" w:rsidRDefault="00224E59" w:rsidP="004B3DBA">
       <w:pPr>
         <w:pStyle w:val="Textindependent"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="43"/>
         </w:numPr>
+        <w:spacing w:after="240"/>
+        <w:ind w:left="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009C39DA">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">Els </w:t>
       </w:r>
       <w:r w:rsidR="006A1E1E" w:rsidRPr="009C39DA">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">membres </w:t>
       </w:r>
       <w:r w:rsidRPr="009C39DA">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">es classifiquen en </w:t>
       </w:r>
       <w:r w:rsidR="00FE40FA" w:rsidRPr="009C39DA">
         <w:rPr>
@@ -3173,111 +3194,96 @@
       <w:r w:rsidR="00063164" w:rsidRPr="003A6012">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:i/>
           <w:color w:val="FF0000"/>
         </w:rPr>
         <w:t>NOTA</w:t>
       </w:r>
       <w:r w:rsidR="00063164" w:rsidRPr="00BA08CA">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:color w:val="FF0000"/>
         </w:rPr>
         <w:t>: apartat opcional</w:t>
       </w:r>
       <w:r w:rsidR="00063164" w:rsidRPr="00BA08CA">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="FF0000"/>
         </w:rPr>
         <w:t>]</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2BE487F6" w14:textId="77777777" w:rsidR="00224E59" w:rsidRPr="009C39DA" w:rsidRDefault="00224E59" w:rsidP="002C7675">
-[...8 lines deleted...]
-    <w:p w14:paraId="7940B012" w14:textId="77777777" w:rsidR="007076AE" w:rsidRPr="009C39DA" w:rsidRDefault="00B93EFF" w:rsidP="00434E45">
+    <w:p w14:paraId="7940B012" w14:textId="77777777" w:rsidR="007076AE" w:rsidRPr="009C39DA" w:rsidRDefault="00B93EFF" w:rsidP="006D2215">
       <w:pPr>
         <w:pStyle w:val="Textindependent"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="26"/>
         </w:numPr>
+        <w:spacing w:after="240"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00063164">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
         <w:t>...</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="41AF9C39" w14:textId="77777777" w:rsidR="00A424A4" w:rsidRPr="009C39DA" w:rsidRDefault="00A424A4" w:rsidP="00434E45">
+    <w:p w14:paraId="41AF9C39" w14:textId="77777777" w:rsidR="00A424A4" w:rsidRPr="009C39DA" w:rsidRDefault="00A424A4" w:rsidP="006D2215">
       <w:pPr>
         <w:pStyle w:val="Textindependent"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="26"/>
         </w:numPr>
+        <w:spacing w:after="240"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00063164">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
         <w:t>...</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="09090FF3" w14:textId="77777777" w:rsidR="00B93EFF" w:rsidRPr="009C39DA" w:rsidRDefault="00B93EFF" w:rsidP="002C7675">
+    <w:p w14:paraId="3BB59D91" w14:textId="77777777" w:rsidR="00EE63D9" w:rsidRPr="009C39DA" w:rsidRDefault="00DD24DB" w:rsidP="006D2215">
       <w:pPr>
         <w:pStyle w:val="Textindependent"/>
-        <w:jc w:val="both"/>
-[...7 lines deleted...]
-        <w:pStyle w:val="Textindependent"/>
+        <w:spacing w:after="240"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009C39DA">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">Les </w:t>
       </w:r>
       <w:r w:rsidR="007076AE" w:rsidRPr="009C39DA">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">entitats esportives que vulguin afiliar-se i formar-ne part hauran de presentar els seus </w:t>
       </w:r>
       <w:r w:rsidR="00A8024B" w:rsidRPr="009C39DA">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>e</w:t>
       </w:r>
       <w:r w:rsidR="007076AE" w:rsidRPr="009C39DA">
         <w:rPr>
@@ -3336,750 +3342,587 @@
       <w:r w:rsidR="00CC4BBE" w:rsidRPr="009C39DA">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>t</w:t>
       </w:r>
       <w:r w:rsidR="007076AE" w:rsidRPr="009C39DA">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>ar</w:t>
       </w:r>
       <w:r w:rsidR="00A8024B" w:rsidRPr="009C39DA">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>-hi</w:t>
       </w:r>
       <w:r w:rsidR="007076AE" w:rsidRPr="009C39DA">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> la llista de membres i càrrecs de la seva pròpia Junta.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="416A97AC" w14:textId="77777777" w:rsidR="00EE63D9" w:rsidRPr="009C39DA" w:rsidRDefault="00EE63D9" w:rsidP="002C7675">
-[...8 lines deleted...]
-    <w:p w14:paraId="31496CB7" w14:textId="77777777" w:rsidR="00224E59" w:rsidRPr="009C39DA" w:rsidRDefault="00224E59" w:rsidP="002C7675">
+    <w:p w14:paraId="416A97AC" w14:textId="77777777" w:rsidR="00EE63D9" w:rsidRPr="009C39DA" w:rsidRDefault="00EE63D9" w:rsidP="006D2215">
+      <w:pPr>
+        <w:spacing w:after="240"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="31496CB7" w14:textId="77777777" w:rsidR="00224E59" w:rsidRPr="004B3DBA" w:rsidRDefault="00224E59" w:rsidP="006D2215">
       <w:pPr>
         <w:pStyle w:val="Ttol4"/>
-        <w:jc w:val="both"/>
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:spacing w:after="240"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
           <w:u w:val="none"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="009C39DA">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r w:rsidRPr="004B3DBA">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
           <w:u w:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">Article </w:t>
       </w:r>
-      <w:r w:rsidR="00E17FD4" w:rsidRPr="009C39DA">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r w:rsidR="00E17FD4" w:rsidRPr="004B3DBA">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
           <w:u w:val="none"/>
         </w:rPr>
         <w:t>7</w:t>
       </w:r>
-      <w:r w:rsidR="00351365" w:rsidRPr="009C39DA">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r w:rsidR="00351365" w:rsidRPr="004B3DBA">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
           <w:u w:val="none"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
-      <w:r w:rsidRPr="009C39DA">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r w:rsidRPr="004B3DBA">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
           <w:u w:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="009C39DA">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r w:rsidRPr="004B3DBA">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
           <w:i/>
           <w:iCs/>
           <w:u w:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">Causes de baixa dels </w:t>
       </w:r>
-      <w:r w:rsidR="006A1E1E" w:rsidRPr="009C39DA">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r w:rsidR="006A1E1E" w:rsidRPr="004B3DBA">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
           <w:i/>
           <w:iCs/>
           <w:u w:val="none"/>
         </w:rPr>
         <w:t>membre</w:t>
       </w:r>
-      <w:r w:rsidRPr="009C39DA">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r w:rsidRPr="004B3DBA">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
           <w:i/>
           <w:iCs/>
           <w:u w:val="none"/>
         </w:rPr>
         <w:t>s</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="68DC6A0A" w14:textId="77777777" w:rsidR="00224E59" w:rsidRPr="009C39DA" w:rsidRDefault="00224E59" w:rsidP="002C7675">
+    <w:p w14:paraId="6ADCFF5C" w14:textId="77777777" w:rsidR="00224E59" w:rsidRPr="009C39DA" w:rsidRDefault="00224E59" w:rsidP="006D2215">
       <w:pPr>
         <w:pStyle w:val="Textindependent2"/>
-        <w:rPr>
-[...4 lines deleted...]
-    <w:p w14:paraId="6ADCFF5C" w14:textId="77777777" w:rsidR="00224E59" w:rsidRPr="009C39DA" w:rsidRDefault="00224E59" w:rsidP="002C7675">
+        <w:spacing w:after="240"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009C39DA">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Els membres tenen dret a separar-se de </w:t>
+      </w:r>
+      <w:r w:rsidR="00DD24DB" w:rsidRPr="009C39DA">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">la </w:t>
+      </w:r>
+      <w:r w:rsidR="001B4CAE" w:rsidRPr="009C39DA">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>f</w:t>
+      </w:r>
+      <w:r w:rsidR="00DD24DB" w:rsidRPr="009C39DA">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">ederació </w:t>
+      </w:r>
+      <w:r w:rsidRPr="009C39DA">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">i no poden ser obligats a romandre-hi en contra de la seva voluntat. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7544ABE0" w14:textId="77777777" w:rsidR="00E753BF" w:rsidRPr="00F751A1" w:rsidRDefault="00E753BF" w:rsidP="006D2215">
+      <w:pPr>
+        <w:spacing w:after="240"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F751A1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>En qualsevol cas, la condició de membre es perd en els casos següents:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3E7AD26A" w14:textId="77777777" w:rsidR="00E753BF" w:rsidRDefault="00E753BF" w:rsidP="006D2215">
       <w:pPr>
         <w:pStyle w:val="Textindependent2"/>
-        <w:rPr>
-[...89 lines deleted...]
-      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="4"/>
+          <w:numId w:val="42"/>
         </w:numPr>
-        <w:jc w:val="both"/>
-[...35 lines deleted...]
-      <w:pPr>
+        <w:spacing w:after="240"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00620E04">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>Per voluntat pròpia.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="08E6F198" w14:textId="77777777" w:rsidR="00E753BF" w:rsidRPr="00B5619B" w:rsidRDefault="00E753BF" w:rsidP="006D2215">
+      <w:pPr>
+        <w:pStyle w:val="Textindependent2"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="4"/>
+          <w:numId w:val="42"/>
         </w:numPr>
-        <w:jc w:val="both"/>
-[...35 lines deleted...]
-      <w:pPr>
+        <w:spacing w:after="240"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B5619B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>Per resolució judicial.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1ECF19D4" w14:textId="77777777" w:rsidR="00E753BF" w:rsidRPr="00B5619B" w:rsidRDefault="00E753BF" w:rsidP="006D2215">
+      <w:pPr>
+        <w:pStyle w:val="Textindependent2"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="4"/>
+          <w:numId w:val="42"/>
         </w:numPr>
-        <w:jc w:val="both"/>
-[...50 lines deleted...]
-      <w:pPr>
+        <w:spacing w:after="240"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="2" w:name="_Hlk199497581"/>
+      <w:r w:rsidRPr="00B5619B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Per imposició d’una sanció disciplinària d’acord amb el règim disciplinari establert als estatuts.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="2"/>
+    <w:p w14:paraId="0A1EAA0B" w14:textId="77777777" w:rsidR="00E753BF" w:rsidRDefault="00E753BF" w:rsidP="006D2215">
+      <w:pPr>
+        <w:pStyle w:val="Textindependent2"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="4"/>
+          <w:numId w:val="42"/>
         </w:numPr>
-        <w:jc w:val="both"/>
-[...6 lines deleted...]
-      <w:r w:rsidRPr="009C39DA">
+        <w:spacing w:after="240"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
-          <w:sz w:val="24"/>
-          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F216BA">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">Per manca del pagament de qualsevol quota a la qual estigui obligat a fer front, previ requeriment de fer-ne efectiu l’ingrés en un termini de </w:t>
       </w:r>
-      <w:r w:rsidR="00A424A4" w:rsidRPr="009C39DA">
+      <w:r w:rsidRPr="00F216BA">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
-          <w:sz w:val="24"/>
-          <w:szCs w:val="24"/>
+          <w:highlight w:val="yellow"/>
         </w:rPr>
         <w:t>...</w:t>
       </w:r>
-      <w:r w:rsidRPr="009C39DA">
+      <w:r w:rsidRPr="00F216BA">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
-          <w:sz w:val="24"/>
-          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> dies.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="587EC329" w14:textId="77777777" w:rsidR="00092654" w:rsidRPr="009C39DA" w:rsidRDefault="00092654" w:rsidP="00092654">
-[...10 lines deleted...]
-      <w:pPr>
+    <w:p w14:paraId="556E1B2C" w14:textId="77777777" w:rsidR="00E753BF" w:rsidRDefault="00E753BF" w:rsidP="006D2215">
+      <w:pPr>
+        <w:pStyle w:val="Textindependent2"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="4"/>
+          <w:numId w:val="42"/>
         </w:numPr>
-        <w:jc w:val="both"/>
-[...43 lines deleted...]
-    <w:p w14:paraId="440E6011" w14:textId="77777777" w:rsidR="00224E59" w:rsidRPr="009C39DA" w:rsidRDefault="005B5CD9" w:rsidP="00092654">
+        <w:spacing w:after="240"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F216BA">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>Per incompliment greu dels presents estatuts o dels acords vàlidament adoptats pels òrgans socials, d'acord amb el règim disciplinari establert en aquests estatuts.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7C154325" w14:textId="77777777" w:rsidR="00E753BF" w:rsidRPr="00B5619B" w:rsidRDefault="00E753BF" w:rsidP="006D2215">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="4"/>
+          <w:numId w:val="42"/>
         </w:numPr>
-        <w:jc w:val="both"/>
-[...33 lines deleted...]
-    <w:p w14:paraId="50EDC722" w14:textId="77777777" w:rsidR="005B5CD9" w:rsidRPr="009C39DA" w:rsidRDefault="005B5CD9" w:rsidP="002C7675">
+        <w:spacing w:after="240"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B5619B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Per qualsevol altra causa prevista a l’ordenament jurídic vigent </w:t>
+      </w:r>
+      <w:bookmarkStart w:id="3" w:name="_Hlk199497596"/>
+      <w:r w:rsidRPr="00B5619B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>en matèria d’esports i d’associacions.</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="3"/>
+    </w:p>
+    <w:p w14:paraId="50EDC722" w14:textId="77777777" w:rsidR="005B5CD9" w:rsidRPr="009C39DA" w:rsidRDefault="005B5CD9" w:rsidP="006D2215">
       <w:pPr>
         <w:pStyle w:val="Ttol3"/>
-        <w:jc w:val="both"/>
-[...7 lines deleted...]
-    <w:p w14:paraId="7A7D50CC" w14:textId="77777777" w:rsidR="00E440CD" w:rsidRPr="008C4C79" w:rsidRDefault="00E440CD" w:rsidP="00E440CD">
+        <w:spacing w:after="240"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7A7D50CC" w14:textId="77777777" w:rsidR="00E440CD" w:rsidRPr="004B3DBA" w:rsidRDefault="00E440CD" w:rsidP="006D2215">
       <w:pPr>
         <w:pStyle w:val="Ttol2"/>
-        <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:spacing w:after="240"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
           <w:i/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="008C4C79">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r w:rsidRPr="004B3DBA">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">Article 8. </w:t>
       </w:r>
-      <w:r w:rsidRPr="008C4C79">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r w:rsidRPr="004B3DBA">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
           <w:i/>
         </w:rPr>
         <w:t>Drets i deures dels socis</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2B35460F" w14:textId="77777777" w:rsidR="00224E59" w:rsidRPr="009C39DA" w:rsidRDefault="00224E59" w:rsidP="002C7675">
-[...11 lines deleted...]
-    <w:p w14:paraId="35CD7ADA" w14:textId="77777777" w:rsidR="00224E59" w:rsidRPr="009C39DA" w:rsidRDefault="00224E59" w:rsidP="00A424A4">
+    <w:p w14:paraId="35CD7ADA" w14:textId="77777777" w:rsidR="00224E59" w:rsidRPr="003E5A94" w:rsidRDefault="00224E59" w:rsidP="006D2215">
       <w:pPr>
         <w:pStyle w:val="Ttol2"/>
-        <w:rPr>
-[...3 lines deleted...]
-      <w:r w:rsidRPr="009C39DA">
+        <w:spacing w:after="240"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003E5A94">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">I. </w:t>
       </w:r>
-      <w:r w:rsidR="00A424A4" w:rsidRPr="009C39DA">
+      <w:r w:rsidR="00A424A4" w:rsidRPr="003E5A94">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>Els membres de la federació</w:t>
       </w:r>
-      <w:r w:rsidR="00DD24DB" w:rsidRPr="009C39DA">
+      <w:r w:rsidR="00DD24DB" w:rsidRPr="003E5A94">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="009C39DA">
+      <w:r w:rsidRPr="003E5A94">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">tenen dret a: </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="26EEC906" w14:textId="77777777" w:rsidR="00224E59" w:rsidRPr="009C39DA" w:rsidRDefault="00224E59" w:rsidP="002C7675">
-[...7 lines deleted...]
-    <w:p w14:paraId="31A2BE20" w14:textId="77777777" w:rsidR="00224E59" w:rsidRPr="009C39DA" w:rsidRDefault="00224E59" w:rsidP="00434E45">
+    <w:p w14:paraId="31A2BE20" w14:textId="4CA76F88" w:rsidR="00224E59" w:rsidRPr="003E5A94" w:rsidRDefault="00224E59" w:rsidP="006D2215">
       <w:pPr>
         <w:pStyle w:val="Textindependent2"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
+        <w:spacing w:after="240"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="009C39DA">
-[...5 lines deleted...]
-      <w:r w:rsidR="009B7FC8" w:rsidRPr="009C39DA">
+      <w:r w:rsidRPr="003E5A94">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Assistir </w:t>
+      </w:r>
+      <w:r w:rsidR="00E63F41" w:rsidRPr="003E5A94">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>i participar amb veu i vot a les reunions de l’A</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003E5A94">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>ssembl</w:t>
+      </w:r>
+      <w:r w:rsidR="00E63F41" w:rsidRPr="003E5A94">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>ea</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003E5A94">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00E63F41" w:rsidRPr="003E5A94">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>G</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003E5A94">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>eneral personalment</w:t>
+      </w:r>
+      <w:r w:rsidR="00E63F41" w:rsidRPr="003E5A94">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
-      <w:r w:rsidRPr="009C39DA">
-[...5 lines deleted...]
-      <w:r w:rsidR="003E20BA" w:rsidRPr="009C39DA">
+      <w:r w:rsidR="003E20BA" w:rsidRPr="003E5A94">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> o a través de representants</w:t>
       </w:r>
-      <w:r w:rsidR="009B7FC8" w:rsidRPr="009C39DA">
-[...5 lines deleted...]
-      <w:r w:rsidR="001B4CAE" w:rsidRPr="009C39DA">
+      <w:r w:rsidR="001B4CAE" w:rsidRPr="003E5A94">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4B64AE63" w14:textId="77777777" w:rsidR="00224E59" w:rsidRPr="009C39DA" w:rsidRDefault="00224E59" w:rsidP="002C7675">
-[...7 lines deleted...]
-    <w:p w14:paraId="7082E0DB" w14:textId="77777777" w:rsidR="00224E59" w:rsidRPr="009C39DA" w:rsidRDefault="00224E59" w:rsidP="00434E45">
+    <w:p w14:paraId="7082E0DB" w14:textId="77777777" w:rsidR="00224E59" w:rsidRPr="003E5A94" w:rsidRDefault="00224E59" w:rsidP="006D2215">
       <w:pPr>
         <w:pStyle w:val="Textindependent2"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
-        <w:rPr>
-[...3 lines deleted...]
-      <w:r w:rsidRPr="009C39DA">
+        <w:spacing w:after="240"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003E5A94">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">Votar en els altres òrgans de </w:t>
       </w:r>
-      <w:r w:rsidR="00DD24DB" w:rsidRPr="009C39DA">
+      <w:r w:rsidR="00DD24DB" w:rsidRPr="003E5A94">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">la </w:t>
       </w:r>
-      <w:r w:rsidR="001B4CAE" w:rsidRPr="009C39DA">
+      <w:r w:rsidR="001B4CAE" w:rsidRPr="003E5A94">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>f</w:t>
       </w:r>
-      <w:r w:rsidR="00DD24DB" w:rsidRPr="009C39DA">
+      <w:r w:rsidR="00DD24DB" w:rsidRPr="003E5A94">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">ederació </w:t>
       </w:r>
-      <w:r w:rsidRPr="009C39DA">
+      <w:r w:rsidRPr="003E5A94">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>de què formin part</w:t>
       </w:r>
-      <w:r w:rsidR="001B4CAE" w:rsidRPr="009C39DA">
+      <w:r w:rsidR="001B4CAE" w:rsidRPr="003E5A94">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="67F92A0B" w14:textId="77777777" w:rsidR="00224E59" w:rsidRPr="009C39DA" w:rsidRDefault="00224E59" w:rsidP="002C7675">
-[...9 lines deleted...]
-    <w:p w14:paraId="5CCEC4D5" w14:textId="77777777" w:rsidR="00224E59" w:rsidRPr="009C39DA" w:rsidRDefault="00224E59" w:rsidP="00434E45">
+    <w:p w14:paraId="5CCEC4D5" w14:textId="77777777" w:rsidR="00224E59" w:rsidRPr="009C39DA" w:rsidRDefault="00224E59" w:rsidP="006D2215">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
+        <w:spacing w:after="240"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009C39DA">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Ser elegibles per als òrgans de govern</w:t>
       </w:r>
       <w:r w:rsidR="001B4CAE" w:rsidRPr="009C39DA">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0361FB3F" w14:textId="77777777" w:rsidR="00224E59" w:rsidRPr="009C39DA" w:rsidRDefault="00224E59" w:rsidP="002C7675">
-[...9 lines deleted...]
-    <w:p w14:paraId="60F04786" w14:textId="77777777" w:rsidR="00224E59" w:rsidRPr="009C39DA" w:rsidRDefault="00224E59" w:rsidP="00434E45">
+    <w:p w14:paraId="60F04786" w14:textId="77777777" w:rsidR="00224E59" w:rsidRPr="009C39DA" w:rsidRDefault="00224E59" w:rsidP="006D2215">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
+        <w:spacing w:after="240"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009C39DA">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Ser informats de les activitats de </w:t>
       </w:r>
       <w:r w:rsidR="00DD24DB" w:rsidRPr="009C39DA">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">la </w:t>
       </w:r>
       <w:r w:rsidR="001B4CAE" w:rsidRPr="009C39DA">
         <w:rPr>
@@ -4092,66 +3935,57 @@
       <w:r w:rsidR="00DD24DB" w:rsidRPr="009C39DA">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">ederació </w:t>
       </w:r>
       <w:r w:rsidRPr="009C39DA">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>i prendre-hi part</w:t>
       </w:r>
       <w:r w:rsidR="001B4CAE" w:rsidRPr="009C39DA">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7CF4BCE3" w14:textId="77777777" w:rsidR="00224E59" w:rsidRPr="009C39DA" w:rsidRDefault="00224E59" w:rsidP="002C7675">
-[...9 lines deleted...]
-    <w:p w14:paraId="53FF4F2B" w14:textId="77777777" w:rsidR="00224E59" w:rsidRPr="009C39DA" w:rsidRDefault="00224E59" w:rsidP="00434E45">
+    <w:p w14:paraId="53FF4F2B" w14:textId="77777777" w:rsidR="00224E59" w:rsidRPr="009C39DA" w:rsidRDefault="00224E59" w:rsidP="006D2215">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
+        <w:spacing w:after="240"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009C39DA">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Ser informats del funcionament de </w:t>
       </w:r>
       <w:r w:rsidR="00DD24DB" w:rsidRPr="009C39DA">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">la </w:t>
       </w:r>
       <w:r w:rsidR="001B4CAE" w:rsidRPr="009C39DA">
         <w:rPr>
@@ -4228,198 +4062,331 @@
       <w:r w:rsidR="009B7FC8" w:rsidRPr="009C39DA">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>g</w:t>
       </w:r>
       <w:r w:rsidRPr="009C39DA">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>enerals</w:t>
       </w:r>
       <w:r w:rsidR="001B4CAE" w:rsidRPr="009C39DA">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="048D0475" w14:textId="77777777" w:rsidR="00224E59" w:rsidRPr="009C39DA" w:rsidRDefault="00224E59" w:rsidP="002C7675">
-[...9 lines deleted...]
-    <w:p w14:paraId="30F0BC32" w14:textId="77777777" w:rsidR="00224E59" w:rsidRPr="009C39DA" w:rsidRDefault="00224E59" w:rsidP="00434E45">
+    <w:p w14:paraId="30F0BC32" w14:textId="784B9435" w:rsidR="00224E59" w:rsidRPr="003E5A94" w:rsidRDefault="00224E59" w:rsidP="006D2215">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
+        <w:spacing w:after="240"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009C39DA">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Separar-se de </w:t>
       </w:r>
       <w:r w:rsidR="00DD24DB" w:rsidRPr="009C39DA">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">la </w:t>
       </w:r>
       <w:r w:rsidR="001B4CAE" w:rsidRPr="009C39DA">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>f</w:t>
       </w:r>
       <w:r w:rsidR="00DD24DB" w:rsidRPr="009C39DA">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>ederació</w:t>
       </w:r>
       <w:r w:rsidRPr="009C39DA">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>. Si la persona que se separa consta al Registre com a membre fundador, pot sol·licitar al Registre l’anotació de la seva separació</w:t>
+        <w:t xml:space="preserve">. Si la persona que se separa consta al Registre com a membre fundador, pot sol·licitar al Registre l’anotació de la seva </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003E5A94">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>separació</w:t>
+      </w:r>
+      <w:r w:rsidR="001B4CAE" w:rsidRPr="003E5A94">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="35F35FAB" w14:textId="2C63E11C" w:rsidR="006277DC" w:rsidRPr="003E5A94" w:rsidRDefault="006277DC" w:rsidP="006277DC">
+      <w:pPr>
+        <w:pStyle w:val="Pargrafdellista"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="6"/>
+        </w:numPr>
+        <w:ind w:left="714" w:hanging="357"/>
+        <w:contextualSpacing w:val="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003E5A94">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Els membres que hagin fet constar a l’acta el seu vot contrari a un acord i els que no hagin assistit a la reunió on es va prendre i no hagin delegat el seu vot, poden impugnar-lo judicialment si és contrari a aquesta Llei o als Estatuts de l’associació, o si beneficia uns </w:t>
+      </w:r>
+      <w:r w:rsidR="00453FE1" w:rsidRPr="003E5A94">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>membres</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003E5A94">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> o tercers en perjudici d’uns altres </w:t>
+      </w:r>
+      <w:r w:rsidR="00453FE1" w:rsidRPr="003E5A94">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>membres</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003E5A94">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> o dels interessos de </w:t>
+      </w:r>
+      <w:r w:rsidR="00453FE1" w:rsidRPr="003E5A94">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>la federació</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003E5A94">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>, en el termini dels 30 dies següents d’haver-lo aprovat.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="15B0F9B1" w14:textId="17ED0B1A" w:rsidR="006277DC" w:rsidRPr="003E5A94" w:rsidRDefault="006277DC" w:rsidP="006277DC">
+      <w:pPr>
+        <w:pStyle w:val="Pargrafdellista"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="6"/>
+        </w:numPr>
+        <w:ind w:left="714" w:hanging="357"/>
+        <w:contextualSpacing w:val="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003E5A94">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Els </w:t>
+      </w:r>
+      <w:r w:rsidR="00453FE1" w:rsidRPr="003E5A94">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>membres</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003E5A94">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> que hagin impugnat un acord poden sol·licitar al Registre l’anotació marginal de la impugnació.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7BCFA4F5" w14:textId="754E167D" w:rsidR="00477A49" w:rsidRPr="006277DC" w:rsidRDefault="00477A49" w:rsidP="006277DC">
+      <w:pPr>
+        <w:pStyle w:val="Pargrafdellista"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="6"/>
+        </w:numPr>
+        <w:ind w:left="714" w:hanging="357"/>
+        <w:contextualSpacing w:val="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00477A49">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t>...</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1E708CC7" w14:textId="77777777" w:rsidR="00224E59" w:rsidRPr="009C39DA" w:rsidRDefault="00224E59" w:rsidP="006D2215">
+      <w:pPr>
+        <w:spacing w:after="240"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5ED57420" w14:textId="77777777" w:rsidR="00224E59" w:rsidRPr="009C39DA" w:rsidRDefault="00224E59" w:rsidP="006D2215">
+      <w:pPr>
+        <w:pStyle w:val="Ttol2"/>
+        <w:spacing w:after="240"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009C39DA">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">II. </w:t>
+      </w:r>
+      <w:r w:rsidR="00A424A4" w:rsidRPr="009C39DA">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Els </w:t>
+      </w:r>
+      <w:r w:rsidRPr="009C39DA">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>membres de</w:t>
+      </w:r>
+      <w:r w:rsidR="00DD24DB" w:rsidRPr="009C39DA">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> la </w:t>
       </w:r>
       <w:r w:rsidR="001B4CAE" w:rsidRPr="009C39DA">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-          <w:sz w:val="24"/>
-[...38 lines deleted...]
-        <w:t>membres de</w:t>
+        </w:rPr>
+        <w:t>f</w:t>
       </w:r>
       <w:r w:rsidR="00DD24DB" w:rsidRPr="009C39DA">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
-        <w:t xml:space="preserve"> la </w:t>
-[...10 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">ederació </w:t>
       </w:r>
       <w:r w:rsidRPr="009C39DA">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">tenen els deures següents: </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3DD4D48E" w14:textId="77777777" w:rsidR="00224E59" w:rsidRPr="009C39DA" w:rsidRDefault="00224E59" w:rsidP="002C7675">
-[...8 lines deleted...]
-    <w:p w14:paraId="28EB18C4" w14:textId="77777777" w:rsidR="00224E59" w:rsidRPr="009C39DA" w:rsidRDefault="00224E59" w:rsidP="00434E45">
+    <w:p w14:paraId="28EB18C4" w14:textId="77777777" w:rsidR="00224E59" w:rsidRPr="009C39DA" w:rsidRDefault="00224E59" w:rsidP="006D2215">
       <w:pPr>
         <w:pStyle w:val="Textindependent"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="7"/>
         </w:numPr>
+        <w:spacing w:after="240"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009C39DA">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">Ser lleials als objectius i </w:t>
       </w:r>
       <w:r w:rsidR="008E4DE4" w:rsidRPr="009C39DA">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">a </w:t>
       </w:r>
       <w:r w:rsidRPr="009C39DA">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">les finalitats de </w:t>
       </w:r>
       <w:r w:rsidR="00207F95" w:rsidRPr="009C39DA">
         <w:rPr>
@@ -4430,66 +4397,58 @@
       <w:r w:rsidR="001B4CAE" w:rsidRPr="009C39DA">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>f</w:t>
       </w:r>
       <w:r w:rsidR="00207F95" w:rsidRPr="009C39DA">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>ederació</w:t>
       </w:r>
       <w:r w:rsidRPr="009C39DA">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> i actuar per assolir-los</w:t>
       </w:r>
       <w:r w:rsidR="001B4CAE" w:rsidRPr="009C39DA">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5E21CE20" w14:textId="77777777" w:rsidR="00224E59" w:rsidRPr="009C39DA" w:rsidRDefault="00224E59" w:rsidP="002C7675">
-[...8 lines deleted...]
-    <w:p w14:paraId="51ED80EF" w14:textId="77777777" w:rsidR="00224E59" w:rsidRPr="009C39DA" w:rsidRDefault="00224E59" w:rsidP="00434E45">
+    <w:p w14:paraId="51ED80EF" w14:textId="77777777" w:rsidR="00224E59" w:rsidRPr="009C39DA" w:rsidRDefault="00224E59" w:rsidP="006D2215">
       <w:pPr>
         <w:pStyle w:val="Textindependent"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="7"/>
         </w:numPr>
+        <w:spacing w:after="240"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009C39DA">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">Contribuir al sosteniment de </w:t>
       </w:r>
       <w:r w:rsidR="00207F95" w:rsidRPr="009C39DA">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">la </w:t>
       </w:r>
       <w:r w:rsidR="001B4CAE" w:rsidRPr="009C39DA">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>f</w:t>
       </w:r>
       <w:r w:rsidR="00207F95" w:rsidRPr="009C39DA">
         <w:rPr>
@@ -4506,220 +4465,211 @@
       <w:r w:rsidR="003E31ED" w:rsidRPr="009C39DA">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> els </w:t>
       </w:r>
       <w:r w:rsidR="00CB3511" w:rsidRPr="009C39DA">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>e</w:t>
       </w:r>
       <w:r w:rsidR="003E31ED" w:rsidRPr="009C39DA">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>statuts</w:t>
       </w:r>
       <w:r w:rsidR="001B4CAE" w:rsidRPr="009C39DA">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1F782C77" w14:textId="77777777" w:rsidR="00224E59" w:rsidRPr="009C39DA" w:rsidRDefault="00224E59" w:rsidP="002C7675">
-[...8 lines deleted...]
-    <w:p w14:paraId="604E8A53" w14:textId="77777777" w:rsidR="00224E59" w:rsidRPr="009C39DA" w:rsidRDefault="00224E59" w:rsidP="00434E45">
+    <w:p w14:paraId="604E8A53" w14:textId="550A234A" w:rsidR="00224E59" w:rsidRDefault="00224E59" w:rsidP="006D2215">
       <w:pPr>
         <w:pStyle w:val="Textindependent"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="7"/>
         </w:numPr>
+        <w:spacing w:after="240"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009C39DA">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">Respectar i complir els acords adoptats pels òrgans de </w:t>
       </w:r>
       <w:r w:rsidR="00207F95" w:rsidRPr="009C39DA">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">la </w:t>
       </w:r>
       <w:r w:rsidR="001B4CAE" w:rsidRPr="009C39DA">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>f</w:t>
       </w:r>
       <w:r w:rsidR="00207F95" w:rsidRPr="009C39DA">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>ederació</w:t>
       </w:r>
       <w:r w:rsidR="001B4CAE" w:rsidRPr="009C39DA">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="401D7BBA" w14:textId="77777777" w:rsidR="00224E59" w:rsidRPr="009C39DA" w:rsidRDefault="00224E59" w:rsidP="002C7675">
-[...8 lines deleted...]
-    <w:p w14:paraId="462065C9" w14:textId="77777777" w:rsidR="00224E59" w:rsidRPr="009C39DA" w:rsidRDefault="00224E59" w:rsidP="002C7675">
+    <w:p w14:paraId="00F8AA0C" w14:textId="6DC9CBF6" w:rsidR="001539D1" w:rsidRPr="009C39DA" w:rsidRDefault="001539D1" w:rsidP="006D2215">
+      <w:pPr>
+        <w:pStyle w:val="Textindependent"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="7"/>
+        </w:numPr>
+        <w:spacing w:after="240"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001539D1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t>...</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="401D7BBA" w14:textId="77777777" w:rsidR="00224E59" w:rsidRPr="009C39DA" w:rsidRDefault="00224E59" w:rsidP="006D2215">
+      <w:pPr>
+        <w:spacing w:after="240"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="462065C9" w14:textId="77777777" w:rsidR="00224E59" w:rsidRPr="009C39DA" w:rsidRDefault="00224E59" w:rsidP="006D2215">
       <w:pPr>
         <w:pStyle w:val="Ttol1"/>
+        <w:spacing w:after="240"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="none"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009C39DA">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">ÒRGANS DE </w:t>
       </w:r>
       <w:r w:rsidR="002772CF" w:rsidRPr="009C39DA">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="none"/>
         </w:rPr>
         <w:t>LA FEDERACIÓ</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="63EDBA57" w14:textId="77777777" w:rsidR="00224E59" w:rsidRPr="009C39DA" w:rsidRDefault="00224E59" w:rsidP="002C7675">
-[...9 lines deleted...]
-    <w:p w14:paraId="32129225" w14:textId="77777777" w:rsidR="00224E59" w:rsidRPr="009C39DA" w:rsidRDefault="00224E59" w:rsidP="002C7675">
+    <w:p w14:paraId="32129225" w14:textId="77777777" w:rsidR="00224E59" w:rsidRPr="004B3DBA" w:rsidRDefault="00224E59" w:rsidP="006D2215">
       <w:pPr>
         <w:pStyle w:val="Ttol6"/>
-        <w:rPr>
-[...1 lines deleted...]
-          <w:b w:val="0"/>
+        <w:spacing w:after="240"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs w:val="0"/>
           <w:u w:val="none"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="009C39DA">
-[...2 lines deleted...]
-          <w:b w:val="0"/>
+      <w:r w:rsidRPr="004B3DBA">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:u w:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">Article </w:t>
       </w:r>
-      <w:r w:rsidR="00E17FD4" w:rsidRPr="009C39DA">
-[...2 lines deleted...]
-          <w:b w:val="0"/>
+      <w:r w:rsidR="00E17FD4" w:rsidRPr="004B3DBA">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs w:val="0"/>
           <w:u w:val="none"/>
         </w:rPr>
         <w:t>9</w:t>
       </w:r>
-      <w:r w:rsidR="00351365" w:rsidRPr="009C39DA">
-[...2 lines deleted...]
-          <w:b w:val="0"/>
+      <w:r w:rsidR="00351365" w:rsidRPr="004B3DBA">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs w:val="0"/>
           <w:u w:val="none"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
-      <w:r w:rsidRPr="009C39DA">
-[...2 lines deleted...]
-          <w:b w:val="0"/>
+      <w:r w:rsidRPr="004B3DBA">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs w:val="0"/>
           <w:u w:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="009C39DA">
-[...2 lines deleted...]
-          <w:b w:val="0"/>
+      <w:r w:rsidRPr="004B3DBA">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs w:val="0"/>
           <w:i/>
           <w:iCs/>
           <w:u w:val="none"/>
         </w:rPr>
         <w:t>Assemblea General</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0D7D568F" w14:textId="77777777" w:rsidR="00224E59" w:rsidRPr="009C39DA" w:rsidRDefault="00224E59" w:rsidP="002C7675">
-[...10 lines deleted...]
-      <w:pPr>
+    <w:p w14:paraId="1C6E5982" w14:textId="51096C18" w:rsidR="003B4800" w:rsidRDefault="00224E59" w:rsidP="006D2215">
+      <w:pPr>
+        <w:spacing w:after="240"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009C39DA">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">L’Assemblea General és l’òrgan sobirà de </w:t>
       </w:r>
       <w:r w:rsidR="002772CF" w:rsidRPr="009C39DA">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">la </w:t>
       </w:r>
       <w:r w:rsidR="001B4CAE" w:rsidRPr="009C39DA">
         <w:rPr>
@@ -4740,261 +4690,214 @@
       <w:r w:rsidRPr="009C39DA">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> i en formen part tots els membres</w:t>
       </w:r>
       <w:r w:rsidR="005B341B" w:rsidRPr="009C39DA">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> directament o per representació</w:t>
       </w:r>
       <w:r w:rsidRPr="009C39DA">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="506C947C" w14:textId="77777777" w:rsidR="00224E59" w:rsidRPr="009C39DA" w:rsidRDefault="00224E59" w:rsidP="002C7675">
+    <w:p w14:paraId="44BCED67" w14:textId="77777777" w:rsidR="00D0655B" w:rsidRDefault="00D0655B" w:rsidP="006D2215">
       <w:pPr>
         <w:pStyle w:val="Ttol7"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="0"/>
         </w:numPr>
-        <w:rPr>
-[...4 lines deleted...]
-    <w:p w14:paraId="70894517" w14:textId="77777777" w:rsidR="00224E59" w:rsidRPr="009C39DA" w:rsidRDefault="00224E59" w:rsidP="002C7675">
+        <w:spacing w:after="240"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:u w:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="70894517" w14:textId="31452583" w:rsidR="00224E59" w:rsidRPr="009C39DA" w:rsidRDefault="00224E59" w:rsidP="006D2215">
       <w:pPr>
         <w:pStyle w:val="Ttol7"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="0"/>
         </w:numPr>
+        <w:spacing w:after="240"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:u w:val="none"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009C39DA">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:u w:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">I. Competències </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5D2C80B6" w14:textId="77777777" w:rsidR="00224E59" w:rsidRPr="009C39DA" w:rsidRDefault="00224E59" w:rsidP="002C7675">
-[...10 lines deleted...]
-      <w:pPr>
+    <w:p w14:paraId="0F529B9D" w14:textId="77777777" w:rsidR="00224E59" w:rsidRPr="009C39DA" w:rsidRDefault="00224E59" w:rsidP="006D2215">
+      <w:pPr>
+        <w:spacing w:after="240"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009C39DA">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>L’Assemblea General té les funcions següents:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6F28932D" w14:textId="77777777" w:rsidR="00224E59" w:rsidRPr="009C39DA" w:rsidRDefault="00224E59" w:rsidP="002C7675">
-[...9 lines deleted...]
-    <w:p w14:paraId="02A30795" w14:textId="77777777" w:rsidR="00FC0312" w:rsidRPr="009C39DA" w:rsidRDefault="0046623A" w:rsidP="00434E45">
+    <w:p w14:paraId="436697B3" w14:textId="150F71C0" w:rsidR="00FB2FBC" w:rsidRPr="003E5A94" w:rsidRDefault="007F53DB" w:rsidP="006D2215">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="10"/>
         </w:numPr>
-        <w:jc w:val="both"/>
-[...54 lines deleted...]
-      <w:r w:rsidR="00FC0312" w:rsidRPr="009C39DA">
+        <w:spacing w:after="240"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="4" w:name="_Hlk218254745"/>
+      <w:r w:rsidRPr="003E5A94">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Modificar</w:t>
+      </w:r>
+      <w:r w:rsidR="00A022E7" w:rsidRPr="003E5A94">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> els Estatuts per majoria absoluta de vots dels assistents i representats</w:t>
+      </w:r>
+      <w:r w:rsidR="00FC0312" w:rsidRPr="003E5A94">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="436697B3" w14:textId="77777777" w:rsidR="00FB2FBC" w:rsidRPr="009C39DA" w:rsidRDefault="00FB2FBC" w:rsidP="002C7675">
-[...10 lines deleted...]
-    <w:p w14:paraId="51D68D30" w14:textId="77777777" w:rsidR="00FB2FBC" w:rsidRPr="009C39DA" w:rsidRDefault="0046623A" w:rsidP="00434E45">
+    <w:bookmarkEnd w:id="4"/>
+    <w:p w14:paraId="2EF34F24" w14:textId="63F9B605" w:rsidR="00224E59" w:rsidRPr="00CB73D6" w:rsidRDefault="0046623A" w:rsidP="006D2215">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="10"/>
         </w:numPr>
-        <w:jc w:val="both"/>
-[...6 lines deleted...]
-      <w:r w:rsidRPr="009C39DA">
+        <w:spacing w:after="240"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003E5A94">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>A</w:t>
       </w:r>
+      <w:r w:rsidR="00FB2FBC" w:rsidRPr="003E5A94">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>prova</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003E5A94">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>r</w:t>
+      </w:r>
+      <w:r w:rsidR="00FB2FBC" w:rsidRPr="003E5A94">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> i modifica</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003E5A94">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>r</w:t>
+      </w:r>
+      <w:r w:rsidR="00FB2FBC" w:rsidRPr="003E5A94">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> els reglaments, que ha de sotmetre a l’aprovació de</w:t>
+      </w:r>
       <w:r w:rsidR="00FB2FBC" w:rsidRPr="009C39DA">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>prova</w:t>
-[...31 lines deleted...]
-        <w:t xml:space="preserve"> els reglaments, que ha de sotmetre a l’aprovació de l’òrgan governamental competent en matèria d’esports</w:t>
+        <w:t xml:space="preserve"> l’òrgan governamental competent en matèria d’esports</w:t>
       </w:r>
       <w:r w:rsidR="006A1E1E" w:rsidRPr="009C39DA">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">, així com </w:t>
       </w:r>
       <w:r w:rsidR="00A424A4" w:rsidRPr="009C39DA">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>tot el que disposi</w:t>
       </w:r>
       <w:r w:rsidR="006A1E1E" w:rsidRPr="009C39DA">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> la Llei 37/2018, del 20 de desembre, de l’esport del Principat d’Andorra</w:t>
       </w:r>
@@ -5009,210 +4912,298 @@
       <w:r w:rsidRPr="009C39DA">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>la llei</w:t>
       </w:r>
       <w:r w:rsidR="00CE0A8A" w:rsidRPr="009C39DA">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> que la substitueixi</w:t>
       </w:r>
       <w:r w:rsidR="006A1E1E" w:rsidRPr="009C39DA">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2EF34F24" w14:textId="77777777" w:rsidR="00224E59" w:rsidRPr="009C39DA" w:rsidRDefault="00224E59" w:rsidP="002C7675">
-[...9 lines deleted...]
-    <w:p w14:paraId="472FF6B6" w14:textId="77777777" w:rsidR="00224E59" w:rsidRPr="009C39DA" w:rsidRDefault="0046623A" w:rsidP="00434E45">
+    <w:p w14:paraId="16188DC5" w14:textId="49D3BCC7" w:rsidR="00224E59" w:rsidRPr="00500ED9" w:rsidRDefault="0046623A" w:rsidP="006D2215">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="10"/>
         </w:numPr>
-        <w:jc w:val="both"/>
-[...6 lines deleted...]
-      <w:r w:rsidRPr="009C39DA">
+        <w:spacing w:after="240"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="5" w:name="_Hlk199497651"/>
+      <w:r w:rsidRPr="00500ED9">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Elegir</w:t>
       </w:r>
-      <w:r w:rsidR="00224E59" w:rsidRPr="009C39DA">
+      <w:r w:rsidR="0052754D" w:rsidRPr="00500ED9">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> el president i</w:t>
+      </w:r>
+      <w:r w:rsidR="00224E59" w:rsidRPr="00500ED9">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> la Junta Directiva</w:t>
       </w:r>
-      <w:r w:rsidR="00FB2FBC" w:rsidRPr="009C39DA">
+      <w:r w:rsidR="00FB2FBC" w:rsidRPr="00500ED9">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
-      <w:r w:rsidR="00224E59" w:rsidRPr="009C39DA">
+      <w:r w:rsidR="0052754D" w:rsidRPr="00500ED9">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-    </w:p>
-[...10 lines deleted...]
-    <w:p w14:paraId="47037663" w14:textId="77777777" w:rsidR="00224E59" w:rsidRPr="009C39DA" w:rsidRDefault="0046623A" w:rsidP="00434E45">
+      <w:r w:rsidR="0052754D" w:rsidRPr="00500ED9">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>[</w:t>
+      </w:r>
+      <w:r w:rsidR="0052754D" w:rsidRPr="00500ED9">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:i/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>NOTA:</w:t>
+      </w:r>
+      <w:r w:rsidR="0052754D" w:rsidRPr="00500ED9">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> en cas que el president s’elegeixi per Junta Directiva, deixar aquest apartat com a “Elegir la Junta Directiva” i afegir l</w:t>
+      </w:r>
+      <w:r w:rsidR="00500ED9">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>’elecció</w:t>
+      </w:r>
+      <w:r w:rsidR="0052754D" w:rsidRPr="00500ED9">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> del president a l’article 10.I.2</w:t>
+      </w:r>
+      <w:r w:rsidR="0052754D" w:rsidRPr="00500ED9">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">] </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="5"/>
+    <w:p w14:paraId="6AE19A2A" w14:textId="7D64F3B2" w:rsidR="00224E59" w:rsidRPr="00CB73D6" w:rsidRDefault="0046623A" w:rsidP="006D2215">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="10"/>
         </w:numPr>
+        <w:spacing w:after="240"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009C39DA">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Fer</w:t>
       </w:r>
       <w:r w:rsidR="00224E59" w:rsidRPr="009C39DA">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> cessa</w:t>
       </w:r>
       <w:r w:rsidRPr="009C39DA">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>r</w:t>
       </w:r>
       <w:r w:rsidR="00224E59" w:rsidRPr="009C39DA">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> la Junta Directiva o qualsevol dels seus membres per majoria </w:t>
       </w:r>
+      <w:r w:rsidR="003B4800" w:rsidRPr="008B4D55">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>simple</w:t>
+      </w:r>
+      <w:r w:rsidR="0090720C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="008B4D55" w:rsidRPr="00D0655B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t>/</w:t>
+      </w:r>
+      <w:r w:rsidR="0090720C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="008B4D55" w:rsidRPr="008B4D55">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>absoluta</w:t>
+      </w:r>
       <w:r w:rsidR="003B4800" w:rsidRPr="009C39DA">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">simple </w:t>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00224E59" w:rsidRPr="009C39DA">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>dels assistents i representats</w:t>
       </w:r>
       <w:r w:rsidR="00FB2FBC" w:rsidRPr="009C39DA">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidR="00224E59" w:rsidRPr="009C39DA">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6AE19A2A" w14:textId="77777777" w:rsidR="00224E59" w:rsidRPr="009C39DA" w:rsidRDefault="00224E59" w:rsidP="002C7675">
-[...9 lines deleted...]
-    <w:p w14:paraId="6BE4342B" w14:textId="77777777" w:rsidR="00224E59" w:rsidRPr="009C39DA" w:rsidRDefault="0046623A" w:rsidP="00434E45">
+    <w:p w14:paraId="2CB239A7" w14:textId="0D69335D" w:rsidR="00224E59" w:rsidRPr="00CB73D6" w:rsidRDefault="0046623A" w:rsidP="006D2215">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="10"/>
         </w:numPr>
+        <w:spacing w:after="240"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009C39DA">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>A</w:t>
       </w:r>
       <w:r w:rsidR="00224E59" w:rsidRPr="009C39DA">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>prova</w:t>
       </w:r>
       <w:r w:rsidRPr="009C39DA">
         <w:rPr>
@@ -5265,80 +5256,70 @@
       <w:r w:rsidRPr="009C39DA">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>r</w:t>
       </w:r>
       <w:r w:rsidR="00224E59" w:rsidRPr="009C39DA">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> la liquidació del pressupost anterior</w:t>
       </w:r>
       <w:r w:rsidR="00FB2FBC" w:rsidRPr="009C39DA">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2CB239A7" w14:textId="77777777" w:rsidR="00224E59" w:rsidRPr="009C39DA" w:rsidRDefault="00224E59" w:rsidP="002C7675">
-[...9 lines deleted...]
-    <w:p w14:paraId="4C5A8206" w14:textId="77777777" w:rsidR="00224E59" w:rsidRPr="009C39DA" w:rsidRDefault="0046623A" w:rsidP="00434E45">
+    <w:p w14:paraId="473B0F86" w14:textId="58EBA186" w:rsidR="00224E59" w:rsidRPr="00CB73D6" w:rsidRDefault="0046623A" w:rsidP="006D2215">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="10"/>
         </w:numPr>
-        <w:jc w:val="both"/>
-[...12 lines deleted...]
-        <w:lastRenderedPageBreak/>
+        <w:spacing w:after="240"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009C39DA">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
         <w:t>I</w:t>
       </w:r>
       <w:r w:rsidR="00224E59" w:rsidRPr="009C39DA">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>ncorpora</w:t>
       </w:r>
       <w:r w:rsidRPr="009C39DA">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>r</w:t>
       </w:r>
       <w:r w:rsidR="00224E59" w:rsidRPr="009C39DA">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
@@ -5426,66 +5407,57 @@
       <w:r w:rsidR="00224E59" w:rsidRPr="009C39DA">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> una altra </w:t>
       </w:r>
       <w:r w:rsidR="00814BFE" w:rsidRPr="009C39DA">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>associació</w:t>
       </w:r>
       <w:r w:rsidR="00FB2FBC" w:rsidRPr="009C39DA">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="473B0F86" w14:textId="77777777" w:rsidR="00224E59" w:rsidRPr="009C39DA" w:rsidRDefault="00224E59" w:rsidP="002C7675">
-[...9 lines deleted...]
-    <w:p w14:paraId="3FCF5E5F" w14:textId="77777777" w:rsidR="00224E59" w:rsidRPr="009C39DA" w:rsidRDefault="0046623A" w:rsidP="00434E45">
+    <w:p w14:paraId="1164426C" w14:textId="726FC961" w:rsidR="00224E59" w:rsidRPr="00CB73D6" w:rsidRDefault="0046623A" w:rsidP="006D2215">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="10"/>
         </w:numPr>
+        <w:spacing w:after="240"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009C39DA">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>S</w:t>
       </w:r>
       <w:r w:rsidR="00224E59" w:rsidRPr="009C39DA">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>epara</w:t>
       </w:r>
       <w:r w:rsidRPr="009C39DA">
         <w:rPr>
@@ -5530,66 +5502,57 @@
       <w:r w:rsidR="00CE0A8A" w:rsidRPr="009C39DA">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>f</w:t>
       </w:r>
       <w:r w:rsidR="002772CF" w:rsidRPr="009C39DA">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>ederació</w:t>
       </w:r>
       <w:r w:rsidR="00224E59" w:rsidRPr="009C39DA">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> els seus membres després de l’expedient disciplinari corresponent.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1164426C" w14:textId="77777777" w:rsidR="00224E59" w:rsidRPr="009C39DA" w:rsidRDefault="00224E59" w:rsidP="002C7675">
-[...9 lines deleted...]
-    <w:p w14:paraId="4E54EFE4" w14:textId="77777777" w:rsidR="007C2727" w:rsidRPr="009C39DA" w:rsidRDefault="0046623A" w:rsidP="00434E45">
+    <w:p w14:paraId="2B83E2AF" w14:textId="328F9B48" w:rsidR="003356F6" w:rsidRDefault="0046623A" w:rsidP="006D2215">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="10"/>
         </w:numPr>
+        <w:spacing w:after="240"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009C39DA">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Dissoldre</w:t>
       </w:r>
       <w:r w:rsidR="00224E59" w:rsidRPr="009C39DA">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="002772CF" w:rsidRPr="009C39DA">
         <w:rPr>
@@ -5602,192 +5565,191 @@
       <w:r w:rsidR="00536734" w:rsidRPr="009C39DA">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>f</w:t>
       </w:r>
       <w:r w:rsidR="002772CF" w:rsidRPr="009C39DA">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>ederació</w:t>
       </w:r>
       <w:r w:rsidR="00FB2FBC" w:rsidRPr="009C39DA">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2B83E2AF" w14:textId="77777777" w:rsidR="003356F6" w:rsidRPr="009C39DA" w:rsidRDefault="003356F6" w:rsidP="002C7675">
-[...9 lines deleted...]
-    <w:p w14:paraId="7D9C19C7" w14:textId="77777777" w:rsidR="003356F6" w:rsidRPr="009C39DA" w:rsidRDefault="003356F6" w:rsidP="00434E45">
+    <w:p w14:paraId="4A44E2BC" w14:textId="17DA3695" w:rsidR="00630B9E" w:rsidRPr="00CB73D6" w:rsidRDefault="00630B9E" w:rsidP="006D2215">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="10"/>
         </w:numPr>
+        <w:spacing w:after="240"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00630B9E">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t>...</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7D9C19C7" w14:textId="77777777" w:rsidR="003356F6" w:rsidRPr="009C39DA" w:rsidRDefault="003356F6" w:rsidP="006D2215">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="10"/>
+        </w:numPr>
+        <w:spacing w:after="240"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009C39DA">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Les</w:t>
       </w:r>
       <w:r w:rsidR="0046623A" w:rsidRPr="009C39DA">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> altres</w:t>
       </w:r>
       <w:r w:rsidRPr="009C39DA">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> previstes en aquests </w:t>
       </w:r>
       <w:r w:rsidR="0046623A" w:rsidRPr="009C39DA">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>e</w:t>
       </w:r>
       <w:r w:rsidRPr="009C39DA">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>statuts i en la legislació sempre en vigor.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6895EF10" w14:textId="77777777" w:rsidR="007C2727" w:rsidRPr="009C39DA" w:rsidRDefault="007C2727" w:rsidP="002C7675">
-[...9 lines deleted...]
-    <w:p w14:paraId="5B0117BF" w14:textId="77777777" w:rsidR="00224E59" w:rsidRPr="009C39DA" w:rsidRDefault="00224E59" w:rsidP="002C7675">
+    <w:p w14:paraId="6895EF10" w14:textId="77777777" w:rsidR="007C2727" w:rsidRPr="009C39DA" w:rsidRDefault="007C2727" w:rsidP="006D2215">
+      <w:pPr>
+        <w:spacing w:after="240"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5B0117BF" w14:textId="77777777" w:rsidR="00224E59" w:rsidRPr="009C39DA" w:rsidRDefault="00224E59" w:rsidP="006D2215">
       <w:pPr>
         <w:pStyle w:val="Ttol7"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="0"/>
         </w:numPr>
+        <w:spacing w:after="240"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:u w:val="none"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009C39DA">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:u w:val="none"/>
         </w:rPr>
         <w:t>II. Sessions</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="53F8D98B" w14:textId="77777777" w:rsidR="00224E59" w:rsidRPr="009C39DA" w:rsidRDefault="00224E59" w:rsidP="002C7675">
+    <w:p w14:paraId="0CBE9D90" w14:textId="77777777" w:rsidR="00224E59" w:rsidRPr="009C39DA" w:rsidRDefault="00224E59" w:rsidP="006D2215">
       <w:pPr>
         <w:pStyle w:val="Textindependent2"/>
-        <w:rPr>
-[...6 lines deleted...]
-        <w:pStyle w:val="Textindependent2"/>
+        <w:spacing w:after="240"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009C39DA">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">L’Assemblea General s’ha de reunir </w:t>
       </w:r>
       <w:r w:rsidR="003B4800" w:rsidRPr="009C39DA">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">com a mínim una vegada </w:t>
       </w:r>
       <w:r w:rsidRPr="009C39DA">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">l’any en sessió ordinària. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="07AF5EA7" w14:textId="77777777" w:rsidR="00224E59" w:rsidRPr="009C39DA" w:rsidRDefault="00224E59" w:rsidP="002C7675">
-[...12 lines deleted...]
-      <w:pPr>
+    <w:p w14:paraId="6DCEEF20" w14:textId="77777777" w:rsidR="00224E59" w:rsidRPr="009C39DA" w:rsidRDefault="00224E59" w:rsidP="006D2215">
+      <w:pPr>
+        <w:spacing w:after="240"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009C39DA">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">La Junta Directiva o una desena part dels </w:t>
       </w:r>
       <w:r w:rsidR="00FB2FBC" w:rsidRPr="009C39DA">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">membres </w:t>
       </w:r>
       <w:r w:rsidRPr="009C39DA">
         <w:rPr>
@@ -5840,3350 +5802,3633 @@
       <w:r w:rsidRPr="009C39DA">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">, han d’adreçar la sol·licitud a la Junta Directiva, que ha de fer efectiva la convocatòria en un termini màxim de </w:t>
       </w:r>
       <w:r w:rsidR="00FB2FBC" w:rsidRPr="009C39DA">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>vint</w:t>
       </w:r>
       <w:r w:rsidRPr="009C39DA">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> dies.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="36B8A340" w14:textId="77777777" w:rsidR="00224E59" w:rsidRPr="009C39DA" w:rsidRDefault="00224E59" w:rsidP="002C7675">
-[...9 lines deleted...]
-    <w:p w14:paraId="645B9535" w14:textId="77777777" w:rsidR="00224E59" w:rsidRPr="009C39DA" w:rsidRDefault="00224E59" w:rsidP="002C7675">
+    <w:p w14:paraId="36B8A340" w14:textId="77777777" w:rsidR="00224E59" w:rsidRPr="009C39DA" w:rsidRDefault="00224E59" w:rsidP="006D2215">
+      <w:pPr>
+        <w:spacing w:after="240"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="645B9535" w14:textId="77777777" w:rsidR="00224E59" w:rsidRPr="009C39DA" w:rsidRDefault="00224E59" w:rsidP="006D2215">
       <w:pPr>
         <w:pStyle w:val="Ttol7"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="0"/>
         </w:numPr>
+        <w:spacing w:after="240"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:u w:val="none"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009C39DA">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:u w:val="none"/>
         </w:rPr>
         <w:t>III. Quòrum</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2877EC9F" w14:textId="77777777" w:rsidR="00224E59" w:rsidRPr="009C39DA" w:rsidRDefault="00224E59" w:rsidP="002C7675">
-[...10 lines deleted...]
-      <w:pPr>
+    <w:p w14:paraId="1BBD457D" w14:textId="77777777" w:rsidR="00224E59" w:rsidRPr="009C39DA" w:rsidRDefault="00224E59" w:rsidP="006D2215">
+      <w:pPr>
+        <w:spacing w:after="240"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009C39DA">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>La constitució vàlida de l’Assemblea General requereix que</w:t>
       </w:r>
       <w:r w:rsidR="008B26AA" w:rsidRPr="009C39DA">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>, en primera convocatòria,</w:t>
       </w:r>
       <w:r w:rsidRPr="009C39DA">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> almenys hi siguin presents o representats la </w:t>
       </w:r>
       <w:r w:rsidR="00C54FAF" w:rsidRPr="009C39DA">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">meitat </w:t>
       </w:r>
       <w:r w:rsidRPr="009C39DA">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>dels membres de dret.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="471F88F4" w14:textId="77777777" w:rsidR="008B26AA" w:rsidRPr="009C39DA" w:rsidRDefault="008B26AA" w:rsidP="002C7675">
-[...26 lines deleted...]
-      <w:r w:rsidRPr="00063164">
+    <w:p w14:paraId="6F5C5CF8" w14:textId="3F21CCA8" w:rsidR="008A4527" w:rsidRPr="008C4C79" w:rsidRDefault="008A4527" w:rsidP="008A4527">
+      <w:pPr>
+        <w:spacing w:after="240"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>La</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008C4C79">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> segona convocatòria</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> es farà amb una diferència mínima de mitja hora respecte a la primera, i</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008C4C79">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> hi ha de ser present o representat un nombre de membres que com a mínim representi el </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B6540C">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
         <w:t>...</w:t>
       </w:r>
-      <w:r w:rsidRPr="009C39DA">
+      <w:r w:rsidRPr="008C4C79">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> per cent del total.</w:t>
       </w:r>
-    </w:p>
-    <w:p w14:paraId="679F99DF" w14:textId="77777777" w:rsidR="00224E59" w:rsidRPr="009C39DA" w:rsidRDefault="00224E59" w:rsidP="002C7675">
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00795F7E">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>[</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00795F7E">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:i/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>NOTA</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00795F7E">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>: si no es vol posar un mínim d’assistència</w:t>
+      </w:r>
+      <w:r w:rsidR="003D5197">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> per la segona convocatòria</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00795F7E">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, es pot posar </w:t>
+      </w:r>
+      <w:r w:rsidR="003D5197">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">de </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00795F7E">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>l</w:t>
+      </w:r>
+      <w:r w:rsidR="003D5197">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>a</w:t>
+      </w:r>
+      <w:r w:rsidR="008C0DD3">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> manera</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00795F7E">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> següent</w:t>
+      </w:r>
+      <w:r w:rsidR="003D5197">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="003D5197" w:rsidRPr="009075E7">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:sym w:font="Wingdings" w:char="F0E0"/>
+      </w:r>
+      <w:r w:rsidRPr="009075E7">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="009075E7">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>La segona convocatòria  es farà amb una diferència mínima de mitja hora respecte a la primera, i serà vàlida la reunió sigui quin sigui el nombre d’assistents.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00795F7E">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>]</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00795F7E">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="679F99DF" w14:textId="29E942C4" w:rsidR="00224E59" w:rsidRDefault="00224E59" w:rsidP="00754B62">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="74B324BA" w14:textId="1794F75F" w:rsidR="00754B62" w:rsidRDefault="00754B62" w:rsidP="00754B62">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="48E2BE78" w14:textId="77777777" w:rsidR="00754B62" w:rsidRPr="009C39DA" w:rsidRDefault="00754B62" w:rsidP="00754B62">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="70DEFB91" w14:textId="77777777" w:rsidR="00224E59" w:rsidRPr="009C39DA" w:rsidRDefault="00224E59" w:rsidP="006D2215">
       <w:pPr>
         <w:pStyle w:val="Ttol7"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="0"/>
         </w:numPr>
-        <w:rPr>
-[...4 lines deleted...]
-    <w:p w14:paraId="70DEFB91" w14:textId="77777777" w:rsidR="00224E59" w:rsidRPr="009C39DA" w:rsidRDefault="00224E59" w:rsidP="002C7675">
+        <w:spacing w:after="240"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:u w:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009C39DA">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:u w:val="none"/>
+        </w:rPr>
+        <w:t>IV. Convocatòria</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1F0FADD7" w14:textId="77777777" w:rsidR="00224E59" w:rsidRPr="009C39DA" w:rsidRDefault="00224E59" w:rsidP="006D2215">
+      <w:pPr>
+        <w:spacing w:after="240"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009C39DA">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>La Junta Directiva ha de convocar les sessions ordinàries</w:t>
+      </w:r>
+      <w:r w:rsidR="00B93EFF" w:rsidRPr="009C39DA">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> i extraordinàries</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009C39DA">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> de l’Assemblea General amb una antelació </w:t>
+      </w:r>
+      <w:r w:rsidR="00C54FAF" w:rsidRPr="009C39DA">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">mínima </w:t>
+      </w:r>
+      <w:r w:rsidRPr="009C39DA">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">de </w:t>
+      </w:r>
+      <w:r w:rsidR="00FB2FBC" w:rsidRPr="009C39DA">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>quinze die</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009C39DA">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">s, </w:t>
+      </w:r>
+      <w:r w:rsidR="001E4948" w:rsidRPr="009C39DA">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>i ha d’</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009C39DA">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>indica</w:t>
+      </w:r>
+      <w:r w:rsidR="001E4948" w:rsidRPr="009C39DA">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>r</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009C39DA">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> l’ordre del dia i el lloc, la data i l’hora de reunió</w:t>
+      </w:r>
+      <w:r w:rsidR="008B26AA" w:rsidRPr="009C39DA">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> en primera i, si escau, en segona convocatòria</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009C39DA">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2EE573B9" w14:textId="77777777" w:rsidR="00224E59" w:rsidRPr="009C39DA" w:rsidRDefault="00224E59" w:rsidP="006D2215">
+      <w:pPr>
+        <w:spacing w:after="240"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009C39DA">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Una desena part dels membres de dret de l’Assemblea General pot demanar a la Junta Directiva d’incloure noves qüestions a l’ordre del dia quan ho faci amb una antelació mínima de </w:t>
+      </w:r>
+      <w:r w:rsidR="008B26AA" w:rsidRPr="009C39DA">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">vuit </w:t>
+      </w:r>
+      <w:r w:rsidRPr="009C39DA">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>dies abans de la reunió. La Junta Directiva ha d’incloure a l’ordre del dia les qüestions que demanin aquests membres.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="339557B9" w14:textId="77777777" w:rsidR="00224E59" w:rsidRPr="009C39DA" w:rsidRDefault="00224E59" w:rsidP="006D2215">
+      <w:pPr>
+        <w:spacing w:after="240"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0353340B" w14:textId="77777777" w:rsidR="00224E59" w:rsidRPr="009C39DA" w:rsidRDefault="00224E59" w:rsidP="006D2215">
       <w:pPr>
         <w:pStyle w:val="Ttol7"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="0"/>
         </w:numPr>
+        <w:spacing w:after="240"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:u w:val="none"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009C39DA">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:u w:val="none"/>
         </w:rPr>
-        <w:t>IV. Convocatòria</w:t>
-[...27 lines deleted...]
-        <w:t>La Junta Directiva ha de convocar les sessions ordinàries</w:t>
+        <w:t>V. Acords</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6817A78D" w14:textId="77777777" w:rsidR="00737E6D" w:rsidRPr="009C39DA" w:rsidRDefault="00737E6D" w:rsidP="006D2215">
+      <w:pPr>
+        <w:spacing w:after="240"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="6" w:name="_Hlk119867475"/>
+      <w:r w:rsidRPr="009C39DA">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Els acords de l’Assemblea General es prenen per majoria simple dels assistents i dels representats, excepte aquells que la legislació sempre en vigor i aquests </w:t>
+      </w:r>
+      <w:r w:rsidR="00A424A4" w:rsidRPr="009C39DA">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>e</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009C39DA">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>statuts disposin altrament.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4BF98050" w14:textId="0B794727" w:rsidR="00737E6D" w:rsidRPr="00063164" w:rsidRDefault="00737E6D" w:rsidP="006D2215">
+      <w:pPr>
+        <w:spacing w:after="240"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009C39DA">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>No obstant això, els acords sobre</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009C39DA">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:color w:val="222222"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FEFEFE"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="009C39DA">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>les matèries següents s’han d’adoptar per majoria absoluta:</w:t>
+      </w:r>
+      <w:r w:rsidR="00063164">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00063164" w:rsidRPr="00063164">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>[</w:t>
+      </w:r>
+      <w:r w:rsidR="00063164" w:rsidRPr="003A6012">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:i/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>NOTA</w:t>
+      </w:r>
+      <w:r w:rsidR="00063164" w:rsidRPr="00063164">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>: apartat opcional</w:t>
+      </w:r>
+      <w:r w:rsidR="00063164" w:rsidRPr="00063164">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>]</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="6"/>
+    <w:p w14:paraId="7B9E41C3" w14:textId="77777777" w:rsidR="00737E6D" w:rsidRPr="009C39DA" w:rsidRDefault="00737E6D" w:rsidP="006D2215">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="240"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00063164">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t>...</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="014DCC4E" w14:textId="77777777" w:rsidR="00737E6D" w:rsidRPr="009C39DA" w:rsidRDefault="00737E6D" w:rsidP="006D2215">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="240"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00063164">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t>...</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3C6DD499" w14:textId="77777777" w:rsidR="00224E59" w:rsidRPr="009C39DA" w:rsidRDefault="00737E6D" w:rsidP="006D2215">
+      <w:pPr>
+        <w:spacing w:after="240"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009C39DA">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>E</w:t>
+      </w:r>
+      <w:r w:rsidR="00224E59" w:rsidRPr="009C39DA">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ls acords de l’Assemblea General es fan constar per escrit en una acta que ha de firmar el secretari amb el vistiplau del president. Qualsevol associat té dret a sol·licitar i a obtenir </w:t>
+      </w:r>
+      <w:r w:rsidR="008338A0" w:rsidRPr="009C39DA">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">una </w:t>
+      </w:r>
+      <w:r w:rsidR="00224E59" w:rsidRPr="009C39DA">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>còpia, total o parcial, de l</w:t>
+      </w:r>
+      <w:r w:rsidR="00E97A66" w:rsidRPr="009C39DA">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>es actes</w:t>
+      </w:r>
+      <w:r w:rsidR="00224E59" w:rsidRPr="009C39DA">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> de les reunions de l’Assemblea General. </w:t>
+      </w:r>
+      <w:r w:rsidR="00E97A66" w:rsidRPr="009C39DA">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>El secretari ha de certificar a</w:t>
+      </w:r>
+      <w:r w:rsidR="00224E59" w:rsidRPr="009C39DA">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>questes còpies</w:t>
+      </w:r>
+      <w:r w:rsidR="00E97A66" w:rsidRPr="009C39DA">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="00E97A66" w:rsidRPr="009C39DA" w:rsidDel="00E97A66">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7836A918" w14:textId="77777777" w:rsidR="00224E59" w:rsidRPr="009C39DA" w:rsidRDefault="00224E59" w:rsidP="006D2215">
+      <w:pPr>
+        <w:spacing w:after="240"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009C39DA">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Els membres de dret de l’Assemblea poden delegar el seu vot en un altre membre de </w:t>
+      </w:r>
+      <w:r w:rsidR="00207F95" w:rsidRPr="009C39DA">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">la </w:t>
+      </w:r>
+      <w:r w:rsidR="006C26A9" w:rsidRPr="009C39DA">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>f</w:t>
+      </w:r>
+      <w:r w:rsidR="00207F95" w:rsidRPr="009C39DA">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>ederació</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009C39DA">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> que els representi.</w:t>
       </w:r>
       <w:r w:rsidR="00B93EFF" w:rsidRPr="009C39DA">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> i extraordinàries</w:t>
-[...81 lines deleted...]
-      <w:r w:rsidRPr="009C39DA">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00B93EFF" w:rsidRPr="009C39DA">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">No obstant l’anterior, un mateix soci pot rebre com a màxim </w:t>
+      </w:r>
+      <w:r w:rsidR="00B93EFF" w:rsidRPr="00063164">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t>...</w:t>
+      </w:r>
+      <w:r w:rsidR="00B93EFF" w:rsidRPr="009C39DA">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> delegacions de vot.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3B4EDA4B" w14:textId="77777777" w:rsidR="00224E59" w:rsidRPr="009C39DA" w:rsidRDefault="00224E59" w:rsidP="006D2215">
+      <w:pPr>
+        <w:spacing w:after="240"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009C39DA">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Els assistents a una sessió de l’Assemblea General que disposin d’una delegació de vot de membres absents han de fer constar aquesta circumstància a l’inici de la sessió.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="72359842" w14:textId="77777777" w:rsidR="00AC23FA" w:rsidRPr="009C39DA" w:rsidRDefault="00224E59" w:rsidP="006D2215">
+      <w:pPr>
+        <w:spacing w:after="240"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009C39DA">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Els membres que votin en contra d’un acord determinat poden demanar, en la mateixa reunió, que el seu vot consti a l’acta</w:t>
+      </w:r>
+      <w:r w:rsidR="000F240E" w:rsidRPr="009C39DA">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="378CC81B" w14:textId="77777777" w:rsidR="00224E59" w:rsidRPr="009C39DA" w:rsidRDefault="00224E59" w:rsidP="002C7675">
-[...53 lines deleted...]
-    <w:p w14:paraId="0353340B" w14:textId="77777777" w:rsidR="00224E59" w:rsidRPr="009C39DA" w:rsidRDefault="00224E59" w:rsidP="002C7675">
+    <w:p w14:paraId="0D1F1969" w14:textId="77777777" w:rsidR="00AC23FA" w:rsidRPr="009C39DA" w:rsidRDefault="00AC23FA" w:rsidP="006D2215">
+      <w:pPr>
+        <w:spacing w:after="240"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7D1E8750" w14:textId="77777777" w:rsidR="00224E59" w:rsidRPr="004B3DBA" w:rsidRDefault="00224E59" w:rsidP="006D2215">
+      <w:pPr>
+        <w:pStyle w:val="Ttol6"/>
+        <w:spacing w:after="240"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:u w:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004B3DBA">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:u w:val="none"/>
+        </w:rPr>
+        <w:t>Article 1</w:t>
+      </w:r>
+      <w:r w:rsidR="00E17FD4" w:rsidRPr="004B3DBA">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:u w:val="none"/>
+        </w:rPr>
+        <w:t>0</w:t>
+      </w:r>
+      <w:r w:rsidR="00351365" w:rsidRPr="004B3DBA">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:u w:val="none"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004B3DBA">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:u w:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Junta Directiva</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2A3BF4EE" w14:textId="77777777" w:rsidR="00224E59" w:rsidRPr="009C39DA" w:rsidRDefault="00224E59" w:rsidP="006D2215">
+      <w:pPr>
+        <w:spacing w:after="240"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009C39DA">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">La Junta Directiva és l’òrgan col·legiat de govern i de gestió de </w:t>
+      </w:r>
+      <w:r w:rsidR="002772CF" w:rsidRPr="009C39DA">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">la </w:t>
+      </w:r>
+      <w:r w:rsidR="006C26A9" w:rsidRPr="009C39DA">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>f</w:t>
+      </w:r>
+      <w:r w:rsidR="002772CF" w:rsidRPr="009C39DA">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>ederació</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009C39DA">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, que la representa en les relacions amb tercers i amb els poders públics, inclosa la representació en un judici. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2A4EBB49" w14:textId="77777777" w:rsidR="004B3DBA" w:rsidRDefault="004B3DBA" w:rsidP="004B3DBA">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="540D893E" w14:textId="233E5BA6" w:rsidR="00224E59" w:rsidRPr="005A73B6" w:rsidRDefault="00224E59" w:rsidP="006D2215">
       <w:pPr>
         <w:pStyle w:val="Ttol7"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="0"/>
         </w:numPr>
+        <w:spacing w:after="240"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:u w:val="none"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009C39DA">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:u w:val="none"/>
         </w:rPr>
-        <w:t>V. Acords</w:t>
-[...56 lines deleted...]
-          <w:bCs/>
+        <w:t>I. Funcions</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6DDEF67E" w14:textId="35B5A774" w:rsidR="00224E59" w:rsidRPr="009C39DA" w:rsidRDefault="00ED45B1" w:rsidP="006D2215">
+      <w:pPr>
+        <w:pStyle w:val="Textindependent2"/>
+        <w:spacing w:after="240"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009C39DA">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>L</w:t>
+      </w:r>
+      <w:r w:rsidR="00224E59" w:rsidRPr="009C39DA">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>a Junta Directiva</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009C39DA">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> té les funcions següents</w:t>
+      </w:r>
+      <w:r w:rsidR="00224E59" w:rsidRPr="009C39DA">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="723467D8" w14:textId="77777777" w:rsidR="0052754D" w:rsidRDefault="00167027" w:rsidP="006D2215">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="11"/>
+        </w:numPr>
+        <w:spacing w:after="240"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009C39DA">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Representa</w:t>
+      </w:r>
+      <w:r w:rsidR="0039083F" w:rsidRPr="009C39DA">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>r</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009C39DA">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="002772CF" w:rsidRPr="009C39DA">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">la </w:t>
+      </w:r>
+      <w:r w:rsidR="00CE0A8A" w:rsidRPr="009C39DA">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>f</w:t>
+      </w:r>
+      <w:r w:rsidR="002772CF" w:rsidRPr="009C39DA">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>ederació</w:t>
+      </w:r>
+      <w:r w:rsidR="008B26AA" w:rsidRPr="009C39DA">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009C39DA">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1B23BB5D" w14:textId="3B8CD1EF" w:rsidR="0052754D" w:rsidRPr="00754B62" w:rsidRDefault="00224E59" w:rsidP="006D2215">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="11"/>
+        </w:numPr>
+        <w:spacing w:after="240"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="7" w:name="_Hlk199497724"/>
+      <w:r w:rsidRPr="00754B62">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Designar un secretari</w:t>
+      </w:r>
+      <w:r w:rsidR="00167027" w:rsidRPr="00754B62">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> i un president</w:t>
+      </w:r>
+      <w:r w:rsidR="008B26AA" w:rsidRPr="00754B62">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="0052754D" w:rsidRPr="00754B62">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="0052754D" w:rsidRPr="00754B62">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-      </w:pPr>
-[...55 lines deleted...]
-        </w:rPr>
         <w:t>[</w:t>
       </w:r>
-      <w:r w:rsidR="00063164" w:rsidRPr="003A6012">
+      <w:r w:rsidR="0052754D" w:rsidRPr="00754B62">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:i/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>NOTA</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00063164" w:rsidRPr="00063164">
+        <w:t>NOTA:</w:t>
+      </w:r>
+      <w:r w:rsidR="0052754D" w:rsidRPr="00754B62">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>: apartat opcional</w:t>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:t xml:space="preserve"> en cas que el president s’elegeixi per Assemblea General, deixar aquest apartat com a “Designar un secretari” i afegir l</w:t>
+      </w:r>
+      <w:r w:rsidR="003725A8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>]</w:t>
-[...14 lines deleted...]
-      <w:pPr>
+        <w:t>’elecció</w:t>
+      </w:r>
+      <w:r w:rsidR="0052754D" w:rsidRPr="00754B62">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> del president a l’article 9.I.3</w:t>
+      </w:r>
+      <w:r w:rsidR="0052754D" w:rsidRPr="00754B62">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">] </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="7"/>
+    <w:p w14:paraId="0F9E19F1" w14:textId="0556F4AC" w:rsidR="00224E59" w:rsidRDefault="00224E59" w:rsidP="006D2215">
+      <w:pPr>
+        <w:pStyle w:val="Textindependent2"/>
         <w:numPr>
-          <w:ilvl w:val="1"/>
-          <w:numId w:val="2"/>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="11"/>
         </w:numPr>
-        <w:jc w:val="both"/>
-[...10 lines deleted...]
-          <w:szCs w:val="24"/>
+        <w:spacing w:after="240"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009C39DA">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Fixar l’ordre del dia de les sessions de l’Assemblea General.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="73F5102C" w14:textId="744D1BD6" w:rsidR="00E16ECA" w:rsidRPr="005A73B6" w:rsidRDefault="00E16ECA" w:rsidP="006D2215">
+      <w:pPr>
+        <w:pStyle w:val="Textindependent2"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="11"/>
+        </w:numPr>
+        <w:spacing w:after="240"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E16ECA">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>...</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="014DCC4E" w14:textId="77777777" w:rsidR="00737E6D" w:rsidRPr="009C39DA" w:rsidRDefault="00737E6D" w:rsidP="00434E45">
-      <w:pPr>
+    <w:p w14:paraId="3F55F3E3" w14:textId="77777777" w:rsidR="00224E59" w:rsidRPr="009C39DA" w:rsidRDefault="00224E59" w:rsidP="006D2215">
+      <w:pPr>
+        <w:pStyle w:val="Textindependent2"/>
         <w:numPr>
-          <w:ilvl w:val="1"/>
-          <w:numId w:val="2"/>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="11"/>
         </w:numPr>
-        <w:jc w:val="both"/>
-[...50 lines deleted...]
-        <w:t xml:space="preserve">ls acords de l’Assemblea General es fan constar per escrit en una acta que ha de firmar el secretari amb el vistiplau del president. Qualsevol associat té dret a sol·licitar i a obtenir </w:t>
+        <w:spacing w:after="240"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009C39DA">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Qualsevol altra funció que </w:t>
       </w:r>
       <w:r w:rsidR="008338A0" w:rsidRPr="009C39DA">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-          <w:sz w:val="24"/>
-[...48 lines deleted...]
-          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>a</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009C39DA">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ls </w:t>
+      </w:r>
+      <w:r w:rsidR="0039083F" w:rsidRPr="009C39DA">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>e</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009C39DA">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>statuts no s’hagi atribuït a cap òrgan</w:t>
+      </w:r>
+      <w:r w:rsidR="008B26AA" w:rsidRPr="009C39DA">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
-      <w:r w:rsidR="00E97A66" w:rsidRPr="009C39DA" w:rsidDel="00E97A66">
-[...3 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="009C39DA">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5C81BCD9" w14:textId="77777777" w:rsidR="00C54FAF" w:rsidRPr="009C39DA" w:rsidRDefault="00C54FAF" w:rsidP="002C7675">
-[...281 lines deleted...]
-    <w:p w14:paraId="2425AA93" w14:textId="77777777" w:rsidR="00224E59" w:rsidRPr="009C39DA" w:rsidRDefault="00224E59" w:rsidP="002C7675">
+    <w:p w14:paraId="63A521AA" w14:textId="77777777" w:rsidR="004B3DBA" w:rsidRDefault="004B3DBA" w:rsidP="00A352FC">
+      <w:pPr>
+        <w:spacing w:after="240"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7C7B273F" w14:textId="5B2CE048" w:rsidR="00224E59" w:rsidRPr="005A73B6" w:rsidRDefault="00224E59" w:rsidP="006D2215">
       <w:pPr>
         <w:pStyle w:val="Ttol7"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="0"/>
         </w:numPr>
+        <w:spacing w:after="240"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:u w:val="none"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009C39DA">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:u w:val="none"/>
         </w:rPr>
-        <w:t>I. Funcions</w:t>
-[...52 lines deleted...]
-    <w:p w14:paraId="1DA32574" w14:textId="77777777" w:rsidR="00167027" w:rsidRPr="009C39DA" w:rsidRDefault="00167027" w:rsidP="00434E45">
+        <w:t xml:space="preserve">II. Composició i estructura </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1B9D8EC1" w14:textId="77777777" w:rsidR="00B93EFF" w:rsidRPr="009C39DA" w:rsidRDefault="00B93EFF" w:rsidP="006D2215">
+      <w:pPr>
+        <w:spacing w:after="240"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009C39DA">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Els membres de la Junta Directiva exerceixen els càrrecs gratuïtament</w:t>
+      </w:r>
+      <w:r w:rsidR="0043685F" w:rsidRPr="009C39DA">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> i no poden formar-ne part els socis o afiliats que exerceixen una activitat retribuïda per l’entitat esportiva.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0B57F29B" w14:textId="05899360" w:rsidR="00EC04C9" w:rsidRPr="003E5A94" w:rsidRDefault="00EC04C9" w:rsidP="00EC04C9">
+      <w:pPr>
+        <w:spacing w:after="240"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003E5A94">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>La Junta Directiva està formada per un president, un secretari</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EC04C9">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EC04C9">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t>(i si escau, podeu afegir vicepresident, tresorer/s i vocal/s</w:t>
+      </w:r>
+      <w:r w:rsidR="00F47279">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t>).</w:t>
+      </w:r>
+      <w:r w:rsidR="00F47279" w:rsidRPr="00F47279">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00F47279" w:rsidRPr="003E5A94">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>[</w:t>
+      </w:r>
+      <w:r w:rsidR="00F47279" w:rsidRPr="003E5A94">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:i/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>NOTA</w:t>
+      </w:r>
+      <w:r w:rsidR="00F47279" w:rsidRPr="003E5A94">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>: almenys ha</w:t>
+      </w:r>
+      <w:r w:rsidR="004A7282" w:rsidRPr="003E5A94">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>n</w:t>
+      </w:r>
+      <w:r w:rsidR="00F47279" w:rsidRPr="003E5A94">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> d</w:t>
+      </w:r>
+      <w:r w:rsidR="004A7282" w:rsidRPr="003E5A94">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>e constar</w:t>
+      </w:r>
+      <w:r w:rsidR="00F47279" w:rsidRPr="003E5A94">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 3 membres]</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="33A48EFF" w14:textId="77777777" w:rsidR="00167027" w:rsidRPr="003E5A94" w:rsidRDefault="00224E59" w:rsidP="00EC04C9">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="11"/>
+          <w:numId w:val="12"/>
         </w:numPr>
-        <w:jc w:val="both"/>
-[...60 lines deleted...]
-      <w:r w:rsidR="008B26AA" w:rsidRPr="009C39DA">
+        <w:spacing w:after="240"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003E5A94">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>El president</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0CF59DE8" w14:textId="3C873F0C" w:rsidR="00962E70" w:rsidRPr="009C39DA" w:rsidRDefault="00167027" w:rsidP="004B3DBA">
+      <w:pPr>
+        <w:spacing w:after="240"/>
+        <w:ind w:left="360"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003E5A94">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>El president</w:t>
+      </w:r>
+      <w:r w:rsidR="0090720C" w:rsidRPr="003E5A94">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ha de ser de nacionalitat andorrana, i é</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003E5A94">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>s</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009C39DA">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> elegit </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EB6B79">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>per la Junta Directiva</w:t>
+      </w:r>
+      <w:r w:rsidR="00536734" w:rsidRPr="00EB6B79">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> / per l’Assemblea General</w:t>
+      </w:r>
+      <w:r w:rsidR="00962E70" w:rsidRPr="009C39DA">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
-      <w:r w:rsidRPr="009C39DA">
-[...50 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+    </w:p>
+    <w:p w14:paraId="45B79822" w14:textId="3AA7A87E" w:rsidR="00962E70" w:rsidRPr="00EB6B79" w:rsidRDefault="00EB6B79" w:rsidP="004B3DBA">
+      <w:pPr>
+        <w:spacing w:after="240"/>
+        <w:ind w:left="360"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00EB6B79">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>[</w:t>
+      </w:r>
+      <w:r w:rsidR="00962E70" w:rsidRPr="003A6012">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:i/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>N</w:t>
+      </w:r>
+      <w:r w:rsidR="003A6012">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:i/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>OTA</w:t>
+      </w:r>
+      <w:r w:rsidR="00962E70" w:rsidRPr="00EB6B79">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>: en el cas de ser escollit per l’Assemblea General, els estatuts n’han de fixar la forma i les condicions</w:t>
+      </w:r>
+      <w:r w:rsidR="00962E70" w:rsidRPr="00EB6B79">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="FF0000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
-    </w:p>
-[...8 lines deleted...]
-    <w:p w14:paraId="467B9F61" w14:textId="77777777" w:rsidR="00224E59" w:rsidRPr="009C39DA" w:rsidRDefault="00224E59" w:rsidP="00434E45">
+      <w:r w:rsidRPr="00EB6B79">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>]</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4D86ED15" w14:textId="77777777" w:rsidR="00224E59" w:rsidRPr="009C39DA" w:rsidRDefault="002374FB" w:rsidP="006D2215">
       <w:pPr>
         <w:pStyle w:val="Textindependent2"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="11"/>
+          <w:numId w:val="23"/>
         </w:numPr>
-        <w:rPr>
-[...18 lines deleted...]
-    <w:p w14:paraId="3F55F3E3" w14:textId="77777777" w:rsidR="00224E59" w:rsidRPr="009C39DA" w:rsidRDefault="00224E59" w:rsidP="00434E45">
+        <w:spacing w:after="240"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009C39DA">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Representa </w:t>
+      </w:r>
+      <w:r w:rsidR="002772CF" w:rsidRPr="009C39DA">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">la </w:t>
+      </w:r>
+      <w:r w:rsidR="00CE0A8A" w:rsidRPr="009C39DA">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>f</w:t>
+      </w:r>
+      <w:r w:rsidR="002772CF" w:rsidRPr="009C39DA">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>ederació</w:t>
+      </w:r>
+      <w:r w:rsidR="00CE0A8A" w:rsidRPr="009C39DA">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4C420EA7" w14:textId="6A2C7A72" w:rsidR="00224E59" w:rsidRDefault="00224E59" w:rsidP="006D2215">
       <w:pPr>
         <w:pStyle w:val="Textindependent2"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="11"/>
+          <w:numId w:val="23"/>
         </w:numPr>
-        <w:rPr>
-[...21 lines deleted...]
-      <w:r w:rsidR="0039083F" w:rsidRPr="009C39DA">
+        <w:spacing w:after="240"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009C39DA">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Convoca i presideix les reunions de la Junta Directiva i en fixa l’ordre del dia i el l</w:t>
+      </w:r>
+      <w:r w:rsidR="002374FB" w:rsidRPr="009C39DA">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>loc, la data i l’hora de reunió</w:t>
+      </w:r>
+      <w:r w:rsidR="00CE0A8A" w:rsidRPr="009C39DA">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="47626A3D" w14:textId="5EB5A8C8" w:rsidR="00630B9E" w:rsidRPr="009C39DA" w:rsidRDefault="00630B9E" w:rsidP="006D2215">
+      <w:pPr>
+        <w:pStyle w:val="Textindependent2"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="23"/>
+        </w:numPr>
+        <w:spacing w:after="240"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00630B9E">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t>...</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1D38F636" w14:textId="77777777" w:rsidR="00167027" w:rsidRPr="009C39DA" w:rsidRDefault="00224E59" w:rsidP="006D2215">
+      <w:pPr>
+        <w:pStyle w:val="Textindependent2"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="23"/>
+        </w:numPr>
+        <w:spacing w:after="240"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009C39DA">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Totes les que li assignin aquests </w:t>
+      </w:r>
+      <w:r w:rsidR="005D2E7E" w:rsidRPr="009C39DA">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>e</w:t>
       </w:r>
       <w:r w:rsidRPr="009C39DA">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
-        <w:t>statuts no s’hagi atribuït a cap òrgan</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="008B26AA" w:rsidRPr="009C39DA">
+        <w:t xml:space="preserve">statuts i que no estiguin atribuïdes per la legislació vigent, de manera imperativa, a altres òrgans de </w:t>
+      </w:r>
+      <w:r w:rsidR="002772CF" w:rsidRPr="009C39DA">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">la </w:t>
+      </w:r>
+      <w:r w:rsidR="00CE0A8A" w:rsidRPr="009C39DA">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>f</w:t>
+      </w:r>
+      <w:r w:rsidR="002772CF" w:rsidRPr="009C39DA">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>ederació</w:t>
+      </w:r>
+      <w:r w:rsidR="00CE0A8A" w:rsidRPr="009C39DA">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
-      <w:r w:rsidRPr="009C39DA">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+    </w:p>
+    <w:p w14:paraId="2D4A2B6B" w14:textId="77777777" w:rsidR="00E95A5E" w:rsidRPr="009C39DA" w:rsidRDefault="00E95A5E" w:rsidP="006D2215">
+      <w:pPr>
+        <w:spacing w:after="240"/>
+        <w:ind w:left="705"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="11706B62" w14:textId="77777777" w:rsidR="00E95A5E" w:rsidRPr="009C39DA" w:rsidRDefault="00E95A5E" w:rsidP="00426E18">
+      <w:pPr>
+        <w:spacing w:after="240"/>
+        <w:ind w:left="426"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009C39DA">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>En cas d’absència, malaltia o qualsevol altra causa que</w:t>
+      </w:r>
+      <w:r w:rsidR="005D2E7E" w:rsidRPr="009C39DA">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> li</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009C39DA">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> impedeixi transitòriament portar a terme les seves funcions, el president serà substituït pel vicepresident</w:t>
+      </w:r>
+      <w:r w:rsidR="00536734" w:rsidRPr="009C39DA">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>, en cas d’estar nomenat</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009C39DA">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="20D45B55" w14:textId="3F47D37C" w:rsidR="0004055C" w:rsidRPr="00EB6B79" w:rsidRDefault="00EB6B79" w:rsidP="00426E18">
+      <w:pPr>
+        <w:spacing w:after="240"/>
+        <w:ind w:left="426"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="8" w:name="_Hlk172210003"/>
+      <w:r w:rsidRPr="00EB6B79">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>[</w:t>
+      </w:r>
+      <w:r w:rsidR="0004055C" w:rsidRPr="00C21CB7">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>NOTA</w:t>
+      </w:r>
+      <w:r w:rsidR="0004055C" w:rsidRPr="00EB6B79">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">: Si no s'estableix l'existència del càrrec de vicepresident, cal determinar quina figura serà la que substituirà al </w:t>
+      </w:r>
+      <w:r w:rsidR="0004055C" w:rsidRPr="003E5A94">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>president</w:t>
+      </w:r>
+      <w:r w:rsidR="0098605A" w:rsidRPr="003E5A94">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidR="0098605A" w:rsidRPr="003E5A94">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>quedant exclòs el secretari d’aquest nomenament</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003E5A94">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>]</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="8"/>
+    <w:p w14:paraId="0BE3BA54" w14:textId="77777777" w:rsidR="00EE63D9" w:rsidRPr="009C39DA" w:rsidRDefault="00E95A5E" w:rsidP="00426E18">
+      <w:pPr>
+        <w:spacing w:after="240"/>
+        <w:ind w:left="426"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009C39DA">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>No obstant això, en cas d’absència a llarg termini, destitució de</w:t>
+      </w:r>
+      <w:r w:rsidR="005D2E7E" w:rsidRPr="009C39DA">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>l</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009C39DA">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> càrrec o mort, la Junta Directiva elegirà</w:t>
+      </w:r>
+      <w:r w:rsidR="00AC23FA" w:rsidRPr="009C39DA">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> un nou president</w:t>
+      </w:r>
+      <w:r w:rsidR="00962E70" w:rsidRPr="009C39DA">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="00536734" w:rsidRPr="009C39DA">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Si ha estat escolli</w:t>
+      </w:r>
+      <w:r w:rsidR="007B41EB" w:rsidRPr="009C39DA">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>t</w:t>
+      </w:r>
+      <w:r w:rsidR="00536734" w:rsidRPr="009C39DA">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> per l’Assemblea General serà president interí fins </w:t>
+      </w:r>
+      <w:r w:rsidR="005D2E7E" w:rsidRPr="009C39DA">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>que</w:t>
+      </w:r>
+      <w:r w:rsidR="00536734" w:rsidRPr="009C39DA">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-    </w:p>
-[...10 lines deleted...]
-    <w:p w14:paraId="6E34D924" w14:textId="77777777" w:rsidR="00224E59" w:rsidRPr="009C39DA" w:rsidRDefault="00224E59" w:rsidP="002C7675">
+      <w:r w:rsidR="005D2E7E" w:rsidRPr="009C39DA">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>se’n</w:t>
+      </w:r>
+      <w:r w:rsidR="00536734" w:rsidRPr="009C39DA">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> convoqui una de nova per escollir un nou president</w:t>
+      </w:r>
+      <w:r w:rsidR="00AC23FA" w:rsidRPr="009C39DA">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3A6FD061" w14:textId="77777777" w:rsidR="00AC23FA" w:rsidRPr="009C39DA" w:rsidRDefault="00AC23FA" w:rsidP="006D2215">
+      <w:pPr>
+        <w:spacing w:after="240"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6E99E4FD" w14:textId="77777777" w:rsidR="00224E59" w:rsidRPr="009C39DA" w:rsidRDefault="00224E59" w:rsidP="006D2215">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="12"/>
+        </w:numPr>
+        <w:spacing w:after="240"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009C39DA">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>El secretari</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="19606849" w14:textId="77777777" w:rsidR="00910C17" w:rsidRPr="009C39DA" w:rsidRDefault="00910C17" w:rsidP="004B3DBA">
+      <w:pPr>
+        <w:spacing w:after="240"/>
+        <w:ind w:left="360"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009C39DA">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>El secretari pot ser remunerat, no obstant en aquest cas no té dret a vot pel que fa als acords de la Junta Directiva.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="27BF7870" w14:textId="4CC4699E" w:rsidR="00962E70" w:rsidRPr="009C39DA" w:rsidRDefault="00224E59" w:rsidP="006D2215">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="13"/>
+        </w:numPr>
+        <w:spacing w:after="240"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009C39DA">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>El secretari, juntament amb el president, signa el llibre de registre d</w:t>
+      </w:r>
+      <w:r w:rsidR="00C83F13" w:rsidRPr="009C39DA">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>’associat</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009C39DA">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">s, el llibre d’actes, els llibres de comptabilitat que corresponguin a les activitats de </w:t>
+      </w:r>
+      <w:r w:rsidR="002772CF" w:rsidRPr="009C39DA">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">la </w:t>
+      </w:r>
+      <w:r w:rsidR="006C26A9" w:rsidRPr="009C39DA">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>f</w:t>
+      </w:r>
+      <w:r w:rsidR="002772CF" w:rsidRPr="009C39DA">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>ederació</w:t>
+      </w:r>
+      <w:r w:rsidR="00E33C03" w:rsidRPr="009C39DA">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="009C39DA">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>el llibre inventari dels béns</w:t>
+      </w:r>
+      <w:r w:rsidR="00E33C03" w:rsidRPr="009C39DA">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> i el llibre registre de beneficiaris efectius</w:t>
+      </w:r>
+      <w:bookmarkStart w:id="9" w:name="_Hlk172209800"/>
+      <w:r w:rsidR="00CE0A8A" w:rsidRPr="009C39DA">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="006E4B5D" w:rsidRPr="009C39DA">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Aquest</w:t>
+      </w:r>
+      <w:r w:rsidR="007B033E" w:rsidRPr="009C39DA">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>s</w:t>
+      </w:r>
+      <w:r w:rsidR="006E4B5D" w:rsidRPr="009C39DA">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> llibres han de ser diligenciats pel Registre d’Associacions i poden ser consultats per tots els socis</w:t>
+      </w:r>
+      <w:r w:rsidR="007B033E" w:rsidRPr="009C39DA">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="9"/>
+    <w:p w14:paraId="777C2C83" w14:textId="77777777" w:rsidR="00962E70" w:rsidRPr="009C39DA" w:rsidRDefault="00224E59" w:rsidP="006D2215">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="13"/>
+        </w:numPr>
+        <w:spacing w:after="240"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009C39DA">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Certifica tota </w:t>
+      </w:r>
+      <w:r w:rsidR="002374FB" w:rsidRPr="009C39DA">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">la documentació de </w:t>
+      </w:r>
+      <w:r w:rsidR="002772CF" w:rsidRPr="009C39DA">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">la </w:t>
+      </w:r>
+      <w:r w:rsidR="00CE0A8A" w:rsidRPr="009C39DA">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>f</w:t>
+      </w:r>
+      <w:r w:rsidR="002772CF" w:rsidRPr="009C39DA">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>ederació</w:t>
+      </w:r>
+      <w:r w:rsidR="00CE0A8A" w:rsidRPr="009C39DA">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="71C496E5" w14:textId="77777777" w:rsidR="00962E70" w:rsidRPr="009C39DA" w:rsidRDefault="00224E59" w:rsidP="006D2215">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="13"/>
+        </w:numPr>
+        <w:spacing w:after="240"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009C39DA">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>A</w:t>
+      </w:r>
+      <w:r w:rsidR="002374FB" w:rsidRPr="009C39DA">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>ixeca les actes de les reunions</w:t>
+      </w:r>
+      <w:r w:rsidR="00CE0A8A" w:rsidRPr="009C39DA">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1DDDD265" w14:textId="77777777" w:rsidR="00224E59" w:rsidRPr="009C39DA" w:rsidRDefault="00224E59" w:rsidP="006D2215">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="13"/>
+        </w:numPr>
+        <w:spacing w:after="240"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009C39DA">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Emet diligències</w:t>
+      </w:r>
+      <w:r w:rsidR="00CE0A8A" w:rsidRPr="009C39DA">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="61DD2243" w14:textId="77777777" w:rsidR="00536734" w:rsidRPr="009C39DA" w:rsidRDefault="00536734" w:rsidP="006D2215">
+      <w:pPr>
+        <w:spacing w:after="240"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7B785FAB" w14:textId="1B4D2F22" w:rsidR="00536734" w:rsidRPr="003E5A94" w:rsidRDefault="00536734" w:rsidP="006D2215">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="12"/>
+        </w:numPr>
+        <w:spacing w:after="240"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003E5A94">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>El vicepresident</w:t>
+      </w:r>
+      <w:r w:rsidR="00712831" w:rsidRPr="003E5A94">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00136511" w:rsidRPr="003E5A94">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>[</w:t>
+      </w:r>
+      <w:r w:rsidR="00712831" w:rsidRPr="003E5A94">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>si escau</w:t>
+      </w:r>
+      <w:r w:rsidR="00136511" w:rsidRPr="003E5A94">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>]</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="646A3A31" w14:textId="58AF775B" w:rsidR="00224E59" w:rsidRDefault="00536734" w:rsidP="004B3DBA">
+      <w:pPr>
+        <w:spacing w:after="240"/>
+        <w:ind w:left="360" w:firstLine="12"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009C39DA">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">El vicepresident assisteix </w:t>
+      </w:r>
+      <w:r w:rsidR="006F7CDE" w:rsidRPr="009C39DA">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>e</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009C39DA">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>l president en les seves funcions, i el substitueix en el cas d’absència, malaltia o qualsevol altra causa.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5E82CA8E" w14:textId="1071FCE1" w:rsidR="00712831" w:rsidRPr="00712831" w:rsidRDefault="00712831" w:rsidP="004B3DBA">
+      <w:pPr>
+        <w:spacing w:after="240"/>
+        <w:ind w:left="360" w:firstLine="12"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003E5A94">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>[</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003E5A94">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:i/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>NOTA</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003E5A94">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>: Si no es nomena un vicepresident, caldrà establir la figura que substituirà al president en les seves funcions en cas d’absència, malaltia o qualsevol altra causa, quedant exclòs el secretari d’aquest nomenament]</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5A474D01" w14:textId="77777777" w:rsidR="001B4CAE" w:rsidRPr="009C39DA" w:rsidRDefault="001B4CAE" w:rsidP="006D2215">
+      <w:pPr>
+        <w:spacing w:after="240"/>
+        <w:ind w:left="708" w:firstLine="12"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7C620C15" w14:textId="2CFC910F" w:rsidR="003C06DA" w:rsidRPr="009C39DA" w:rsidRDefault="00224E59" w:rsidP="006D2215">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="12"/>
+        </w:numPr>
+        <w:spacing w:after="240"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009C39DA">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>El tresorer</w:t>
+      </w:r>
+      <w:r w:rsidR="00136511">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00136511" w:rsidRPr="00E038B9">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:highlight w:val="green"/>
+        </w:rPr>
+        <w:t>[si escau]</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="52D8D74C" w14:textId="77777777" w:rsidR="003C06DA" w:rsidRPr="009C39DA" w:rsidRDefault="003C06DA" w:rsidP="006D2215">
+      <w:pPr>
+        <w:pStyle w:val="Pargrafdellista"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="14"/>
+        </w:numPr>
+        <w:spacing w:after="240"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009C39DA">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">El tresorer ha de vetllar pel bon funcionament econòmic de </w:t>
+      </w:r>
+      <w:r w:rsidR="00207F95" w:rsidRPr="009C39DA">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">la </w:t>
+      </w:r>
+      <w:r w:rsidR="00CE0A8A" w:rsidRPr="009C39DA">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>f</w:t>
+      </w:r>
+      <w:r w:rsidR="00207F95" w:rsidRPr="009C39DA">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ederació </w:t>
+      </w:r>
+      <w:r w:rsidRPr="009C39DA">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">i intervenir sempre que així ho requereixi la Junta en tots </w:t>
+      </w:r>
+      <w:r w:rsidR="006F7CDE" w:rsidRPr="009C39DA">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>els aspectes</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009C39DA">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> econòmics</w:t>
+      </w:r>
+      <w:r w:rsidR="00CE0A8A" w:rsidRPr="009C39DA">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="63C86C74" w14:textId="77777777" w:rsidR="008F2B09" w:rsidRPr="009C39DA" w:rsidRDefault="003C06DA" w:rsidP="006D2215">
+      <w:pPr>
+        <w:pStyle w:val="Pargrafdellista"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="14"/>
+        </w:numPr>
+        <w:spacing w:after="240"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009C39DA">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Porta un control estricte dels comptes de </w:t>
+      </w:r>
+      <w:r w:rsidR="002772CF" w:rsidRPr="009C39DA">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">la </w:t>
+      </w:r>
+      <w:r w:rsidR="00CE0A8A" w:rsidRPr="009C39DA">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>f</w:t>
+      </w:r>
+      <w:r w:rsidR="002772CF" w:rsidRPr="009C39DA">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>ederació</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009C39DA">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> i exposa l’estat de comptes sempre que qualsevol membre de la Junta ho demani</w:t>
+      </w:r>
+      <w:r w:rsidR="00CE0A8A" w:rsidRPr="009C39DA">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1AF582EC" w14:textId="217E2987" w:rsidR="008F2B09" w:rsidRDefault="00E33C03" w:rsidP="006D2215">
+      <w:pPr>
+        <w:pStyle w:val="Pargrafdellista"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="14"/>
+        </w:numPr>
+        <w:spacing w:after="240"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009C39DA">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Porta la comptabilitat de </w:t>
+      </w:r>
+      <w:r w:rsidR="002772CF" w:rsidRPr="009C39DA">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">la </w:t>
+      </w:r>
+      <w:r w:rsidR="00CE0A8A" w:rsidRPr="009C39DA">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>f</w:t>
+      </w:r>
+      <w:r w:rsidR="002772CF" w:rsidRPr="009C39DA">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>ederació</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009C39DA">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>, recapta i cust</w:t>
+      </w:r>
+      <w:r w:rsidR="006F7CDE" w:rsidRPr="009C39DA">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>o</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009C39DA">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>dia els seus fons</w:t>
+      </w:r>
+      <w:r w:rsidR="00CE0A8A" w:rsidRPr="009C39DA">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="000BF28B" w14:textId="77777777" w:rsidR="00136511" w:rsidRPr="00136511" w:rsidRDefault="00136511" w:rsidP="00136511">
+      <w:pPr>
+        <w:spacing w:after="240"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="25431AF4" w14:textId="47B57E42" w:rsidR="00136511" w:rsidRPr="003E5A94" w:rsidRDefault="00136511" w:rsidP="00136511">
+      <w:pPr>
+        <w:pStyle w:val="Pargrafdellista"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="12"/>
+        </w:numPr>
+        <w:spacing w:after="240"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003E5A94">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">El/s Vocal/s </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003E5A94">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>[si escau]</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="57AC56F9" w14:textId="77777777" w:rsidR="00962E70" w:rsidRPr="006A15C8" w:rsidRDefault="00962E70" w:rsidP="006A15C8">
+      <w:pPr>
+        <w:spacing w:after="240"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="099173FD" w14:textId="77777777" w:rsidR="00224E59" w:rsidRPr="009C39DA" w:rsidRDefault="00224E59" w:rsidP="006D2215">
       <w:pPr>
         <w:pStyle w:val="Ttol7"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="0"/>
         </w:numPr>
+        <w:spacing w:after="240"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:u w:val="none"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009C39DA">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:u w:val="none"/>
         </w:rPr>
-        <w:t xml:space="preserve">II. Composició i estructura </w:t>
-[...27 lines deleted...]
-        <w:t>Els membres de la Junta Directiva exerceixen els càrrecs gratuïtament</w:t>
+        <w:t xml:space="preserve">III. Mandat </w:t>
+      </w:r>
+      <w:r w:rsidR="0032123E" w:rsidRPr="009C39DA">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:u w:val="none"/>
+        </w:rPr>
+        <w:t>i procediment de designació</w:t>
       </w:r>
       <w:r w:rsidR="0043685F" w:rsidRPr="009C39DA">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-          <w:sz w:val="24"/>
-[...42 lines deleted...]
-      <w:r w:rsidRPr="001213FC">
+          <w:u w:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> i cessament</w:t>
+      </w:r>
+      <w:r w:rsidR="0032123E" w:rsidRPr="009C39DA">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:u w:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="009C39DA">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:u w:val="none"/>
+        </w:rPr>
+        <w:t>dels membres de la Junta Directiva</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="50E76136" w14:textId="77777777" w:rsidR="00D428BB" w:rsidRDefault="00D428BB" w:rsidP="00D428BB">
+      <w:pPr>
+        <w:spacing w:after="240"/>
+        <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>un vicepresident</w:t>
-[...27 lines deleted...]
-      <w:r w:rsidRPr="001213FC">
+      </w:pPr>
+      <w:r w:rsidRPr="009C39DA">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">L’Assemblea General elegeix per sufragi els membres de la Junta Directiva per majoria simple, per un període de </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EB6B79">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t>...</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009C39DA">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> anys. </w:t>
+      </w:r>
+      <w:bookmarkStart w:id="10" w:name="_Hlk172209781"/>
+      <w:r w:rsidRPr="009C39DA">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">El mandat de la Junta directiva </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002722D9">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> i un mínim de dos vocals</w:t>
-[...4 lines deleted...]
-          <w:color w:val="000000"/>
+        <w:t>no és renovable</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A5178E">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t>/</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E3056C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">pot ser renovable fins a </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E3056C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t>...</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E3056C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> vegades</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="FF0000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
-      <w:r>
-[...8 lines deleted...]
-      <w:r w:rsidRPr="00E91AEE">
+    </w:p>
+    <w:p w14:paraId="5789404A" w14:textId="473AA779" w:rsidR="00D428BB" w:rsidRPr="009C39DA" w:rsidRDefault="00D428BB" w:rsidP="00D428BB">
+      <w:pPr>
+        <w:spacing w:after="240"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001F035B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
+        <w:t xml:space="preserve">Un cop exhaurit el nombre màxim de renovacions, i en cas que no es presentin noves candidatures, l’Assemblea General podrà acordar excepcionalment la continuïtat de la Junta Directiva per períodes addicionals de </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001F035B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t>...</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001F035B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> anys, fins a la presentació i elecció d’una nova candidatura. </w:t>
+      </w:r>
+      <w:r w:rsidR="00C21089" w:rsidRPr="00063164">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
         <w:t>[</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E91AEE">
+      <w:r w:rsidR="00C21089" w:rsidRPr="003A6012">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:i/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>NOTA</w:t>
       </w:r>
-      <w:r w:rsidRPr="00307E9C">
+      <w:r w:rsidR="00C21089" w:rsidRPr="00063164">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>: com a mínim 3 membres</w:t>
-[...1 lines deleted...]
-      <w:r>
+        <w:t>: apartat opcional</w:t>
+      </w:r>
+      <w:r w:rsidR="00C21089" w:rsidRPr="00063164">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>]</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="605EE5D9" w14:textId="77777777" w:rsidR="00224E59" w:rsidRPr="009C39DA" w:rsidRDefault="00224E59" w:rsidP="002C7675">
-[...76 lines deleted...]
-        <w:t xml:space="preserve"> / per l’Assemblea General</w:t>
+    <w:bookmarkEnd w:id="10"/>
+    <w:p w14:paraId="4A84464F" w14:textId="77777777" w:rsidR="00224E59" w:rsidRPr="009C39DA" w:rsidRDefault="00224E59" w:rsidP="006D2215">
+      <w:pPr>
+        <w:spacing w:after="240"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003E5A94">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Per ser elegit </w:t>
+      </w:r>
+      <w:r w:rsidR="000202F7" w:rsidRPr="003E5A94">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>s’ha de ser major d’edat, de nacionalitat andorrana o de nacionalitat estrangera resident legalment a Andorra</w:t>
+      </w:r>
+      <w:r w:rsidR="0032123E" w:rsidRPr="003E5A94">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="00FC0312" w:rsidRPr="003E5A94">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="0032123E" w:rsidRPr="003E5A94">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">No obstant això, el president de </w:t>
+      </w:r>
+      <w:r w:rsidR="002772CF" w:rsidRPr="003E5A94">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">la </w:t>
+      </w:r>
+      <w:r w:rsidR="00536734" w:rsidRPr="003E5A94">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>f</w:t>
+      </w:r>
+      <w:r w:rsidR="002772CF" w:rsidRPr="003E5A94">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>ederació</w:t>
+      </w:r>
+      <w:r w:rsidR="0032123E" w:rsidRPr="003E5A94">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ha d</w:t>
+      </w:r>
+      <w:r w:rsidR="00907282" w:rsidRPr="003E5A94">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>e ser de nacionalitat andorrana</w:t>
+      </w:r>
+      <w:r w:rsidR="008B26AA" w:rsidRPr="003E5A94">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="00907282" w:rsidRPr="009C39DA">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7FE50FC2" w14:textId="77777777" w:rsidR="00224E59" w:rsidRPr="009C39DA" w:rsidRDefault="00224E59" w:rsidP="006D2215">
+      <w:pPr>
+        <w:spacing w:after="240"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009C39DA">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Totes les candidatures reben el mateix tracte per part de la Junta Directiva</w:t>
+      </w:r>
+      <w:r w:rsidR="006F7CDE" w:rsidRPr="009C39DA">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009C39DA">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> que convo</w:t>
+      </w:r>
+      <w:r w:rsidR="008338A0" w:rsidRPr="009C39DA">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>ca</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009C39DA">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> i gestion</w:t>
+      </w:r>
+      <w:r w:rsidR="008338A0" w:rsidRPr="009C39DA">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>a</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009C39DA">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> el procés electoral. En especial, cal assegurar l’accés als membres de </w:t>
+      </w:r>
+      <w:r w:rsidR="00207F95" w:rsidRPr="009C39DA">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">la </w:t>
+      </w:r>
+      <w:r w:rsidR="006C26A9" w:rsidRPr="009C39DA">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>f</w:t>
+      </w:r>
+      <w:r w:rsidR="00207F95" w:rsidRPr="009C39DA">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>ederació</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009C39DA">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> pel mateix procediment durant el període electoral.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="718584AE" w14:textId="77777777" w:rsidR="00910C17" w:rsidRPr="009C39DA" w:rsidRDefault="00910C17" w:rsidP="006D2215">
+      <w:pPr>
+        <w:spacing w:after="240"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009C39DA">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">El membres de la Junta Directiva i, si escau, el </w:t>
       </w:r>
       <w:r w:rsidR="00962E70" w:rsidRPr="009C39DA">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>.</w:t>
-[...1602 lines deleted...]
-        </w:rPr>
         <w:t>p</w:t>
       </w:r>
       <w:r w:rsidRPr="009C39DA">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>resident, cessen pels motius següents:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2A3FFBF3" w14:textId="77777777" w:rsidR="00962E70" w:rsidRPr="009C39DA" w:rsidRDefault="00962E70" w:rsidP="002C7675">
-[...9 lines deleted...]
-    <w:p w14:paraId="73B1731D" w14:textId="77777777" w:rsidR="00962E70" w:rsidRPr="009C39DA" w:rsidRDefault="00737E6D" w:rsidP="00434E45">
+    <w:p w14:paraId="73B1731D" w14:textId="77777777" w:rsidR="00962E70" w:rsidRPr="009C39DA" w:rsidRDefault="00737E6D" w:rsidP="006D2215">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="30"/>
         </w:numPr>
+        <w:spacing w:after="240"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009C39DA">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Defunció.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="799A1791" w14:textId="77777777" w:rsidR="00962E70" w:rsidRPr="009C39DA" w:rsidRDefault="00737E6D" w:rsidP="00434E45">
+    <w:p w14:paraId="799A1791" w14:textId="77777777" w:rsidR="00962E70" w:rsidRPr="009C39DA" w:rsidRDefault="00737E6D" w:rsidP="006D2215">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="30"/>
         </w:numPr>
+        <w:spacing w:after="240"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009C39DA">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Incapacitat greu.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="27871595" w14:textId="77777777" w:rsidR="00962E70" w:rsidRPr="009C39DA" w:rsidRDefault="00737E6D" w:rsidP="00434E45">
+    <w:p w14:paraId="27871595" w14:textId="77777777" w:rsidR="00962E70" w:rsidRPr="009C39DA" w:rsidRDefault="00737E6D" w:rsidP="006D2215">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="30"/>
         </w:numPr>
+        <w:spacing w:after="240"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009C39DA">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Per infracció disciplinària.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0453AB02" w14:textId="77777777" w:rsidR="00962E70" w:rsidRPr="009C39DA" w:rsidRDefault="00737E6D" w:rsidP="00434E45">
+    <w:p w14:paraId="0453AB02" w14:textId="77777777" w:rsidR="00962E70" w:rsidRPr="009C39DA" w:rsidRDefault="00737E6D" w:rsidP="006D2215">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="30"/>
         </w:numPr>
+        <w:spacing w:after="240"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009C39DA">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Per acord específic de l’Assemblea General degudament convocada a tal efecte, adoptat per majoria absoluta</w:t>
       </w:r>
       <w:r w:rsidR="00962E70" w:rsidRPr="009C39DA">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="18D40FD8" w14:textId="77777777" w:rsidR="00224E59" w:rsidRPr="009C39DA" w:rsidRDefault="00737E6D" w:rsidP="00434E45">
+    <w:p w14:paraId="18D40FD8" w14:textId="77777777" w:rsidR="00224E59" w:rsidRPr="009C39DA" w:rsidRDefault="00737E6D" w:rsidP="006D2215">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="30"/>
         </w:numPr>
+        <w:spacing w:after="240"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00EB6B79">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
         <w:t>...</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1A709A14" w14:textId="77777777" w:rsidR="00962E70" w:rsidRPr="009C39DA" w:rsidRDefault="00962E70" w:rsidP="00962E70">
-[...12 lines deleted...]
-      <w:pPr>
+    <w:p w14:paraId="6CD3A51D" w14:textId="77777777" w:rsidR="00224E59" w:rsidRPr="009C39DA" w:rsidRDefault="00224E59" w:rsidP="006D2215">
+      <w:pPr>
+        <w:spacing w:after="240"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009C39DA">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">El nomenament i el cessament dels membres de la Junta Directiva </w:t>
       </w:r>
       <w:r w:rsidR="000329BB" w:rsidRPr="009C39DA">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>s’</w:t>
       </w:r>
       <w:r w:rsidRPr="009C39DA">
         <w:rPr>
@@ -9220,137 +9465,125 @@
       <w:r w:rsidRPr="009C39DA">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>inscri</w:t>
       </w:r>
       <w:r w:rsidR="000329BB" w:rsidRPr="009C39DA">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>guin</w:t>
       </w:r>
       <w:r w:rsidRPr="009C39DA">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0E723E0D" w14:textId="77777777" w:rsidR="00224E59" w:rsidRPr="009C39DA" w:rsidRDefault="00224E59" w:rsidP="002C7675">
-[...9 lines deleted...]
-    <w:p w14:paraId="4FC33D95" w14:textId="77777777" w:rsidR="00224E59" w:rsidRPr="009C39DA" w:rsidRDefault="00224E59" w:rsidP="002C7675">
+    <w:p w14:paraId="0E723E0D" w14:textId="77777777" w:rsidR="00224E59" w:rsidRPr="009C39DA" w:rsidRDefault="00224E59" w:rsidP="006D2215">
+      <w:pPr>
+        <w:spacing w:after="240"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4FC33D95" w14:textId="77777777" w:rsidR="00224E59" w:rsidRPr="009C39DA" w:rsidRDefault="00224E59" w:rsidP="006D2215">
       <w:pPr>
         <w:pStyle w:val="Ttol2"/>
+        <w:spacing w:after="240"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009C39DA">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>I</w:t>
       </w:r>
       <w:r w:rsidR="0032123E" w:rsidRPr="009C39DA">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>V</w:t>
       </w:r>
       <w:r w:rsidRPr="009C39DA">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>. Acords</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="101E5433" w14:textId="77777777" w:rsidR="00224E59" w:rsidRPr="009C39DA" w:rsidRDefault="00224E59" w:rsidP="002C7675">
+    <w:p w14:paraId="7690DE8C" w14:textId="77777777" w:rsidR="00EE63D9" w:rsidRPr="009C39DA" w:rsidRDefault="00224E59" w:rsidP="006D2215">
       <w:pPr>
         <w:pStyle w:val="Textindependent2"/>
-        <w:rPr>
-[...4 lines deleted...]
-    <w:p w14:paraId="7690DE8C" w14:textId="77777777" w:rsidR="00EE63D9" w:rsidRPr="009C39DA" w:rsidRDefault="00224E59" w:rsidP="002C7675">
+        <w:spacing w:after="240"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009C39DA">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Els acords de la Junta Directiva es prenen per majoria</w:t>
+      </w:r>
+      <w:r w:rsidR="0032123E" w:rsidRPr="009C39DA">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> simple</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009C39DA">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> dels membres. El vot del preside</w:t>
+      </w:r>
+      <w:r w:rsidR="00AC23FA" w:rsidRPr="009C39DA">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">nt és diriment en cas d’empat. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2F1716F1" w14:textId="1FDEEB06" w:rsidR="00536734" w:rsidRPr="009C39DA" w:rsidRDefault="00536734" w:rsidP="006D2215">
       <w:pPr>
         <w:pStyle w:val="Textindependent2"/>
-        <w:rPr>
-[...38 lines deleted...]
-        <w:pStyle w:val="Textindependent2"/>
+        <w:spacing w:after="240"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009C39DA">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">No obstant </w:t>
       </w:r>
       <w:r w:rsidR="00A01F4F" w:rsidRPr="009C39DA">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>això</w:t>
       </w:r>
       <w:r w:rsidRPr="009C39DA">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">, el quòrum per </w:t>
       </w:r>
       <w:r w:rsidR="00010E25" w:rsidRPr="009C39DA">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
@@ -9391,1152 +9624,1045 @@
       <w:r w:rsidR="00EB6B79" w:rsidRPr="00C21CB7">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:i/>
           <w:color w:val="FF0000"/>
         </w:rPr>
         <w:t>NOTA</w:t>
       </w:r>
       <w:r w:rsidR="00EB6B79" w:rsidRPr="00BA08CA">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:color w:val="FF0000"/>
         </w:rPr>
         <w:t>: apartat opcional</w:t>
       </w:r>
       <w:r w:rsidR="00EB6B79" w:rsidRPr="00BA08CA">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="FF0000"/>
         </w:rPr>
         <w:t>]</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="23D7F684" w14:textId="77777777" w:rsidR="00962E70" w:rsidRPr="009C39DA" w:rsidRDefault="00962E70" w:rsidP="00962E70">
-[...7 lines deleted...]
-    <w:p w14:paraId="2F18ED10" w14:textId="77777777" w:rsidR="00962E70" w:rsidRPr="009C39DA" w:rsidRDefault="00536734" w:rsidP="00434E45">
+    <w:p w14:paraId="2F18ED10" w14:textId="77777777" w:rsidR="00962E70" w:rsidRPr="009C39DA" w:rsidRDefault="00536734" w:rsidP="006D2215">
       <w:pPr>
         <w:pStyle w:val="Textindependent2"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="31"/>
         </w:numPr>
+        <w:spacing w:after="240"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00EB6B79">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
         <w:t>..</w:t>
       </w:r>
       <w:r w:rsidR="00962E70" w:rsidRPr="00EB6B79">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6A4B40BF" w14:textId="77777777" w:rsidR="00536734" w:rsidRPr="009C39DA" w:rsidRDefault="00536734" w:rsidP="00434E45">
+    <w:p w14:paraId="6A4B40BF" w14:textId="77777777" w:rsidR="00536734" w:rsidRPr="009C39DA" w:rsidRDefault="00536734" w:rsidP="006D2215">
       <w:pPr>
         <w:pStyle w:val="Textindependent2"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="31"/>
         </w:numPr>
+        <w:spacing w:after="240"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00EB6B79">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
         <w:t>...</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="63FFD998" w14:textId="77777777" w:rsidR="00EE63D9" w:rsidRPr="009C39DA" w:rsidRDefault="00EE63D9" w:rsidP="002C7675">
+    <w:p w14:paraId="694B7FDF" w14:textId="77777777" w:rsidR="00224E59" w:rsidRPr="009C39DA" w:rsidRDefault="00224E59" w:rsidP="006D2215">
       <w:pPr>
         <w:pStyle w:val="Textindependent2"/>
-        <w:rPr>
-[...4 lines deleted...]
-    <w:p w14:paraId="694B7FDF" w14:textId="77777777" w:rsidR="00224E59" w:rsidRPr="009C39DA" w:rsidRDefault="00224E59" w:rsidP="002C7675">
+        <w:spacing w:after="240"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009C39DA">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Tots els acords de la Junta Directiva s’han de fer constar per escrit en una acta que ha de signar el secretari amb el vistiplau del president. Qualsevol associat té dret a sol·licitar i a obtenir</w:t>
+      </w:r>
+      <w:r w:rsidR="000329BB" w:rsidRPr="009C39DA">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> una</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009C39DA">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> còpia, total o parcial, de l</w:t>
+      </w:r>
+      <w:r w:rsidR="00E97A66" w:rsidRPr="009C39DA">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">es </w:t>
+      </w:r>
+      <w:r w:rsidRPr="009C39DA">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>act</w:t>
+      </w:r>
+      <w:r w:rsidR="00E97A66" w:rsidRPr="009C39DA">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>es</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009C39DA">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> de les reunions de la Junta Directiva. </w:t>
+      </w:r>
+      <w:r w:rsidR="00E97A66" w:rsidRPr="009C39DA">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>El secretari ha de certificar a</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009C39DA">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>questes còpies.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="10757E2F" w14:textId="77777777" w:rsidR="00224E59" w:rsidRPr="009C39DA" w:rsidRDefault="00224E59" w:rsidP="006D2215">
       <w:pPr>
         <w:pStyle w:val="Textindependent2"/>
-        <w:rPr>
-[...7 lines deleted...]
-        <w:t>Tots els acords de la Junta Directiva s’han de fer constar per escrit en una acta que ha de signar el secretari amb el vistiplau del president. Qualsevol associat té dret a sol·licitar i a obtenir</w:t>
+        <w:spacing w:after="240"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="06768155" w14:textId="77777777" w:rsidR="00224E59" w:rsidRPr="009C39DA" w:rsidRDefault="00224E59" w:rsidP="006D2215">
+      <w:pPr>
+        <w:pStyle w:val="Textindependent2"/>
+        <w:spacing w:after="240"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009C39DA">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Qui voti en contra d’un acord determinat pot demanar, a la mateixa reunió </w:t>
+      </w:r>
+      <w:r w:rsidR="00010E25" w:rsidRPr="009C39DA">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>en què</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009C39DA">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> s’ha pres, que el seu vot consti a l’acta.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0B4C4C76" w14:textId="77777777" w:rsidR="00224E59" w:rsidRPr="009C39DA" w:rsidRDefault="00224E59" w:rsidP="006D2215">
+      <w:pPr>
+        <w:spacing w:after="240"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="091DEF49" w14:textId="77777777" w:rsidR="00224E59" w:rsidRPr="009C39DA" w:rsidRDefault="00224E59" w:rsidP="006D2215">
+      <w:pPr>
+        <w:pStyle w:val="Ttol2"/>
+        <w:spacing w:after="240"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009C39DA">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">V. Convocatòria </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="098713F3" w14:textId="77777777" w:rsidR="00224E59" w:rsidRPr="009C39DA" w:rsidRDefault="00224E59" w:rsidP="006D2215">
+      <w:pPr>
+        <w:spacing w:after="240"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009C39DA">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">El president convoca la Junta Directiva amb una antelació </w:t>
+      </w:r>
+      <w:r w:rsidR="0032123E" w:rsidRPr="009C39DA">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">mínima de </w:t>
+      </w:r>
+      <w:r w:rsidR="008B26AA" w:rsidRPr="009C39DA">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>tres</w:t>
+      </w:r>
+      <w:r w:rsidR="0032123E" w:rsidRPr="009C39DA">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> dies</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009C39DA">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> i ha de fixar </w:t>
+      </w:r>
+      <w:r w:rsidR="00E97A66" w:rsidRPr="009C39DA">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">l’ordre del dia, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="009C39DA">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>el lloc, el dia i l’hora de la reunió</w:t>
+      </w:r>
+      <w:r w:rsidR="00E97A66" w:rsidRPr="009C39DA">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="25DD4360" w14:textId="77777777" w:rsidR="00224E59" w:rsidRPr="009C39DA" w:rsidRDefault="00224E59" w:rsidP="006D2215">
+      <w:pPr>
+        <w:spacing w:after="240"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009C39DA">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Un terç dels membres de la Junta po</w:t>
+      </w:r>
+      <w:r w:rsidR="0076489A" w:rsidRPr="009C39DA">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>t</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009C39DA">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> sol·licitar-ne la convocatòria</w:t>
       </w:r>
       <w:r w:rsidR="000329BB" w:rsidRPr="009C39DA">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-        </w:rPr>
-[...45 lines deleted...]
-    <w:p w14:paraId="10757E2F" w14:textId="77777777" w:rsidR="00224E59" w:rsidRPr="009C39DA" w:rsidRDefault="00224E59" w:rsidP="002C7675">
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> al president</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009C39DA">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, que </w:t>
+      </w:r>
+      <w:r w:rsidR="000329BB" w:rsidRPr="009C39DA">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>l’</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009C39DA">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ha de fer efectiva en el termini </w:t>
+      </w:r>
+      <w:r w:rsidR="0032123E" w:rsidRPr="009C39DA">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">màxim de </w:t>
+      </w:r>
+      <w:r w:rsidR="008B26AA" w:rsidRPr="009C39DA">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>cinc</w:t>
+      </w:r>
+      <w:r w:rsidR="0032123E" w:rsidRPr="009C39DA">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> dies</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009C39DA">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0ED57FCC" w14:textId="77777777" w:rsidR="00224E59" w:rsidRPr="009C39DA" w:rsidRDefault="00224E59" w:rsidP="006D2215">
+      <w:pPr>
+        <w:spacing w:after="240"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009C39DA">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Un terç dels membres de la Junta Directiva po</w:t>
+      </w:r>
+      <w:r w:rsidR="0076489A" w:rsidRPr="009C39DA">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>t</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009C39DA">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> sol·licitar la inclusió d’una qüestió a l’ordre del dia amb una antelació de </w:t>
+      </w:r>
+      <w:r w:rsidR="008B26AA" w:rsidRPr="009C39DA">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">quaranta-vuit </w:t>
+      </w:r>
+      <w:r w:rsidRPr="009C39DA">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">hores a la reunió. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1D16D659" w14:textId="77777777" w:rsidR="00305A99" w:rsidRPr="009C39DA" w:rsidRDefault="00305A99" w:rsidP="006D2215">
+      <w:pPr>
+        <w:spacing w:after="240"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6C298C67" w14:textId="5C50A6AB" w:rsidR="00224E59" w:rsidRPr="009C39DA" w:rsidRDefault="00224E59" w:rsidP="006D2215">
+      <w:pPr>
+        <w:pStyle w:val="Ttol2"/>
+        <w:spacing w:after="240"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009C39DA">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>V</w:t>
+      </w:r>
+      <w:r w:rsidR="0032123E" w:rsidRPr="009C39DA">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>I</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009C39DA">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>. Quòrum</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="374D42C6" w14:textId="77777777" w:rsidR="00224E59" w:rsidRPr="009C39DA" w:rsidRDefault="00224E59" w:rsidP="006D2215">
       <w:pPr>
         <w:pStyle w:val="Textindependent2"/>
-        <w:rPr>
-[...4 lines deleted...]
-    <w:p w14:paraId="06768155" w14:textId="77777777" w:rsidR="00224E59" w:rsidRPr="009C39DA" w:rsidRDefault="00224E59" w:rsidP="002C7675">
+        <w:spacing w:after="240"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009C39DA">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">La Junta Directiva queda vàlidament constituïda amb l’assistència </w:t>
+      </w:r>
+      <w:r w:rsidR="0032123E" w:rsidRPr="009C39DA">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>almenys de la meitat</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009C39DA">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> dels membres. La Junta també queda vàlidament constituïda sense convocatòria prèvia si es reuneixen tots els membres i acorden per unanimitat constituir-se en sessió. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="78C10825" w14:textId="77777777" w:rsidR="00224E59" w:rsidRPr="009C39DA" w:rsidRDefault="00224E59" w:rsidP="006D2215">
       <w:pPr>
         <w:pStyle w:val="Textindependent2"/>
-        <w:rPr>
-[...73 lines deleted...]
-        <w:t xml:space="preserve">El president convoca la Junta Directiva amb una antelació </w:t>
+        <w:spacing w:after="240"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009C39DA">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">En cas </w:t>
+      </w:r>
+      <w:r w:rsidR="00C62241" w:rsidRPr="009C39DA">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">que </w:t>
+      </w:r>
+      <w:r w:rsidRPr="009C39DA">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">no </w:t>
+      </w:r>
+      <w:r w:rsidR="00C62241" w:rsidRPr="009C39DA">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>s’</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009C39DA">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>assol</w:t>
+      </w:r>
+      <w:r w:rsidR="00C62241" w:rsidRPr="009C39DA">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>eixi</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009C39DA">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> el quòrum indicat en tres convocatòries consecutives, la Junta Directiva cessa i convoca l’Assemblea General per </w:t>
+      </w:r>
+      <w:r w:rsidR="00494D73" w:rsidRPr="009C39DA">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>elegir</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009C39DA">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> una nova Junta Directiva. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2062785E" w14:textId="77777777" w:rsidR="00224E59" w:rsidRPr="009C39DA" w:rsidRDefault="00224E59" w:rsidP="006D2215">
+      <w:pPr>
+        <w:pStyle w:val="Textindependent2"/>
+        <w:spacing w:after="240"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7CB06A9D" w14:textId="77777777" w:rsidR="00224E59" w:rsidRPr="009C39DA" w:rsidRDefault="00224E59" w:rsidP="006D2215">
+      <w:pPr>
+        <w:pStyle w:val="Textindependent2"/>
+        <w:spacing w:after="240"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009C39DA">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>VI</w:t>
       </w:r>
       <w:r w:rsidR="0032123E" w:rsidRPr="009C39DA">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-          <w:sz w:val="24"/>
-[...2 lines deleted...]
-        <w:t xml:space="preserve">mínima de </w:t>
+        </w:rPr>
+        <w:t>I</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009C39DA">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>. Responsabilitat</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1BC5F688" w14:textId="77777777" w:rsidR="00224E59" w:rsidRPr="009C39DA" w:rsidRDefault="00224E59" w:rsidP="006D2215">
+      <w:pPr>
+        <w:pStyle w:val="Textindependent2"/>
+        <w:spacing w:after="240"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009C39DA">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Els membres de la Junta Directiva responen davant de </w:t>
+      </w:r>
+      <w:r w:rsidR="00207F95" w:rsidRPr="009C39DA">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">la </w:t>
+      </w:r>
+      <w:r w:rsidR="006C26A9" w:rsidRPr="009C39DA">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>f</w:t>
+      </w:r>
+      <w:r w:rsidR="00207F95" w:rsidRPr="009C39DA">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>ederació</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009C39DA">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, dels </w:t>
       </w:r>
       <w:r w:rsidR="008B26AA" w:rsidRPr="009C39DA">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-          <w:sz w:val="24"/>
-[...70 lines deleted...]
-        <w:t>Un terç dels membres de la Junta po</w:t>
+        </w:rPr>
+        <w:t xml:space="preserve">membres </w:t>
+      </w:r>
+      <w:r w:rsidRPr="009C39DA">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">i de tercers per les actuacions que facin en exercici dels seus càrrecs i que siguin contràries a la Llei o als </w:t>
       </w:r>
       <w:r w:rsidR="0076489A" w:rsidRPr="009C39DA">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-          <w:sz w:val="24"/>
-[...10 lines deleted...]
-        <w:t xml:space="preserve"> sol·licitar-ne la convocatòria</w:t>
+        </w:rPr>
+        <w:t>e</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009C39DA">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>statuts i pels danys i</w:t>
+      </w:r>
+      <w:r w:rsidR="00494D73" w:rsidRPr="009C39DA">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> pels</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009C39DA">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> perjudicis causats amb dol o negligència. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5F8D2A62" w14:textId="77777777" w:rsidR="00EE63D9" w:rsidRPr="009C39DA" w:rsidRDefault="00224E59" w:rsidP="006D2215">
+      <w:pPr>
+        <w:pStyle w:val="Textindependent2"/>
+        <w:spacing w:after="240"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009C39DA">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>La responsabilitat dels membres de la Junta Directiva és solidària respecte a les actuacions acordades de manera col·legiada, llevat que hagin fet constar en acta la seva oposició a l’acord. També és solidària sempre que l’acció o l’omissió que la genera no es pugui atribuir a un o més</w:t>
       </w:r>
       <w:r w:rsidR="000329BB" w:rsidRPr="009C39DA">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-          <w:sz w:val="24"/>
-[...398 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> membres</w:t>
       </w:r>
       <w:r w:rsidRPr="009C39DA">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> de </w:t>
       </w:r>
       <w:r w:rsidR="00AC23FA" w:rsidRPr="009C39DA">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">manera individual i exclusiva. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="459FD34F" w14:textId="77777777" w:rsidR="00EE63D9" w:rsidRPr="009C39DA" w:rsidRDefault="00EE63D9" w:rsidP="002C7675">
-[...8 lines deleted...]
-    <w:p w14:paraId="1F7A5225" w14:textId="77777777" w:rsidR="00224E59" w:rsidRPr="009C39DA" w:rsidRDefault="00224E59" w:rsidP="002C7675">
+    <w:p w14:paraId="459FD34F" w14:textId="77777777" w:rsidR="00EE63D9" w:rsidRPr="009C39DA" w:rsidRDefault="00EE63D9" w:rsidP="006D2215">
+      <w:pPr>
+        <w:spacing w:after="240"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1F7A5225" w14:textId="77777777" w:rsidR="00224E59" w:rsidRPr="009C39DA" w:rsidRDefault="00224E59" w:rsidP="006D2215">
       <w:pPr>
         <w:pStyle w:val="Ttol1"/>
+        <w:spacing w:after="240"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="none"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009C39DA">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="none"/>
         </w:rPr>
         <w:t>ALTRES</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="32AE241E" w14:textId="77777777" w:rsidR="00224E59" w:rsidRPr="009C39DA" w:rsidRDefault="00224E59" w:rsidP="002C7675">
-[...9 lines deleted...]
-    <w:p w14:paraId="5DAC6219" w14:textId="77777777" w:rsidR="00E17FD4" w:rsidRPr="009C39DA" w:rsidRDefault="00E17FD4" w:rsidP="002C7675">
+    <w:p w14:paraId="5DAC6219" w14:textId="77777777" w:rsidR="00E17FD4" w:rsidRPr="004B3DBA" w:rsidRDefault="00E17FD4" w:rsidP="006D2215">
       <w:pPr>
         <w:pStyle w:val="Ttol6"/>
-        <w:rPr>
-[...1 lines deleted...]
-          <w:b w:val="0"/>
+        <w:spacing w:after="240"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs w:val="0"/>
           <w:i/>
           <w:u w:val="none"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="009C39DA">
-[...2 lines deleted...]
-          <w:b w:val="0"/>
+      <w:r w:rsidRPr="004B3DBA">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:u w:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">Article 11. </w:t>
       </w:r>
-      <w:r w:rsidRPr="009C39DA">
-[...2 lines deleted...]
-          <w:b w:val="0"/>
+      <w:r w:rsidRPr="004B3DBA">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:u w:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">Règim disciplinari </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="393C32B2" w14:textId="77777777" w:rsidR="00E17FD4" w:rsidRPr="009C39DA" w:rsidRDefault="00E17FD4" w:rsidP="002C7675">
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+    <w:p w14:paraId="5571B9CB" w14:textId="77777777" w:rsidR="00E17FD4" w:rsidRPr="009C39DA" w:rsidRDefault="00E17FD4" w:rsidP="006D2215">
+      <w:pPr>
+        <w:pStyle w:val="Textindependent"/>
+        <w:spacing w:after="240"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009C39DA">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
           <w:color w:val="000000"/>
-          <w:sz w:val="24"/>
-[...4 lines deleted...]
-    <w:p w14:paraId="5571B9CB" w14:textId="77777777" w:rsidR="00E17FD4" w:rsidRPr="009C39DA" w:rsidRDefault="00E17FD4" w:rsidP="002C7675">
+        </w:rPr>
+        <w:t xml:space="preserve">Els incompliments dels estatuts i dels deures que els imposin i les actuacions contràries a Dret, per part dels </w:t>
+      </w:r>
+      <w:r w:rsidR="00852357" w:rsidRPr="009C39DA">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>membres de la federació</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009C39DA">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>, de la</w:t>
+      </w:r>
+      <w:r w:rsidR="00852357" w:rsidRPr="009C39DA">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> seva</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009C39DA">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00962E70" w:rsidRPr="009C39DA">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>J</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009C39DA">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">unta o </w:t>
+      </w:r>
+      <w:r w:rsidR="00852357" w:rsidRPr="009C39DA">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">els </w:t>
+      </w:r>
+      <w:r w:rsidRPr="009C39DA">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">esportistes, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="009C39DA">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>poden ser qualificats com a infraccions lleus, greus o molt greus</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009C39DA">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7AC1A999" w14:textId="77777777" w:rsidR="00E17FD4" w:rsidRPr="009C39DA" w:rsidRDefault="00E17FD4" w:rsidP="006D2215">
       <w:pPr>
         <w:pStyle w:val="Textindependent"/>
-        <w:jc w:val="both"/>
-[...7 lines deleted...]
-          <w:bCs/>
+        <w:spacing w:after="240"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009C39DA">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>No es podrà sancionar infraccions tipificades després d’haver estat comeses.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="72944F43" w14:textId="77777777" w:rsidR="00E17FD4" w:rsidRPr="009C39DA" w:rsidRDefault="00E17FD4" w:rsidP="006D2215">
+      <w:pPr>
+        <w:spacing w:after="240"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
-        </w:rPr>
-[...117 lines deleted...]
-    <w:p w14:paraId="3EB1A0C5" w14:textId="77777777" w:rsidR="00E17FD4" w:rsidRPr="009C39DA" w:rsidRDefault="00E17FD4" w:rsidP="002C7675">
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3EB1A0C5" w14:textId="77777777" w:rsidR="00E17FD4" w:rsidRPr="009C39DA" w:rsidRDefault="00E17FD4" w:rsidP="006D2215">
       <w:pPr>
         <w:pStyle w:val="Ttol6"/>
+        <w:spacing w:after="240"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:u w:val="none"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009C39DA">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:u w:val="none"/>
         </w:rPr>
         <w:t>I. Infraccions</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3F7180E8" w14:textId="77777777" w:rsidR="00E17FD4" w:rsidRPr="009C39DA" w:rsidRDefault="00E17FD4" w:rsidP="002C7675">
-[...9 lines deleted...]
-    <w:p w14:paraId="006B07DF" w14:textId="77777777" w:rsidR="00962E70" w:rsidRPr="009C39DA" w:rsidRDefault="00E17FD4" w:rsidP="00434E45">
+    <w:p w14:paraId="006B07DF" w14:textId="77777777" w:rsidR="00962E70" w:rsidRPr="009C39DA" w:rsidRDefault="00E17FD4" w:rsidP="006D2215">
       <w:pPr>
         <w:pStyle w:val="Textindependent"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="32"/>
         </w:numPr>
+        <w:spacing w:after="240"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009C39DA">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">Són infraccions lleus: </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2519A358" w14:textId="77777777" w:rsidR="00962E70" w:rsidRPr="009C39DA" w:rsidRDefault="00962E70" w:rsidP="00962E70">
-[...11 lines deleted...]
-    <w:p w14:paraId="639C3CB0" w14:textId="77777777" w:rsidR="00962E70" w:rsidRPr="009C39DA" w:rsidRDefault="00E17FD4" w:rsidP="00434E45">
+    <w:p w14:paraId="639C3CB0" w14:textId="77777777" w:rsidR="00962E70" w:rsidRPr="009C39DA" w:rsidRDefault="00E17FD4" w:rsidP="006D2215">
       <w:pPr>
         <w:pStyle w:val="Textindependent"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="33"/>
         </w:numPr>
+        <w:spacing w:after="240"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009C39DA">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Les observacions formulades, de manera incorrecta, a jutges, àrbitres, tècnics i directius, i totes les altres autoritats esportives en l’exercici de llurs funcions.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7BD1097B" w14:textId="77777777" w:rsidR="00962E70" w:rsidRPr="009C39DA" w:rsidRDefault="00E17FD4" w:rsidP="00434E45">
+    <w:p w14:paraId="7BD1097B" w14:textId="77777777" w:rsidR="00962E70" w:rsidRPr="009C39DA" w:rsidRDefault="00E17FD4" w:rsidP="006D2215">
       <w:pPr>
         <w:pStyle w:val="Textindependent"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="33"/>
         </w:numPr>
+        <w:spacing w:after="240"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009C39DA">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>La incorrecció amb el públic, els companys i els subordinats.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1D65BE9A" w14:textId="77777777" w:rsidR="00962E70" w:rsidRPr="009C39DA" w:rsidRDefault="00E17FD4" w:rsidP="00434E45">
+    <w:p w14:paraId="1D65BE9A" w14:textId="77777777" w:rsidR="00962E70" w:rsidRPr="009C39DA" w:rsidRDefault="00E17FD4" w:rsidP="006D2215">
       <w:pPr>
         <w:pStyle w:val="Textindependent"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="33"/>
         </w:numPr>
+        <w:spacing w:after="240"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009C39DA">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>L’actitud passiva en el compliment de les ordres i les instruccions rebudes de jutges, àrbitres i totes les altres autoritats esportives en l’exercici de llurs funcions.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="634DEACB" w14:textId="77777777" w:rsidR="00962E70" w:rsidRPr="009C39DA" w:rsidRDefault="00E17FD4" w:rsidP="00434E45">
+    <w:p w14:paraId="634DEACB" w14:textId="77777777" w:rsidR="00962E70" w:rsidRPr="009C39DA" w:rsidRDefault="00E17FD4" w:rsidP="006D2215">
       <w:pPr>
         <w:pStyle w:val="Textindependent"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="33"/>
         </w:numPr>
+        <w:spacing w:after="240"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009C39DA">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">Les conductes clarament contràries a les normes esportives que no es tipifiquen com a molt greus o greus </w:t>
       </w:r>
       <w:r w:rsidR="0043685F" w:rsidRPr="009C39DA">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>en</w:t>
       </w:r>
       <w:r w:rsidRPr="009C39DA">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> la </w:t>
       </w:r>
-      <w:bookmarkStart w:id="7" w:name="_Hlk119496033"/>
+      <w:bookmarkStart w:id="11" w:name="_Hlk119496033"/>
       <w:r w:rsidRPr="009C39DA">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Llei 37/2018, del 20 de desembre, de l’esport del Principat d’Andorra</w:t>
       </w:r>
       <w:r w:rsidR="00962E70" w:rsidRPr="009C39DA">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
       <w:r w:rsidRPr="009C39DA">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="006755CF" w:rsidRPr="009C39DA">
@@ -10549,167 +10675,162 @@
       </w:r>
       <w:r w:rsidR="00FC0312" w:rsidRPr="009C39DA">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>aquella</w:t>
       </w:r>
       <w:r w:rsidR="006755CF" w:rsidRPr="009C39DA">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> altra</w:t>
       </w:r>
       <w:r w:rsidR="00FC0312" w:rsidRPr="009C39DA">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> que la substitueixi</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="7"/>
+      <w:bookmarkEnd w:id="11"/>
       <w:r w:rsidRPr="009C39DA">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3F354736" w14:textId="77777777" w:rsidR="00962E70" w:rsidRPr="009C39DA" w:rsidRDefault="00962E70" w:rsidP="00962E70">
-[...35 lines deleted...]
-    <w:p w14:paraId="2A494085" w14:textId="77777777" w:rsidR="00962E70" w:rsidRPr="009C39DA" w:rsidRDefault="00E17FD4" w:rsidP="00434E45">
+    <w:p w14:paraId="2A494085" w14:textId="77777777" w:rsidR="00962E70" w:rsidRPr="009C39DA" w:rsidRDefault="00E17FD4" w:rsidP="006D2215">
       <w:pPr>
         <w:pStyle w:val="Textindependent"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="33"/>
         </w:numPr>
+        <w:spacing w:after="240"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009C39DA">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Ocasionar perjudicis lleus en el patrimoni o en el bon nom de</w:t>
       </w:r>
       <w:r w:rsidR="00852357" w:rsidRPr="009C39DA">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> la federació</w:t>
       </w:r>
       <w:r w:rsidRPr="009C39DA">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> o ser-ne responsable.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="573CE563" w14:textId="77777777" w:rsidR="00962E70" w:rsidRPr="009C39DA" w:rsidRDefault="00E17FD4" w:rsidP="00434E45">
+    <w:p w14:paraId="573CE563" w14:textId="77777777" w:rsidR="00962E70" w:rsidRPr="009C39DA" w:rsidRDefault="00E17FD4" w:rsidP="006D2215">
       <w:pPr>
         <w:pStyle w:val="Textindependent"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="33"/>
         </w:numPr>
+        <w:spacing w:after="240"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009C39DA">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Que els membres de la Junta Directiva no assisteixin a les reunions sense cap causa justificada.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5638F436" w14:textId="77777777" w:rsidR="00E17FD4" w:rsidRPr="009C39DA" w:rsidRDefault="00E17FD4" w:rsidP="00434E45">
+    <w:p w14:paraId="5638F436" w14:textId="5091DBB2" w:rsidR="00E17FD4" w:rsidRPr="009C39DA" w:rsidRDefault="00E17FD4" w:rsidP="006D2215">
       <w:pPr>
         <w:pStyle w:val="Textindependent"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="33"/>
         </w:numPr>
+        <w:spacing w:after="240"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009C39DA">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t>L’incompliment de qualsevol dels estatuts i altres reglaments de</w:t>
+        <w:t xml:space="preserve">L’incompliment de qualsevol </w:t>
+      </w:r>
+      <w:r w:rsidR="00217B66">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">precepte </w:t>
+      </w:r>
+      <w:r w:rsidRPr="009C39DA">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>d</w:t>
+      </w:r>
+      <w:r w:rsidR="00217B66">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>’aquests</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009C39DA">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> estatuts i altres reglaments de</w:t>
       </w:r>
       <w:r w:rsidR="00852357" w:rsidRPr="009C39DA">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="009C39DA">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>l</w:t>
       </w:r>
       <w:r w:rsidR="00852357" w:rsidRPr="009C39DA">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>a federació</w:t>
       </w:r>
       <w:r w:rsidRPr="009C39DA">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
@@ -10724,201 +10845,188 @@
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="009C39DA">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>l</w:t>
       </w:r>
       <w:r w:rsidR="00852357" w:rsidRPr="009C39DA">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>a mateixa, als membres o a tercers</w:t>
       </w:r>
       <w:r w:rsidRPr="009C39DA">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> o que la infracció no hagi estat qualificada de greu o molt greu.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="61FD8F03" w14:textId="77777777" w:rsidR="00E17FD4" w:rsidRPr="009C39DA" w:rsidRDefault="00E17FD4" w:rsidP="002C7675">
-[...9 lines deleted...]
-    <w:p w14:paraId="5764464C" w14:textId="77777777" w:rsidR="00962E70" w:rsidRPr="009C39DA" w:rsidRDefault="00E17FD4" w:rsidP="00434E45">
+    <w:p w14:paraId="5764464C" w14:textId="77777777" w:rsidR="00962E70" w:rsidRPr="009C39DA" w:rsidRDefault="00E17FD4" w:rsidP="006D2215">
       <w:pPr>
         <w:pStyle w:val="Textindependent"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="32"/>
         </w:numPr>
+        <w:spacing w:after="240"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009C39DA">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">Són infraccions greus: </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3CE9B424" w14:textId="77777777" w:rsidR="005C3C92" w:rsidRPr="009C39DA" w:rsidRDefault="005C3C92" w:rsidP="005C3C92">
-[...9 lines deleted...]
-    <w:p w14:paraId="6CB09D72" w14:textId="77777777" w:rsidR="00962E70" w:rsidRPr="009C39DA" w:rsidRDefault="00E17FD4" w:rsidP="00434E45">
+    <w:p w14:paraId="6CB09D72" w14:textId="77777777" w:rsidR="00962E70" w:rsidRPr="009C39DA" w:rsidRDefault="00E17FD4" w:rsidP="006D2215">
       <w:pPr>
         <w:pStyle w:val="Textindependent"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="34"/>
         </w:numPr>
+        <w:spacing w:after="240"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009C39DA">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Actuar públicament i notòriament contra la dignitat o el respecte que exigeix el desenvolupament de l’activitat esportiva, sempre que aquesta actuació no tingui el caràcter d’infracció molt greu.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4E950C7C" w14:textId="77777777" w:rsidR="00962E70" w:rsidRPr="009C39DA" w:rsidRDefault="00E17FD4" w:rsidP="00434E45">
+    <w:p w14:paraId="4E950C7C" w14:textId="77777777" w:rsidR="00962E70" w:rsidRPr="009C39DA" w:rsidRDefault="00E17FD4" w:rsidP="006D2215">
       <w:pPr>
         <w:pStyle w:val="Textindependent"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="34"/>
         </w:numPr>
+        <w:spacing w:after="240"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009C39DA">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Els insults i les ofenses greus a jutges, àrbitres, esportistes, tècnics, autoritats esportives, públic assistent i altres participants en els esdeveniments esportius.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="470CC471" w14:textId="77777777" w:rsidR="00962E70" w:rsidRPr="009C39DA" w:rsidRDefault="00E17FD4" w:rsidP="00434E45">
+    <w:p w14:paraId="470CC471" w14:textId="77777777" w:rsidR="00962E70" w:rsidRPr="009C39DA" w:rsidRDefault="00E17FD4" w:rsidP="006D2215">
       <w:pPr>
         <w:pStyle w:val="Textindependent"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="34"/>
         </w:numPr>
+        <w:spacing w:after="240"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009C39DA">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>La manipulació i l’alteració, ja sigui personalment ja sigui mitjançant persona interposada, del material o l’equipament esportiu en contra de les regles tècniques de cada esport quan la conducta no sigui considerada com a infracció molt greu.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4FD90342" w14:textId="77777777" w:rsidR="00962E70" w:rsidRPr="009C39DA" w:rsidRDefault="00E17FD4" w:rsidP="00434E45">
+    <w:p w14:paraId="4FD90342" w14:textId="77777777" w:rsidR="00962E70" w:rsidRPr="009C39DA" w:rsidRDefault="00E17FD4" w:rsidP="006D2215">
       <w:pPr>
         <w:pStyle w:val="Textindependent"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="34"/>
         </w:numPr>
+        <w:spacing w:after="240"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009C39DA">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>La no convocatòria, en els terminis o les condicions legals, dels òrgans col·legiats esportius.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="535EDD82" w14:textId="77777777" w:rsidR="00962E70" w:rsidRPr="009C39DA" w:rsidRDefault="00E17FD4" w:rsidP="00434E45">
+    <w:p w14:paraId="535EDD82" w14:textId="77777777" w:rsidR="00962E70" w:rsidRPr="009C39DA" w:rsidRDefault="00E17FD4" w:rsidP="006D2215">
       <w:pPr>
         <w:pStyle w:val="Textindependent"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="34"/>
         </w:numPr>
+        <w:spacing w:after="240"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009C39DA">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>El trencament de la sanció o de la mesura cautelar imposada per una falta lleu d’acord amb les disposicions de la Llei.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="79649898" w14:textId="77777777" w:rsidR="00962E70" w:rsidRPr="009C39DA" w:rsidRDefault="00E17FD4" w:rsidP="00434E45">
+    <w:p w14:paraId="79649898" w14:textId="77777777" w:rsidR="00962E70" w:rsidRPr="009C39DA" w:rsidRDefault="00E17FD4" w:rsidP="006D2215">
       <w:pPr>
         <w:pStyle w:val="Textindependent"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="34"/>
         </w:numPr>
+        <w:spacing w:after="240"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009C39DA">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">L’incompliment de les regles d’administració i gestió del pressupost i patrimoni previstes </w:t>
       </w:r>
       <w:r w:rsidR="0043685F" w:rsidRPr="009C39DA">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>en</w:t>
       </w:r>
       <w:r w:rsidRPr="009C39DA">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
@@ -10953,330 +11061,272 @@
       <w:r w:rsidRPr="009C39DA">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>que la substitueix</w:t>
       </w:r>
       <w:r w:rsidR="00FC0312" w:rsidRPr="009C39DA">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>i</w:t>
       </w:r>
       <w:r w:rsidRPr="009C39DA">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="233EED4A" w14:textId="77777777" w:rsidR="00962E70" w:rsidRPr="009C39DA" w:rsidRDefault="00E17FD4" w:rsidP="00434E45">
+    <w:p w14:paraId="233EED4A" w14:textId="77777777" w:rsidR="00962E70" w:rsidRPr="009C39DA" w:rsidRDefault="00E17FD4" w:rsidP="006D2215">
       <w:pPr>
         <w:pStyle w:val="Textindependent"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="34"/>
         </w:numPr>
+        <w:spacing w:after="240"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009C39DA">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>L’exercici d’activitats públiques o privades declarades incompatibles amb l’activitat o la funció esportiva exercida.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="40220347" w14:textId="77777777" w:rsidR="00962E70" w:rsidRPr="009C39DA" w:rsidRDefault="00E17FD4" w:rsidP="00434E45">
+    <w:p w14:paraId="40220347" w14:textId="77777777" w:rsidR="00962E70" w:rsidRPr="009C39DA" w:rsidRDefault="00E17FD4" w:rsidP="006D2215">
       <w:pPr>
         <w:pStyle w:val="Textindependent"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="34"/>
         </w:numPr>
+        <w:spacing w:after="240"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009C39DA">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>L’exercici d’una professió esportiva sense la titulació esportiva corresponent quan no posa en perill ni constitueix un risc per a les persones.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="73E49B00" w14:textId="77777777" w:rsidR="00962E70" w:rsidRPr="009C39DA" w:rsidRDefault="00E17FD4" w:rsidP="00434E45">
+    <w:p w14:paraId="73E49B00" w14:textId="77777777" w:rsidR="00962E70" w:rsidRPr="009C39DA" w:rsidRDefault="00E17FD4" w:rsidP="006D2215">
       <w:pPr>
         <w:pStyle w:val="Textindependent"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="34"/>
         </w:numPr>
+        <w:spacing w:after="240"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009C39DA">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>L’ús de la denominació de competició oficial sense el reconeixement preceptiu quan en resultin perjudicis econòmics greus per a terceres persones.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="241B3188" w14:textId="77777777" w:rsidR="00962E70" w:rsidRPr="009C39DA" w:rsidRDefault="00962E70" w:rsidP="00962E70">
-[...65 lines deleted...]
-    <w:p w14:paraId="6CACC135" w14:textId="77777777" w:rsidR="00962E70" w:rsidRPr="009C39DA" w:rsidRDefault="00962E70" w:rsidP="00434E45">
+    <w:p w14:paraId="6CACC135" w14:textId="77777777" w:rsidR="00962E70" w:rsidRPr="009C39DA" w:rsidRDefault="00962E70" w:rsidP="006D2215">
       <w:pPr>
         <w:pStyle w:val="Textindependent"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="34"/>
         </w:numPr>
+        <w:spacing w:after="240"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009C39DA">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>N</w:t>
       </w:r>
       <w:r w:rsidR="00E17FD4" w:rsidRPr="009C39DA">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>o respectar o complir de forma deliberada els acords adoptats vàlidament pels òrgans de</w:t>
       </w:r>
       <w:r w:rsidR="00852357" w:rsidRPr="009C39DA">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00E17FD4" w:rsidRPr="009C39DA">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>l</w:t>
       </w:r>
       <w:r w:rsidR="00852357" w:rsidRPr="009C39DA">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>a federació</w:t>
       </w:r>
       <w:r w:rsidR="00E17FD4" w:rsidRPr="009C39DA">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3A7D0E3B" w14:textId="77777777" w:rsidR="00962E70" w:rsidRPr="009C39DA" w:rsidRDefault="00E17FD4" w:rsidP="00434E45">
+    <w:p w14:paraId="3A7D0E3B" w14:textId="77777777" w:rsidR="00962E70" w:rsidRPr="009C39DA" w:rsidRDefault="00E17FD4" w:rsidP="006D2215">
       <w:pPr>
         <w:pStyle w:val="Textindependent"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="34"/>
         </w:numPr>
+        <w:spacing w:after="240"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009C39DA">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Provocar, per acció o per omissió, perjudicis greus en el patrimoni o en el bon nom de</w:t>
       </w:r>
       <w:r w:rsidR="00852357" w:rsidRPr="009C39DA">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="009C39DA">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>l</w:t>
       </w:r>
       <w:r w:rsidR="00852357" w:rsidRPr="009C39DA">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>a federació</w:t>
       </w:r>
       <w:r w:rsidRPr="009C39DA">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6A97D090" w14:textId="77777777" w:rsidR="00962E70" w:rsidRPr="009C39DA" w:rsidRDefault="00E17FD4" w:rsidP="00434E45">
+    <w:p w14:paraId="6A97D090" w14:textId="77777777" w:rsidR="00962E70" w:rsidRPr="009C39DA" w:rsidRDefault="00E17FD4" w:rsidP="006D2215">
       <w:pPr>
         <w:pStyle w:val="Textindependent"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="34"/>
         </w:numPr>
+        <w:spacing w:after="240"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009C39DA">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>No abonar qualsevol derrama o quota extraordinària acordada vàlidament per l’òrgan competent en el moment en què es requereixi.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5D290A10" w14:textId="77777777" w:rsidR="00962E70" w:rsidRPr="009C39DA" w:rsidRDefault="00E17FD4" w:rsidP="00434E45">
+    <w:p w14:paraId="5D290A10" w14:textId="77777777" w:rsidR="00962E70" w:rsidRPr="009C39DA" w:rsidRDefault="00E17FD4" w:rsidP="006D2215">
       <w:pPr>
         <w:pStyle w:val="Textindependent"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="34"/>
         </w:numPr>
+        <w:spacing w:after="240"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009C39DA">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>La reincidència en dos infraccions lleus pot comportar que l’òrgan competent qualifiqui de greu el fet infractor.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0A73FB48" w14:textId="77777777" w:rsidR="00E17FD4" w:rsidRPr="009C39DA" w:rsidRDefault="00E17FD4" w:rsidP="00434E45">
+    <w:p w14:paraId="0A73FB48" w14:textId="77777777" w:rsidR="00E17FD4" w:rsidRPr="009C39DA" w:rsidRDefault="00E17FD4" w:rsidP="006D2215">
       <w:pPr>
         <w:pStyle w:val="Textindependent"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="34"/>
         </w:numPr>
+        <w:spacing w:after="240"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009C39DA">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>L’incompliment de qualsevol precepte d’aquests estatuts si provoca un perjudici a</w:t>
       </w:r>
       <w:r w:rsidR="00852357" w:rsidRPr="009C39DA">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="009C39DA">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>l</w:t>
@@ -11288,273 +11338,251 @@
         </w:rPr>
         <w:t xml:space="preserve">a federació, a </w:t>
       </w:r>
       <w:r w:rsidRPr="009C39DA">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>qualsevol dels</w:t>
       </w:r>
       <w:r w:rsidR="00852357" w:rsidRPr="009C39DA">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> membres i tercers</w:t>
       </w:r>
       <w:r w:rsidRPr="009C39DA">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>, excepte si la infracció ha estat qualificada de lleu o molt greu.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1E7BA91D" w14:textId="77777777" w:rsidR="00E17FD4" w:rsidRPr="009C39DA" w:rsidRDefault="00E17FD4" w:rsidP="002C7675">
-[...11 lines deleted...]
-    <w:p w14:paraId="09137A9B" w14:textId="77777777" w:rsidR="006E0BB6" w:rsidRPr="009C39DA" w:rsidRDefault="00E17FD4" w:rsidP="00434E45">
+    <w:p w14:paraId="09137A9B" w14:textId="77777777" w:rsidR="006E0BB6" w:rsidRPr="009C39DA" w:rsidRDefault="00E17FD4" w:rsidP="006D2215">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="32"/>
         </w:numPr>
+        <w:spacing w:after="240"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009C39DA">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Són infraccions molt greus:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4B534135" w14:textId="77777777" w:rsidR="006E0BB6" w:rsidRPr="009C39DA" w:rsidRDefault="00E17FD4" w:rsidP="006E0BB6">
-[...19 lines deleted...]
-      <w:pPr>
+    <w:p w14:paraId="53F9713C" w14:textId="53FF3E29" w:rsidR="006E0BB6" w:rsidRPr="006D2215" w:rsidRDefault="00E17FD4" w:rsidP="006D2215">
+      <w:pPr>
+        <w:pStyle w:val="Pargrafdellista"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
-        <w:jc w:val="both"/>
-[...6 lines deleted...]
-      <w:r w:rsidRPr="009C39DA">
+        <w:spacing w:after="240"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006D2215">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Els comportaments, les actituds i els gestos agressius o antiesportius quan s’adrecin a l’àrbitre, al jutge, a esportistes o al públic.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2379E29D" w14:textId="77777777" w:rsidR="006E0BB6" w:rsidRPr="009C39DA" w:rsidRDefault="00E17FD4" w:rsidP="00434E45">
+    <w:p w14:paraId="2379E29D" w14:textId="77777777" w:rsidR="006E0BB6" w:rsidRPr="009C39DA" w:rsidRDefault="00E17FD4" w:rsidP="006D2215">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
+        <w:spacing w:after="240"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009C39DA">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>L’alineació indeguda i la incompareixença o la retirada injustificades de les proves, els jocs o les competicions organitzades pe</w:t>
       </w:r>
       <w:r w:rsidR="00F10D2D" w:rsidRPr="009C39DA">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>r la federació</w:t>
       </w:r>
       <w:r w:rsidRPr="009C39DA">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="15F77662" w14:textId="77777777" w:rsidR="006E0BB6" w:rsidRPr="009C39DA" w:rsidRDefault="00E17FD4" w:rsidP="00434E45">
+    <w:p w14:paraId="15F77662" w14:textId="77777777" w:rsidR="006E0BB6" w:rsidRPr="009C39DA" w:rsidRDefault="00E17FD4" w:rsidP="006D2215">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
+        <w:spacing w:after="240"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009C39DA">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>La negativa injustificada a assistir a les convocatòries, als entrenaments, a les proves o a les competicions de les seleccions esportives nacionals.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="51853CCE" w14:textId="77777777" w:rsidR="006E0BB6" w:rsidRPr="009C39DA" w:rsidRDefault="00E17FD4" w:rsidP="00434E45">
+    <w:p w14:paraId="51853CCE" w14:textId="77777777" w:rsidR="006E0BB6" w:rsidRPr="009C39DA" w:rsidRDefault="00E17FD4" w:rsidP="006D2215">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
+        <w:spacing w:after="240"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009C39DA">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Les modificacions fraudulentes del resultat de les proves o competicions, incloses les conductes prèvies a la celebració que intentin influir en el resultat mitjançant acord, intimidació, preu o qualsevol altre mitjà fraudulent.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7F7A954E" w14:textId="77777777" w:rsidR="006E0BB6" w:rsidRPr="009C39DA" w:rsidRDefault="00E17FD4" w:rsidP="00434E45">
+    <w:p w14:paraId="7F7A954E" w14:textId="77777777" w:rsidR="006E0BB6" w:rsidRPr="009C39DA" w:rsidRDefault="00E17FD4" w:rsidP="006D2215">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
+        <w:spacing w:after="240"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009C39DA">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>La manipulació o l’alteració del material d’equipament esportiu, en contra de les regles tècniques, quan pugui alterar el resultat de les proves o posi en perill la integritat de les persones.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1CBED5D0" w14:textId="77777777" w:rsidR="006E0BB6" w:rsidRPr="009C39DA" w:rsidRDefault="00E17FD4" w:rsidP="00434E45">
+    <w:p w14:paraId="1CBED5D0" w14:textId="77777777" w:rsidR="006E0BB6" w:rsidRPr="009C39DA" w:rsidRDefault="00E17FD4" w:rsidP="006D2215">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
+        <w:spacing w:after="240"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009C39DA">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Els abusos d’autoritat i la usurpació d’atribucions.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="601D456E" w14:textId="77777777" w:rsidR="006E0BB6" w:rsidRPr="009C39DA" w:rsidRDefault="00E17FD4" w:rsidP="00434E45">
+    <w:p w14:paraId="601D456E" w14:textId="77777777" w:rsidR="006E0BB6" w:rsidRPr="009C39DA" w:rsidRDefault="00E17FD4" w:rsidP="006D2215">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
+        <w:spacing w:after="240"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009C39DA">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Les declaracions públiques de socis, directius, tècnics, esportistes i altres membres de</w:t>
       </w:r>
       <w:r w:rsidR="00852357" w:rsidRPr="009C39DA">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
@@ -11569,979 +11597,869 @@
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> que incitin els seus </w:t>
       </w:r>
       <w:r w:rsidR="00852357" w:rsidRPr="009C39DA">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">afiliats </w:t>
       </w:r>
       <w:r w:rsidRPr="009C39DA">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>o els espectadors a la violència, el racisme, la xenofòbia o la intolerància en l’esport.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5DFD87FE" w14:textId="77777777" w:rsidR="006E0BB6" w:rsidRPr="009C39DA" w:rsidRDefault="00E17FD4" w:rsidP="00434E45">
+    <w:p w14:paraId="5DFD87FE" w14:textId="77777777" w:rsidR="006E0BB6" w:rsidRPr="009C39DA" w:rsidRDefault="00E17FD4" w:rsidP="006D2215">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
+        <w:spacing w:after="240"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009C39DA">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Els actes dirigits a predeterminar no esportivament el resultat d’un joc, una prova o una competició.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6256FEDA" w14:textId="77777777" w:rsidR="006E0BB6" w:rsidRPr="009C39DA" w:rsidRDefault="00E17FD4" w:rsidP="00434E45">
+    <w:p w14:paraId="6256FEDA" w14:textId="77777777" w:rsidR="006E0BB6" w:rsidRPr="009C39DA" w:rsidRDefault="00E17FD4" w:rsidP="006D2215">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
+        <w:spacing w:after="240"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009C39DA">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>El trencament de la sanció imposada per infracció molt greu o greu d’acord amb les disposicions d’aquest títol.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3E7BDA65" w14:textId="77777777" w:rsidR="006E0BB6" w:rsidRPr="009C39DA" w:rsidRDefault="00E17FD4" w:rsidP="00434E45">
+    <w:p w14:paraId="3E7BDA65" w14:textId="77777777" w:rsidR="006E0BB6" w:rsidRPr="009C39DA" w:rsidRDefault="00E17FD4" w:rsidP="006D2215">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
+        <w:spacing w:after="240"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009C39DA">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>La inexecució de les resolucions de la Comissió Jurídica Esportiva.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="30762F6E" w14:textId="77777777" w:rsidR="006E0BB6" w:rsidRPr="009C39DA" w:rsidRDefault="00E17FD4" w:rsidP="00434E45">
+    <w:p w14:paraId="30762F6E" w14:textId="4DD66B35" w:rsidR="006E0BB6" w:rsidRPr="002C24B0" w:rsidRDefault="00E17FD4" w:rsidP="006D2215">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
+        <w:spacing w:after="240"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009C39DA">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>L’exercici d’una professió esportiva sense la titulació esportiva corresponent quan posa en perill o constitueix un risc per a les persones.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="41066787" w14:textId="77777777" w:rsidR="006E0BB6" w:rsidRPr="009C39DA" w:rsidRDefault="006E0BB6" w:rsidP="006E0BB6">
-[...42 lines deleted...]
-    <w:p w14:paraId="62131C28" w14:textId="77777777" w:rsidR="006E0BB6" w:rsidRPr="009C39DA" w:rsidRDefault="006E0BB6" w:rsidP="00434E45">
+    <w:p w14:paraId="3D8267D4" w14:textId="77777777" w:rsidR="002C24B0" w:rsidRPr="009C39DA" w:rsidRDefault="002C24B0" w:rsidP="006D2215">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
-        <w:jc w:val="both"/>
-[...9 lines deleted...]
-          <w:bCs/>
+        <w:spacing w:after="240"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009C39DA">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
-[...13 lines deleted...]
-    <w:p w14:paraId="122C0BDE" w14:textId="77777777" w:rsidR="006E0BB6" w:rsidRPr="009C39DA" w:rsidRDefault="00E17FD4" w:rsidP="00434E45">
+        <w:t>Posar en perill el patrimoni o el bon nom de la federació o provocar-hi perjudicis molt greus, per negligència o mala fe.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4ED5FDDE" w14:textId="77777777" w:rsidR="002C24B0" w:rsidRPr="009C39DA" w:rsidRDefault="002C24B0" w:rsidP="006D2215">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
-        <w:jc w:val="both"/>
-[...9 lines deleted...]
-          <w:bCs/>
+        <w:spacing w:after="240"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009C39DA">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>La no convocatòria de forma sistemàtica i reiterada, en els terminis o es condicions legals, dels òrgans col·legiats de</w:t>
-[...22 lines deleted...]
-    <w:p w14:paraId="3ECFF540" w14:textId="77777777" w:rsidR="006E0BB6" w:rsidRPr="009C39DA" w:rsidRDefault="00E17FD4" w:rsidP="00434E45">
+        <w:t>Actuar en l’exercici de l’activitat professional de forma deslleial envers la federació o qualsevol dels seus membres.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0278FCED" w14:textId="77777777" w:rsidR="002C24B0" w:rsidRPr="009C39DA" w:rsidRDefault="002C24B0" w:rsidP="006D2215">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
-        <w:jc w:val="both"/>
-[...9 lines deleted...]
-          <w:bCs/>
+        <w:spacing w:after="240"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009C39DA">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>La utilització incorrecta dels fons privats de</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00F10D2D" w:rsidRPr="009C39DA">
+        <w:t>La reincidència en dos infraccions greus pot comportar que l’òrgan competent qualifiqui de molt greu el fet infractor.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2DBE7458" w14:textId="77777777" w:rsidR="006E0BB6" w:rsidRPr="009C39DA" w:rsidRDefault="006E0BB6" w:rsidP="006D2215">
+      <w:pPr>
+        <w:spacing w:after="240"/>
+        <w:ind w:left="708" w:firstLine="12"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009C39DA">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...52 lines deleted...]
-    <w:p w14:paraId="4B007B88" w14:textId="77777777" w:rsidR="006E0BB6" w:rsidRPr="009C39DA" w:rsidRDefault="00E17FD4" w:rsidP="00434E45">
+        <w:t>Sense perjudici de l’anterior, i específicament pels membres de la Junta Directiva, són infraccions molt greus:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="62131C28" w14:textId="77777777" w:rsidR="006E0BB6" w:rsidRPr="009C39DA" w:rsidRDefault="006E0BB6" w:rsidP="006D2215">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
+        <w:spacing w:after="240"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009C39DA">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>L’organització d’activitats o competicions esportives de caràcter internacional sense l’autorització preceptiva.</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="6C8FDDBB" w14:textId="77777777" w:rsidR="006E0BB6" w:rsidRPr="009C39DA" w:rsidRDefault="00E17FD4" w:rsidP="00434E45">
+        <w:t>L</w:t>
+      </w:r>
+      <w:r w:rsidR="00E17FD4" w:rsidRPr="009C39DA">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>’incompliment dels acords de l’Assemblea General, i també de les disposicions estatutàries o reglamentàries.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="122C0BDE" w14:textId="77777777" w:rsidR="006E0BB6" w:rsidRPr="009C39DA" w:rsidRDefault="00E17FD4" w:rsidP="006D2215">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
+        <w:spacing w:after="240"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009C39DA">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>Contreure obligacions econòmiques que puguin comportar un perjudici greu per a l’economia de l’entitat sense la disponibilitat pressupostària prèvia.</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="663A3A27" w14:textId="77777777" w:rsidR="006E0BB6" w:rsidRPr="009C39DA" w:rsidRDefault="00E17FD4" w:rsidP="00434E45">
+        <w:t>La no convocatòria de forma sistemàtica i reiterada, en els terminis o es condicions legals, dels òrgans col·legiats de</w:t>
+      </w:r>
+      <w:r w:rsidR="00F10D2D" w:rsidRPr="009C39DA">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> la federació</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009C39DA">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3ECFF540" w14:textId="77777777" w:rsidR="006E0BB6" w:rsidRPr="009C39DA" w:rsidRDefault="00E17FD4" w:rsidP="006D2215">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
+        <w:spacing w:after="240"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009C39DA">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>Els actes dirigits a predeterminar o alterar els resultats de les eleccions dels càrrecs de representació o de direcció de</w:t>
+        <w:t>La utilització incorrecta dels fons privats de</w:t>
       </w:r>
       <w:r w:rsidR="00F10D2D" w:rsidRPr="009C39DA">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="009C39DA">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>l</w:t>
       </w:r>
       <w:r w:rsidR="00F10D2D" w:rsidRPr="009C39DA">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>a federació</w:t>
+        <w:t>a</w:t>
       </w:r>
       <w:r w:rsidRPr="009C39DA">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>.</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="62D5E7AC" w14:textId="77777777" w:rsidR="006E0BB6" w:rsidRPr="009C39DA" w:rsidRDefault="00E17FD4" w:rsidP="00434E45">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00F10D2D" w:rsidRPr="009C39DA">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>federació</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009C39DA">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> o de les subvencions, els crèdits, els avals i els altres ajuts que pugui atorgar l’Administració pública, sense perjudici de les reclamacions que puguin correspondre per la via jurisdiccional competent. L’apreciació de la utilització incorrecta de fons públics es regeix pels criteris fixats a la legislació vigent pel que fa a l’ús d’ajudes i subvencions públiques. Per apreciar la utilització incorrecta de fons privats es té en compte el caràcter culpable o dolós de les conductes.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4B007B88" w14:textId="77777777" w:rsidR="006E0BB6" w:rsidRPr="009C39DA" w:rsidRDefault="00E17FD4" w:rsidP="006D2215">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
+        <w:spacing w:after="240"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009C39DA">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>El trencament de les sancions greus imposades d’acord amb les disposicions d’aquest article</w:t>
-[...12 lines deleted...]
-    <w:p w14:paraId="432594D7" w14:textId="77777777" w:rsidR="006E0BB6" w:rsidRPr="009C39DA" w:rsidRDefault="00E17FD4" w:rsidP="00434E45">
+        <w:t>L’organització d’activitats o competicions esportives de caràcter internacional sense l’autorització preceptiva.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6C8FDDBB" w14:textId="77777777" w:rsidR="006E0BB6" w:rsidRPr="009C39DA" w:rsidRDefault="00E17FD4" w:rsidP="006D2215">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
+        <w:spacing w:after="240"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009C39DA">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>La no expedició injustificada de llicències federatives, i també l’expedició fraudulenta de les mateixes llicències.</w:t>
-[...43 lines deleted...]
-    <w:p w14:paraId="32B44A53" w14:textId="77777777" w:rsidR="006E0BB6" w:rsidRPr="009C39DA" w:rsidRDefault="00E17FD4" w:rsidP="00434E45">
+        <w:t>Contreure obligacions econòmiques que puguin comportar un perjudici greu per a l’economia de l’entitat sense la disponibilitat pressupostària prèvia.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="663A3A27" w14:textId="77777777" w:rsidR="006E0BB6" w:rsidRPr="009C39DA" w:rsidRDefault="00E17FD4" w:rsidP="006D2215">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
-        <w:jc w:val="both"/>
-[...8 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:spacing w:after="240"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009C39DA">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>Posar en perill el patrimoni o el bon nom de</w:t>
+        <w:t>Els actes dirigits a predeterminar o alterar els resultats de les eleccions dels càrrecs de representació o de direcció de</w:t>
       </w:r>
       <w:r w:rsidR="00F10D2D" w:rsidRPr="009C39DA">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> la federació</w:t>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="009C39DA">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> o provocar-hi perjudicis molt greus, per negligència o mala fe.</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="499415F6" w14:textId="77777777" w:rsidR="006E0BB6" w:rsidRPr="009C39DA" w:rsidRDefault="00E17FD4" w:rsidP="00434E45">
+        <w:t>l</w:t>
+      </w:r>
+      <w:r w:rsidR="00F10D2D" w:rsidRPr="009C39DA">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>a federació</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009C39DA">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="62D5E7AC" w14:textId="77777777" w:rsidR="006E0BB6" w:rsidRPr="009C39DA" w:rsidRDefault="00E17FD4" w:rsidP="006D2215">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
-        <w:jc w:val="both"/>
-[...8 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:spacing w:after="240"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009C39DA">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">Actuar en l’exercici de l’activitat professional de forma deslleial envers </w:t>
-[...20 lines deleted...]
-    <w:p w14:paraId="511B66F7" w14:textId="77777777" w:rsidR="00E17FD4" w:rsidRPr="009C39DA" w:rsidRDefault="00E17FD4" w:rsidP="00434E45">
+        <w:t>El trencament de les sancions greus imposades d’acord amb les disposicions d’aquest article</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009C39DA">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="222222"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="es-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="432594D7" w14:textId="77777777" w:rsidR="006E0BB6" w:rsidRPr="009C39DA" w:rsidRDefault="00E17FD4" w:rsidP="006D2215">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
-        <w:jc w:val="both"/>
-[...8 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:spacing w:after="240"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009C39DA">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>La reincidència en dos infraccions greus pot comportar que l’òrgan competent qualifiqui de molt greu el fet infractor.</w:t>
-[...3 lines deleted...]
-      <w:pPr>
+        <w:t>La no expedició injustificada de llicències federatives, i també l’expedició fraudulenta de les mateixes llicències.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="234A0173" w14:textId="77777777" w:rsidR="00E17FD4" w:rsidRPr="009C39DA" w:rsidRDefault="00E17FD4" w:rsidP="006D2215">
+      <w:pPr>
+        <w:spacing w:after="240"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="69266BF2" w14:textId="77777777" w:rsidR="00E17FD4" w:rsidRPr="009C39DA" w:rsidRDefault="00E17FD4" w:rsidP="002C7675">
+    <w:p w14:paraId="69266BF2" w14:textId="77777777" w:rsidR="00E17FD4" w:rsidRPr="009C39DA" w:rsidRDefault="00E17FD4" w:rsidP="006D2215">
       <w:pPr>
         <w:pStyle w:val="Ttol3"/>
+        <w:spacing w:after="240"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="none"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009C39DA">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="none"/>
         </w:rPr>
         <w:t>II. Sancions</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="02081496" w14:textId="77777777" w:rsidR="00E17FD4" w:rsidRPr="009C39DA" w:rsidRDefault="00E17FD4" w:rsidP="002C7675">
-[...12 lines deleted...]
-    <w:p w14:paraId="0B0A60AA" w14:textId="77777777" w:rsidR="006E0BB6" w:rsidRPr="009C39DA" w:rsidRDefault="00E17FD4" w:rsidP="00434E45">
+    <w:p w14:paraId="0B0A60AA" w14:textId="77777777" w:rsidR="006E0BB6" w:rsidRPr="009C39DA" w:rsidRDefault="00E17FD4" w:rsidP="006D2215">
       <w:pPr>
         <w:pStyle w:val="Textindependent"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="8"/>
         </w:numPr>
+        <w:spacing w:after="240"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009C39DA">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:color w:val="222222"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FEFEFE"/>
         </w:rPr>
         <w:t>Les sancions susceptibles d’aplicació són les següents:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="282B06A5" w14:textId="77777777" w:rsidR="006E0BB6" w:rsidRPr="009C39DA" w:rsidRDefault="006E0BB6" w:rsidP="006E0BB6">
-[...11 lines deleted...]
-    <w:p w14:paraId="15AAAAD9" w14:textId="77777777" w:rsidR="006E0BB6" w:rsidRPr="009C39DA" w:rsidRDefault="006637BD" w:rsidP="00434E45">
+    <w:p w14:paraId="15AAAAD9" w14:textId="77777777" w:rsidR="006E0BB6" w:rsidRPr="009C39DA" w:rsidRDefault="006637BD" w:rsidP="006D2215">
       <w:pPr>
         <w:pStyle w:val="Textindependent"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="36"/>
         </w:numPr>
+        <w:spacing w:after="240"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009C39DA">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:color w:val="222222"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FEFEFE"/>
         </w:rPr>
         <w:t>Inhabilitació, suspensió o privació de llicència esportiva, amb caràcter temporal o definitiu, proporcionalment adequada a la infracció o les infraccions comeses.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4F68F2ED" w14:textId="77777777" w:rsidR="006E0BB6" w:rsidRPr="009C39DA" w:rsidRDefault="006637BD" w:rsidP="00434E45">
+    <w:p w14:paraId="4F68F2ED" w14:textId="77777777" w:rsidR="006E0BB6" w:rsidRPr="009C39DA" w:rsidRDefault="006637BD" w:rsidP="006D2215">
       <w:pPr>
         <w:pStyle w:val="Textindependent"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="36"/>
         </w:numPr>
+        <w:spacing w:after="240"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009C39DA">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:color w:val="222222"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FEFEFE"/>
         </w:rPr>
         <w:t xml:space="preserve">Sanció econòmica d’acord amb el que preveuen aquests </w:t>
       </w:r>
       <w:r w:rsidR="006E0BB6" w:rsidRPr="009C39DA">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:color w:val="222222"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FEFEFE"/>
         </w:rPr>
         <w:t>e</w:t>
       </w:r>
       <w:r w:rsidRPr="009C39DA">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:color w:val="222222"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FEFEFE"/>
         </w:rPr>
         <w:t>statuts. Aquesta sanció només es pot imposar a les persones infractores que perceben retribució econòmica per la seva tasca.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="083C571D" w14:textId="77777777" w:rsidR="006E0BB6" w:rsidRPr="009C39DA" w:rsidRDefault="006637BD" w:rsidP="00434E45">
+    <w:p w14:paraId="083C571D" w14:textId="77777777" w:rsidR="006E0BB6" w:rsidRPr="009C39DA" w:rsidRDefault="006637BD" w:rsidP="006D2215">
       <w:pPr>
         <w:pStyle w:val="Textindependent"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="36"/>
         </w:numPr>
+        <w:spacing w:after="240"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009C39DA">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:color w:val="222222"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FEFEFE"/>
         </w:rPr>
         <w:t>Clausura del recinte esportiu.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0DE6A9A3" w14:textId="77777777" w:rsidR="006E0BB6" w:rsidRPr="009C39DA" w:rsidRDefault="006637BD" w:rsidP="00434E45">
+    <w:p w14:paraId="0DE6A9A3" w14:textId="77777777" w:rsidR="006E0BB6" w:rsidRPr="009C39DA" w:rsidRDefault="006637BD" w:rsidP="006D2215">
       <w:pPr>
         <w:pStyle w:val="Textindependent"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="36"/>
         </w:numPr>
+        <w:spacing w:after="240"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009C39DA">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:color w:val="222222"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FEFEFE"/>
         </w:rPr>
         <w:t>Prohibició d’accés al recinte on es practica l’esport, pèrdua de la condició de soci, o realització de la competició esportiva a porta tancada.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="65068B3C" w14:textId="77777777" w:rsidR="006E0BB6" w:rsidRPr="009C39DA" w:rsidRDefault="006637BD" w:rsidP="00434E45">
+    <w:p w14:paraId="65068B3C" w14:textId="77777777" w:rsidR="006E0BB6" w:rsidRPr="009C39DA" w:rsidRDefault="006637BD" w:rsidP="006D2215">
       <w:pPr>
         <w:pStyle w:val="Textindependent"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="36"/>
         </w:numPr>
+        <w:spacing w:after="240"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009C39DA">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:color w:val="222222"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FEFEFE"/>
         </w:rPr>
         <w:t>Advertència privada o amonestació de caràcter públic.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="47185F67" w14:textId="77777777" w:rsidR="006E0BB6" w:rsidRPr="009C39DA" w:rsidRDefault="006637BD" w:rsidP="00434E45">
+    <w:p w14:paraId="47185F67" w14:textId="77777777" w:rsidR="006E0BB6" w:rsidRPr="009C39DA" w:rsidRDefault="006637BD" w:rsidP="006D2215">
       <w:pPr>
         <w:pStyle w:val="Textindependent"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="36"/>
         </w:numPr>
+        <w:spacing w:after="240"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009C39DA">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:color w:val="222222"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FEFEFE"/>
         </w:rPr>
         <w:t>Inhabilitació temporal o definitiva.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0D10CDC2" w14:textId="77777777" w:rsidR="006E0BB6" w:rsidRPr="009C39DA" w:rsidRDefault="006637BD" w:rsidP="00434E45">
+    <w:p w14:paraId="0D10CDC2" w14:textId="77777777" w:rsidR="006E0BB6" w:rsidRPr="009C39DA" w:rsidRDefault="006637BD" w:rsidP="006D2215">
       <w:pPr>
         <w:pStyle w:val="Textindependent"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="36"/>
         </w:numPr>
+        <w:spacing w:after="240"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009C39DA">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:color w:val="222222"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FEFEFE"/>
         </w:rPr>
         <w:t>Destitució del càrrec.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="58B24F10" w14:textId="77777777" w:rsidR="00E17FD4" w:rsidRPr="009C39DA" w:rsidRDefault="006637BD" w:rsidP="00434E45">
+    <w:p w14:paraId="58B24F10" w14:textId="77777777" w:rsidR="00E17FD4" w:rsidRPr="009C39DA" w:rsidRDefault="006637BD" w:rsidP="006D2215">
       <w:pPr>
         <w:pStyle w:val="Textindependent"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="36"/>
         </w:numPr>
+        <w:spacing w:after="240"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009C39DA">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:color w:val="222222"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FEFEFE"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>Descens de categoria, pèrdua de punts en la classificació i pèrdua del partit o de la trobada o prova o celebració de l’acte sense l’assistència de públic.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4B8FEC82" w14:textId="77777777" w:rsidR="00E17FD4" w:rsidRPr="009C39DA" w:rsidRDefault="00E17FD4" w:rsidP="002C7675">
-[...11 lines deleted...]
-    <w:p w14:paraId="6B710CF1" w14:textId="77777777" w:rsidR="006E0BB6" w:rsidRPr="009C39DA" w:rsidRDefault="00E17FD4" w:rsidP="00434E45">
+    <w:p w14:paraId="6B710CF1" w14:textId="77777777" w:rsidR="006E0BB6" w:rsidRPr="009C39DA" w:rsidRDefault="00E17FD4" w:rsidP="006D2215">
       <w:pPr>
         <w:pStyle w:val="Textindependent"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="8"/>
         </w:numPr>
+        <w:spacing w:after="240"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009C39DA">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>D’acord amb els principis d’adequació, graduació i proporcionalitat,</w:t>
       </w:r>
       <w:r w:rsidRPr="009C39DA">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="009C39DA">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:color w:val="000000"/>
         </w:rPr>
@@ -12621,364 +12539,431 @@
       </w:r>
       <w:r w:rsidR="00F10D2D" w:rsidRPr="009C39DA">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>a federació</w:t>
       </w:r>
       <w:r w:rsidRPr="009C39DA">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> per les infraccions comeses són les següents</w:t>
       </w:r>
       <w:r w:rsidRPr="009C39DA">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6B0A71F5" w14:textId="77777777" w:rsidR="006E0BB6" w:rsidRPr="009C39DA" w:rsidRDefault="006E0BB6" w:rsidP="006E0BB6">
-[...10 lines deleted...]
-    <w:p w14:paraId="0AC2C050" w14:textId="6CF2B577" w:rsidR="00E17FD4" w:rsidRPr="00C51D15" w:rsidRDefault="00E17FD4" w:rsidP="00434E45">
+    <w:p w14:paraId="0AC2C050" w14:textId="51A156BA" w:rsidR="00E17FD4" w:rsidRPr="003E5A94" w:rsidRDefault="00E17FD4" w:rsidP="006D2215">
       <w:pPr>
         <w:pStyle w:val="Textindependent"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="9"/>
         </w:numPr>
+        <w:spacing w:after="240"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="8" w:name="_Hlk194396878"/>
+      <w:bookmarkStart w:id="12" w:name="_Hlk194396878"/>
       <w:r w:rsidRPr="00C51D15">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Per infraccions lleus: </w:t>
       </w:r>
       <w:r w:rsidRPr="00C51D15">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
         <w:t>...</w:t>
       </w:r>
       <w:r w:rsidR="002722D9" w:rsidRPr="00C51D15">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="002722D9" w:rsidRPr="00C51D15">
+      <w:r w:rsidR="002722D9" w:rsidRPr="009C6248">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:color w:val="FF0000"/>
         </w:rPr>
         <w:t>[</w:t>
       </w:r>
-      <w:r w:rsidR="002722D9" w:rsidRPr="00C51D15">
+      <w:r w:rsidR="00BE7768" w:rsidRPr="003E5A94">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:i/>
           <w:color w:val="FF0000"/>
         </w:rPr>
-        <w:t>Proposta</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="002722D9" w:rsidRPr="00C51D15">
+        <w:t>PROPOSTA</w:t>
+      </w:r>
+      <w:r w:rsidR="002722D9" w:rsidRPr="003E5A94">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:color w:val="FF0000"/>
         </w:rPr>
         <w:t xml:space="preserve">: </w:t>
       </w:r>
-      <w:r w:rsidR="006C3E70" w:rsidRPr="00C51D15">
+      <w:r w:rsidR="00BE7768" w:rsidRPr="003E5A94">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:color w:val="FF0000"/>
         </w:rPr>
-        <w:t>advertència o amonestació verbal o escrita</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00C51D15">
+        <w:t>avís</w:t>
+      </w:r>
+      <w:r w:rsidR="006C3E70" w:rsidRPr="003E5A94">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:color w:val="FF0000"/>
         </w:rPr>
-        <w:t>.</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="006C3E70" w:rsidRPr="00C51D15">
+        <w:t xml:space="preserve"> o amonestació escrita</w:t>
+      </w:r>
+      <w:r w:rsidR="00BE7768" w:rsidRPr="003E5A94">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:color w:val="FF0000"/>
         </w:rPr>
+        <w:t xml:space="preserve"> dirigit a la persona per informar-lo dels punts que ha infringit i per demanar-li que corregeixi un comportament no adequat i que no hi reincideixi</w:t>
+      </w:r>
+      <w:r w:rsidR="00C51D15" w:rsidRPr="003E5A94">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:color w:val="FF0000"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="006C3E70" w:rsidRPr="003E5A94">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:color w:val="FF0000"/>
+        </w:rPr>
         <w:t>]</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6C587DB9" w14:textId="758B2E13" w:rsidR="00E17FD4" w:rsidRPr="00C51D15" w:rsidRDefault="00E17FD4" w:rsidP="00434E45">
+    <w:p w14:paraId="6C587DB9" w14:textId="2923A4CA" w:rsidR="00E17FD4" w:rsidRPr="009C6248" w:rsidRDefault="00E17FD4" w:rsidP="006D2215">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="9"/>
         </w:numPr>
+        <w:spacing w:after="240"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
-          <w:sz w:val="24"/>
-          <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C51D15">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Per infraccions greus: </w:t>
       </w:r>
       <w:r w:rsidRPr="00C51D15">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
         <w:t>...</w:t>
       </w:r>
       <w:r w:rsidRPr="00C51D15">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="006C3E70" w:rsidRPr="00C51D15">
+      <w:r w:rsidR="006C3E70" w:rsidRPr="009C6248">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="24"/>
-          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>[</w:t>
       </w:r>
-      <w:r w:rsidR="006C3E70" w:rsidRPr="00C51D15">
+      <w:r w:rsidR="009C6248" w:rsidRPr="009C6248">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:i/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="24"/>
-          <w:szCs w:val="24"/>
-[...3 lines deleted...]
-      <w:r w:rsidR="006C3E70" w:rsidRPr="00C51D15">
+        </w:rPr>
+        <w:t>PROPOSTA</w:t>
+      </w:r>
+      <w:r w:rsidR="006C3E70" w:rsidRPr="009C6248">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="24"/>
-          <w:szCs w:val="24"/>
-[...4 lines deleted...]
-    <w:p w14:paraId="19DC190C" w14:textId="4698D708" w:rsidR="00E17FD4" w:rsidRPr="009C39DA" w:rsidRDefault="00E17FD4" w:rsidP="00434E45">
+        </w:rPr>
+        <w:t xml:space="preserve">: suspensió </w:t>
+      </w:r>
+      <w:r w:rsidR="008E0487" w:rsidRPr="009C6248">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">temporal </w:t>
+      </w:r>
+      <w:r w:rsidR="006C3E70" w:rsidRPr="009C6248">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>de la llicència o inhabilitació de càrrec i funcions per un període d’entre un mes i un any.]</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="19DC190C" w14:textId="57D9D55B" w:rsidR="00E17FD4" w:rsidRPr="00BE7768" w:rsidRDefault="00E17FD4" w:rsidP="006D2215">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="9"/>
         </w:numPr>
+        <w:spacing w:after="240"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009C39DA">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Per infraccions molt greus: </w:t>
       </w:r>
       <w:r w:rsidRPr="002722D9">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
         <w:t>...</w:t>
       </w:r>
       <w:r w:rsidR="006C3E70">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="006C3E70" w:rsidRPr="006C3E70">
+      <w:r w:rsidR="006C3E70" w:rsidRPr="009C6248">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:i/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="24"/>
-          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>[</w:t>
       </w:r>
-      <w:r w:rsidR="006C3E70" w:rsidRPr="006C3E70">
+      <w:r w:rsidR="009C6248" w:rsidRPr="009C6248">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
-          <w:bCs/>
           <w:i/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="24"/>
-          <w:szCs w:val="24"/>
-[...3 lines deleted...]
-      <w:r w:rsidR="006C3E70" w:rsidRPr="006C3E70">
+        </w:rPr>
+        <w:t>PROPOSTA</w:t>
+      </w:r>
+      <w:r w:rsidR="006C3E70" w:rsidRPr="009C6248">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:i/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="24"/>
-          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">: </w:t>
       </w:r>
-      <w:r w:rsidR="006C3E70" w:rsidRPr="006C3E70">
+      <w:r w:rsidR="006C3E70" w:rsidRPr="009C6248">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="24"/>
-          <w:szCs w:val="24"/>
-[...3 lines deleted...]
-      <w:r w:rsidR="00C0020F">
+        </w:rPr>
+        <w:t>suspensió de la llicència o inhabilitació de càrrec i funcions per un període d’entre un any i dos anys. En cas d’haver estat sancionat prèviament amb un mínim de dos suspensions de la llicència o inhabilitacions de càrrec, es pot sancionar amb la baixa definitiva de la condició de membre de</w:t>
+      </w:r>
+      <w:r w:rsidR="00C0020F" w:rsidRPr="009C6248">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="24"/>
-          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> la federació</w:t>
       </w:r>
-      <w:r w:rsidR="00C51D15">
+      <w:r w:rsidR="00C51D15" w:rsidRPr="009C6248">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="24"/>
-          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
-      <w:r w:rsidR="006C3E70" w:rsidRPr="006C3E70">
+      <w:r w:rsidR="006C3E70" w:rsidRPr="009C6248">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="24"/>
-          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>]</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="8"/>
-[...6 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+    <w:p w14:paraId="251BF983" w14:textId="392B95D2" w:rsidR="00BE7768" w:rsidRPr="009C39DA" w:rsidRDefault="00BE7768" w:rsidP="00A81BDB">
+      <w:pPr>
+        <w:spacing w:after="240"/>
+        <w:ind w:left="708"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
           <w:color w:val="000000"/>
-          <w:lang w:val="es-ES"/>
-[...3 lines deleted...]
-    <w:p w14:paraId="54609E36" w14:textId="77777777" w:rsidR="007D7B5D" w:rsidRPr="00BA2E47" w:rsidRDefault="00E17FD4" w:rsidP="007D7B5D">
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003E5A94">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>L’a</w:t>
+      </w:r>
+      <w:r w:rsidR="00A81BDB" w:rsidRPr="003E5A94">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>plicació i la duració de la baixa temporal es fixaran d’acord amb la gravetat de la infracció,</w:t>
+      </w:r>
+      <w:r w:rsidR="00A81BDB" w:rsidRPr="003E5A94">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> i comportarà la suspensió temporal de l’exercici dels drets i deures com a membre de </w:t>
+      </w:r>
+      <w:r w:rsidR="00004A6E" w:rsidRPr="003E5A94">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>la federació</w:t>
+      </w:r>
+      <w:r w:rsidR="00A81BDB" w:rsidRPr="003E5A94">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> i també de l’exercici dels càrrecs que hi pogués complir</w:t>
+      </w:r>
+      <w:r w:rsidR="00E038B9" w:rsidRPr="003E5A94">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="12"/>
+    <w:p w14:paraId="54609E36" w14:textId="77777777" w:rsidR="007D7B5D" w:rsidRPr="00BA2E47" w:rsidRDefault="00E17FD4" w:rsidP="00D366D7">
       <w:pPr>
         <w:pStyle w:val="Textindependent"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="5"/>
+          <w:numId w:val="8"/>
         </w:numPr>
-        <w:ind w:left="720"/>
+        <w:spacing w:after="240"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007D7B5D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>En el cas d’imposició de sancions econòmiques, d’acord amb els principis enunciats al paràgraf anterior, es poden aplicar pels imports següents:</w:t>
       </w:r>
       <w:r w:rsidR="005F1731" w:rsidRPr="007D7B5D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="007D7B5D" w:rsidRPr="000C2617">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="FF0000"/>
         </w:rPr>
@@ -13041,124 +13026,111 @@
         <w:t>1</w:t>
       </w:r>
       <w:r w:rsidR="007D7B5D" w:rsidRPr="00DE23D1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:color w:val="FF0000"/>
         </w:rPr>
         <w:t xml:space="preserve"> de la secció</w:t>
       </w:r>
       <w:r w:rsidR="007D7B5D" w:rsidRPr="00DE23D1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="FF0000"/>
         </w:rPr>
         <w:t xml:space="preserve"> II. Sancions</w:t>
       </w:r>
       <w:r w:rsidR="007D7B5D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="FF0000"/>
         </w:rPr>
         <w:t>]</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5B309A16" w14:textId="7B38FD76" w:rsidR="006E0BB6" w:rsidRPr="007D7B5D" w:rsidRDefault="006E0BB6" w:rsidP="007D7B5D">
-[...12 lines deleted...]
-    <w:p w14:paraId="72941CB3" w14:textId="77777777" w:rsidR="006E0BB6" w:rsidRPr="009C39DA" w:rsidRDefault="006E0BB6" w:rsidP="005D60A7">
+    <w:p w14:paraId="72941CB3" w14:textId="77777777" w:rsidR="006E0BB6" w:rsidRPr="009C39DA" w:rsidRDefault="006E0BB6" w:rsidP="006D2215">
       <w:pPr>
         <w:pStyle w:val="Pargrafdellista"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="37"/>
         </w:numPr>
-        <w:spacing w:after="0"/>
+        <w:spacing w:after="240"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009C39DA">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Per infraccions lleus: sanció d’un import de </w:t>
       </w:r>
       <w:r w:rsidRPr="005F1731">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
         <w:t>…</w:t>
       </w:r>
       <w:r w:rsidRPr="009C39DA">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> euros</w:t>
       </w:r>
       <w:r w:rsidRPr="009C39DA">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="371DEFA5" w14:textId="47507013" w:rsidR="006E0BB6" w:rsidRPr="009C39DA" w:rsidRDefault="005F1731" w:rsidP="005D60A7">
+    <w:p w14:paraId="371DEFA5" w14:textId="47507013" w:rsidR="006E0BB6" w:rsidRPr="009C39DA" w:rsidRDefault="005F1731" w:rsidP="006D2215">
       <w:pPr>
         <w:pStyle w:val="Pargrafdellista"/>
-        <w:spacing w:after="0"/>
+        <w:spacing w:after="240"/>
         <w:ind w:left="1068"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005F1731">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>[</w:t>
       </w:r>
       <w:r w:rsidR="000A13D6" w:rsidRPr="003A6012">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:i/>
@@ -13185,58 +13157,58 @@
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> import</w:t>
       </w:r>
       <w:r w:rsidR="006E0BB6" w:rsidRPr="005F1731">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> màxim de 1.000 euros</w:t>
       </w:r>
       <w:r w:rsidRPr="005F1731">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>]</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="127F6715" w14:textId="77777777" w:rsidR="006E0BB6" w:rsidRPr="009C39DA" w:rsidRDefault="006E0BB6" w:rsidP="005D60A7">
+    <w:p w14:paraId="127F6715" w14:textId="77777777" w:rsidR="006E0BB6" w:rsidRPr="009C39DA" w:rsidRDefault="006E0BB6" w:rsidP="006D2215">
       <w:pPr>
         <w:pStyle w:val="Pargrafdellista"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="37"/>
         </w:numPr>
-        <w:spacing w:after="0"/>
+        <w:spacing w:after="240"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009C39DA">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Per infraccions greus:</w:t>
       </w:r>
       <w:r w:rsidRPr="009C39DA">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
@@ -13282,54 +13254,54 @@
           <w:szCs w:val="24"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
         <w:t>…</w:t>
       </w:r>
       <w:r w:rsidRPr="009C39DA">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> euros</w:t>
       </w:r>
       <w:r w:rsidRPr="009C39DA">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3CA257D0" w14:textId="3820622B" w:rsidR="006E0BB6" w:rsidRPr="005F1731" w:rsidRDefault="005F1731" w:rsidP="005D60A7">
+    <w:p w14:paraId="3CA257D0" w14:textId="3820622B" w:rsidR="006E0BB6" w:rsidRPr="005F1731" w:rsidRDefault="005F1731" w:rsidP="006D2215">
       <w:pPr>
         <w:pStyle w:val="Pargrafdellista"/>
-        <w:spacing w:after="0"/>
+        <w:spacing w:after="240"/>
         <w:ind w:left="1068"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005F1731">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>[</w:t>
       </w:r>
       <w:r w:rsidR="000A13D6" w:rsidRPr="003A6012">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:i/>
@@ -13356,58 +13328,58 @@
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>barem d’imports</w:t>
       </w:r>
       <w:r w:rsidR="006E0BB6" w:rsidRPr="005F1731">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> entre 1.001 i 3000 euros</w:t>
       </w:r>
       <w:r w:rsidRPr="005F1731">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>]</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3B0F8F78" w14:textId="62C02F9E" w:rsidR="006E0BB6" w:rsidRPr="009C39DA" w:rsidRDefault="006E0BB6" w:rsidP="005D60A7">
+    <w:p w14:paraId="3B0F8F78" w14:textId="62C02F9E" w:rsidR="006E0BB6" w:rsidRPr="009C39DA" w:rsidRDefault="006E0BB6" w:rsidP="006D2215">
       <w:pPr>
         <w:pStyle w:val="Pargrafdellista"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="37"/>
         </w:numPr>
-        <w:spacing w:after="0"/>
+        <w:spacing w:after="240"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009C39DA">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Per infraccions molt greus:</w:t>
       </w:r>
       <w:r w:rsidRPr="009C39DA">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
@@ -13453,54 +13425,54 @@
           <w:szCs w:val="24"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
         <w:t>…</w:t>
       </w:r>
       <w:r w:rsidRPr="009C39DA">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> euros</w:t>
       </w:r>
       <w:r w:rsidRPr="009C39DA">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5EFFBE51" w14:textId="6A6BBF13" w:rsidR="006E0BB6" w:rsidRPr="005F1731" w:rsidRDefault="005F1731" w:rsidP="006E0BB6">
+    <w:p w14:paraId="5EFFBE51" w14:textId="6A6BBF13" w:rsidR="006E0BB6" w:rsidRPr="005F1731" w:rsidRDefault="005F1731" w:rsidP="006D2215">
       <w:pPr>
         <w:pStyle w:val="Pargrafdellista"/>
-        <w:spacing w:after="0"/>
+        <w:spacing w:after="240"/>
         <w:ind w:left="1068"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005F1731">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>[</w:t>
       </w:r>
       <w:r w:rsidR="000A13D6" w:rsidRPr="003A6012">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:i/>
           <w:color w:val="FF0000"/>
@@ -13536,1031 +13508,2033 @@
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> entre </w:t>
       </w:r>
       <w:r w:rsidR="006E0BB6" w:rsidRPr="005F1731">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>3.001 i 12.000 euros</w:t>
       </w:r>
       <w:r w:rsidRPr="005F1731">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>]</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="14350D75" w14:textId="77777777" w:rsidR="006E0BB6" w:rsidRPr="009C39DA" w:rsidRDefault="006E0BB6" w:rsidP="002C7675">
+    <w:p w14:paraId="14350D75" w14:textId="77777777" w:rsidR="006E0BB6" w:rsidRPr="009C39DA" w:rsidRDefault="006E0BB6" w:rsidP="006D2215">
       <w:pPr>
         <w:pStyle w:val="Textindependent2"/>
+        <w:spacing w:after="240"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="525207C9" w14:textId="77777777" w:rsidR="00E17FD4" w:rsidRPr="009C39DA" w:rsidRDefault="00E17FD4" w:rsidP="002C7675">
+    <w:p w14:paraId="525207C9" w14:textId="77777777" w:rsidR="00E17FD4" w:rsidRPr="009C39DA" w:rsidRDefault="00E17FD4" w:rsidP="006D2215">
       <w:pPr>
         <w:pStyle w:val="Textindependent2"/>
+        <w:spacing w:after="240"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009C39DA">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>III. Circumstàncies agreujants, atenuants i eiximents de la responsabilitat:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="30019265" w14:textId="77777777" w:rsidR="00E17FD4" w:rsidRPr="009C39DA" w:rsidRDefault="00E17FD4" w:rsidP="002C7675">
-[...7 lines deleted...]
-    <w:p w14:paraId="475A0781" w14:textId="77777777" w:rsidR="00E17FD4" w:rsidRPr="009C39DA" w:rsidRDefault="00E17FD4" w:rsidP="00434E45">
+    <w:p w14:paraId="475A0781" w14:textId="77777777" w:rsidR="00E17FD4" w:rsidRPr="009C39DA" w:rsidRDefault="00E17FD4" w:rsidP="006D2215">
       <w:pPr>
         <w:pStyle w:val="Textindependent2"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="20"/>
         </w:numPr>
+        <w:spacing w:after="240"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009C39DA">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>Són circumstàncies agreujants de la responsabilitat:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="63DEBF65" w14:textId="77777777" w:rsidR="00E17FD4" w:rsidRPr="009C39DA" w:rsidRDefault="00E17FD4" w:rsidP="002C7675">
-[...8 lines deleted...]
-    <w:p w14:paraId="7361763B" w14:textId="77777777" w:rsidR="00E17FD4" w:rsidRPr="009C39DA" w:rsidRDefault="00E17FD4" w:rsidP="00434E45">
+    <w:p w14:paraId="7361763B" w14:textId="77777777" w:rsidR="00E17FD4" w:rsidRPr="009C39DA" w:rsidRDefault="00E17FD4" w:rsidP="006D2215">
       <w:pPr>
         <w:pStyle w:val="Textindependent2"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="21"/>
         </w:numPr>
+        <w:spacing w:after="240"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009C39DA">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>La reiteració.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7D01AEE4" w14:textId="77777777" w:rsidR="00E17FD4" w:rsidRPr="009C39DA" w:rsidRDefault="00E17FD4" w:rsidP="00434E45">
+    <w:p w14:paraId="7D01AEE4" w14:textId="77777777" w:rsidR="00E17FD4" w:rsidRPr="009C39DA" w:rsidRDefault="00E17FD4" w:rsidP="006D2215">
       <w:pPr>
         <w:pStyle w:val="Textindependent2"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="21"/>
         </w:numPr>
+        <w:spacing w:after="240"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009C39DA">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>La reincidència.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="449F4B9A" w14:textId="77777777" w:rsidR="00E17FD4" w:rsidRPr="009C39DA" w:rsidRDefault="00E17FD4" w:rsidP="00434E45">
+    <w:p w14:paraId="449F4B9A" w14:textId="77777777" w:rsidR="00E17FD4" w:rsidRPr="009C39DA" w:rsidRDefault="00E17FD4" w:rsidP="006D2215">
       <w:pPr>
         <w:pStyle w:val="Textindependent2"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="21"/>
         </w:numPr>
+        <w:spacing w:after="240"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009C39DA">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>La remuneració o l’ànim de lucre.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2E2426A4" w14:textId="77777777" w:rsidR="00E17FD4" w:rsidRPr="009C39DA" w:rsidRDefault="00E17FD4" w:rsidP="00434E45">
+    <w:p w14:paraId="2E2426A4" w14:textId="77777777" w:rsidR="00E17FD4" w:rsidRPr="009C39DA" w:rsidRDefault="00E17FD4" w:rsidP="006D2215">
       <w:pPr>
         <w:pStyle w:val="Textindependent2"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="21"/>
         </w:numPr>
+        <w:spacing w:after="240"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009C39DA">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>El perjudici econòmic ocasionat.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3BEB374C" w14:textId="77777777" w:rsidR="00E17FD4" w:rsidRPr="009C39DA" w:rsidRDefault="00E17FD4" w:rsidP="00434E45">
+    <w:p w14:paraId="3BEB374C" w14:textId="77777777" w:rsidR="00E17FD4" w:rsidRPr="009C39DA" w:rsidRDefault="00E17FD4" w:rsidP="006D2215">
       <w:pPr>
         <w:pStyle w:val="Textindependent2"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="21"/>
         </w:numPr>
+        <w:spacing w:after="240"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005F1731">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
         <w:t>...</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="49B530A8" w14:textId="77777777" w:rsidR="00E17FD4" w:rsidRPr="009C39DA" w:rsidRDefault="00E17FD4" w:rsidP="002C7675">
-[...7 lines deleted...]
-    <w:p w14:paraId="471872E6" w14:textId="77777777" w:rsidR="00E17FD4" w:rsidRPr="009C39DA" w:rsidRDefault="00E17FD4" w:rsidP="00434E45">
+    <w:p w14:paraId="471872E6" w14:textId="77777777" w:rsidR="00E17FD4" w:rsidRPr="009C39DA" w:rsidRDefault="00E17FD4" w:rsidP="006D2215">
       <w:pPr>
         <w:pStyle w:val="Textindependent2"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="20"/>
         </w:numPr>
+        <w:spacing w:after="240"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009C39DA">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>Són circumstàncies atenuants de la responsabilitat:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0FFCC18B" w14:textId="77777777" w:rsidR="00E17FD4" w:rsidRPr="009C39DA" w:rsidRDefault="00E17FD4" w:rsidP="002C7675">
-[...8 lines deleted...]
-    <w:p w14:paraId="6E9998C2" w14:textId="77777777" w:rsidR="00E17FD4" w:rsidRPr="009C39DA" w:rsidRDefault="00E17FD4" w:rsidP="00434E45">
+    <w:p w14:paraId="6E9998C2" w14:textId="77777777" w:rsidR="00E17FD4" w:rsidRPr="009C39DA" w:rsidRDefault="00E17FD4" w:rsidP="006D2215">
       <w:pPr>
         <w:pStyle w:val="Textindependent2"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="22"/>
         </w:numPr>
+        <w:spacing w:after="240"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009C39DA">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>La provocació suficient, immediatament anterior a la comissió de la infracció.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="15862B36" w14:textId="77777777" w:rsidR="00E17FD4" w:rsidRPr="009C39DA" w:rsidRDefault="00E17FD4" w:rsidP="00434E45">
+    <w:p w14:paraId="15862B36" w14:textId="77777777" w:rsidR="00E17FD4" w:rsidRPr="009C39DA" w:rsidRDefault="00E17FD4" w:rsidP="006D2215">
       <w:pPr>
         <w:pStyle w:val="Textindependent2"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="22"/>
         </w:numPr>
+        <w:spacing w:after="240"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009C39DA">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>El penediment espontani.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="57347D46" w14:textId="77777777" w:rsidR="00E17FD4" w:rsidRPr="009C39DA" w:rsidRDefault="00E17FD4" w:rsidP="00434E45">
+    <w:p w14:paraId="57347D46" w14:textId="77777777" w:rsidR="00E17FD4" w:rsidRPr="009C39DA" w:rsidRDefault="00E17FD4" w:rsidP="006D2215">
       <w:pPr>
         <w:pStyle w:val="Textindependent2"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="22"/>
         </w:numPr>
+        <w:spacing w:after="240"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009C39DA">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>El fet de no haver estat sancionada la persona infractora, amb anterioritat, en el transcurs de la seva vida esportiva.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="13B6CB49" w14:textId="77777777" w:rsidR="00E17FD4" w:rsidRPr="009C39DA" w:rsidRDefault="00E17FD4" w:rsidP="00434E45">
+    <w:p w14:paraId="13B6CB49" w14:textId="77777777" w:rsidR="00E17FD4" w:rsidRPr="009C39DA" w:rsidRDefault="00E17FD4" w:rsidP="006D2215">
       <w:pPr>
         <w:pStyle w:val="Textindependent2"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="22"/>
         </w:numPr>
+        <w:spacing w:after="240"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002F4404">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
         <w:t>...</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="66A175BA" w14:textId="77777777" w:rsidR="00E17FD4" w:rsidRPr="009C39DA" w:rsidRDefault="00E17FD4" w:rsidP="002C7675">
-[...7 lines deleted...]
-    <w:p w14:paraId="5B2E41FA" w14:textId="77777777" w:rsidR="006E0BB6" w:rsidRPr="009C39DA" w:rsidRDefault="00E17FD4" w:rsidP="00434E45">
+    <w:p w14:paraId="5B2E41FA" w14:textId="77777777" w:rsidR="006E0BB6" w:rsidRPr="009C39DA" w:rsidRDefault="00E17FD4" w:rsidP="006D2215">
       <w:pPr>
         <w:pStyle w:val="Textindependent2"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="20"/>
         </w:numPr>
+        <w:spacing w:after="240"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009C39DA">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>Són circumstàncies eiximents de la responsabilitat:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="18A5F2C2" w14:textId="77777777" w:rsidR="006E0BB6" w:rsidRPr="009C39DA" w:rsidRDefault="006E0BB6" w:rsidP="006E0BB6">
-[...8 lines deleted...]
-    <w:p w14:paraId="3675163C" w14:textId="77777777" w:rsidR="002F4404" w:rsidRPr="00D7230F" w:rsidRDefault="002F4404" w:rsidP="002F4404">
+    <w:p w14:paraId="3675163C" w14:textId="77777777" w:rsidR="002F4404" w:rsidRPr="00D7230F" w:rsidRDefault="002F4404" w:rsidP="006D2215">
       <w:pPr>
         <w:pStyle w:val="Textindependent2"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="38"/>
         </w:numPr>
+        <w:spacing w:after="240"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D7230F">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>La legítima defensa per evitar una agressió.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="44E2D7E2" w14:textId="77777777" w:rsidR="002F4404" w:rsidRPr="00D7230F" w:rsidRDefault="002F4404" w:rsidP="002F4404">
+    <w:p w14:paraId="44E2D7E2" w14:textId="77777777" w:rsidR="002F4404" w:rsidRPr="00D7230F" w:rsidRDefault="002F4404" w:rsidP="006D2215">
       <w:pPr>
         <w:pStyle w:val="Textindependent2"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="38"/>
         </w:numPr>
+        <w:spacing w:after="240"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D7230F">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>La força major.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4D80DC02" w14:textId="77777777" w:rsidR="002F4404" w:rsidRPr="00D7230F" w:rsidRDefault="002F4404" w:rsidP="002F4404">
+    <w:p w14:paraId="4D80DC02" w14:textId="77777777" w:rsidR="002F4404" w:rsidRPr="00D7230F" w:rsidRDefault="002F4404" w:rsidP="006D2215">
       <w:pPr>
         <w:pStyle w:val="Textindependent2"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="38"/>
         </w:numPr>
+        <w:spacing w:after="240"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D7230F">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>Les que estiguin previstes en matèria penal al Codi penal vigent en el moment dels fets.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="195D0C22" w14:textId="77777777" w:rsidR="006E0BB6" w:rsidRPr="009C39DA" w:rsidRDefault="006E0BB6" w:rsidP="00434E45">
+    <w:p w14:paraId="195D0C22" w14:textId="77777777" w:rsidR="006E0BB6" w:rsidRPr="009C39DA" w:rsidRDefault="006E0BB6" w:rsidP="006D2215">
       <w:pPr>
         <w:pStyle w:val="Textindependent2"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="38"/>
         </w:numPr>
+        <w:spacing w:after="240"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002F4404">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
         <w:t>...</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="21A735B1" w14:textId="77777777" w:rsidR="00E17FD4" w:rsidRPr="009C39DA" w:rsidRDefault="00E17FD4" w:rsidP="002C7675">
+    <w:p w14:paraId="21A735B1" w14:textId="77777777" w:rsidR="00E17FD4" w:rsidRPr="009C39DA" w:rsidRDefault="00E17FD4" w:rsidP="006D2215">
       <w:pPr>
         <w:pStyle w:val="Textindependent2"/>
-        <w:rPr>
-[...4 lines deleted...]
-    <w:p w14:paraId="26C389C4" w14:textId="77777777" w:rsidR="00E17FD4" w:rsidRPr="009C39DA" w:rsidRDefault="00E17FD4" w:rsidP="002C7675">
+        <w:spacing w:after="240"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="26C389C4" w14:textId="581F5D06" w:rsidR="00E17FD4" w:rsidRPr="003E5A94" w:rsidRDefault="00E17FD4" w:rsidP="006D2215">
       <w:pPr>
         <w:pStyle w:val="Ttol3"/>
+        <w:spacing w:after="240"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="none"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="009C39DA">
+      <w:r w:rsidRPr="003E5A94">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="none"/>
         </w:rPr>
         <w:t>IV. Procediment sancionador i òrgan amb potestat disciplinària.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3688DC1A" w14:textId="77777777" w:rsidR="00E17FD4" w:rsidRPr="009C39DA" w:rsidRDefault="00E17FD4" w:rsidP="002C7675">
-[...46 lines deleted...]
-          <w:bCs/>
+    <w:p w14:paraId="0A1F8725" w14:textId="161AF10F" w:rsidR="00E038B9" w:rsidRPr="003E5A94" w:rsidRDefault="00E038B9" w:rsidP="00E038B9">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="008C4C79">
-[...11 lines deleted...]
-          <w:bCs/>
+      <w:r w:rsidRPr="003E5A94">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>Junta Directiva / l’Assemblea General /</w:t>
-[...15 lines deleted...]
-          <w:bCs/>
+        <w:t>[</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003E5A94">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:i/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>...</w:t>
+        <w:t>NOTA</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003E5A94">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">: </w:t>
+      </w:r>
+      <w:r w:rsidR="009E13E5" w:rsidRPr="003E5A94">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>el</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003E5A94">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> procediment sancionador </w:t>
+      </w:r>
+      <w:r w:rsidR="009E13E5" w:rsidRPr="003E5A94">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>que s’exposa a continuació té caràcter orientatiu</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003E5A94">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidR="009E13E5" w:rsidRPr="003E5A94">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">En cas </w:t>
+      </w:r>
+      <w:r w:rsidR="00004ED6" w:rsidRPr="003E5A94">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>que</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003E5A94">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> l’entitat</w:t>
+      </w:r>
+      <w:r w:rsidR="000A4013" w:rsidRPr="003E5A94">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003E5A94">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>dispos</w:t>
+      </w:r>
+      <w:r w:rsidR="00004ED6" w:rsidRPr="003E5A94">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>i</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003E5A94">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> d’un procediment sancionador </w:t>
+      </w:r>
+      <w:r w:rsidR="00004ED6" w:rsidRPr="003E5A94">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">propi degudament establert, aquest </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003E5A94">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">apartat </w:t>
+      </w:r>
+      <w:r w:rsidR="00004ED6" w:rsidRPr="003E5A94">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">podrà adaptar-se </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003E5A94">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>a la</w:t>
+      </w:r>
+      <w:r w:rsidR="00004ED6" w:rsidRPr="003E5A94">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> seva regulació específica</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003E5A94">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="000A4013" w:rsidRPr="003E5A94">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>]</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="710AC545" w14:textId="77777777" w:rsidR="000A4013" w:rsidRPr="003E5A94" w:rsidRDefault="000A4013" w:rsidP="00E038B9">
+      <w:pPr>
+        <w:spacing w:after="240"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="36E80A8C" w14:textId="129ED3E2" w:rsidR="00562C10" w:rsidRPr="003E5A94" w:rsidRDefault="00562C10" w:rsidP="00562C10">
+      <w:pPr>
+        <w:pStyle w:val="Textindependent"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003E5A94">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">1. L’òrgan competent per instruir els expedients sancionadors el formen tres membres de </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003E5A94">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="FF0000"/>
+        </w:rPr>
+        <w:t>la Junta Directiva</w:t>
+      </w:r>
+      <w:r w:rsidR="003C2FBB" w:rsidRPr="003E5A94">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="FF0000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> / l’Assemblea General</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003E5A94">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="FF0000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003E5A94">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">escollits per la mateixa </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003E5A94">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="FF0000"/>
+        </w:rPr>
+        <w:t>Junta Directiva</w:t>
+      </w:r>
+      <w:r w:rsidR="003C2FBB" w:rsidRPr="003E5A94">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="FF0000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> / Assemblea General</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003E5A94">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7EE96370" w14:textId="77777777" w:rsidR="00562C10" w:rsidRPr="003E5A94" w:rsidRDefault="00562C10" w:rsidP="00562C10">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5A98C3EF" w14:textId="5514BD79" w:rsidR="00562C10" w:rsidRPr="00294850" w:rsidRDefault="00562C10" w:rsidP="00562C10">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003E5A94">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>2. La incoació dels expedients sancionadors es pot iniciar d’ofici per l’òrgan</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00294850">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> instructor o a instància de qualsevol membre de </w:t>
+      </w:r>
+      <w:r w:rsidR="00CD28B5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>la federació</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00294850">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="31A19898" w14:textId="77777777" w:rsidR="00562C10" w:rsidRPr="00294850" w:rsidRDefault="00562C10" w:rsidP="00562C10">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1F67C0DC" w14:textId="1E6E3DBE" w:rsidR="00562C10" w:rsidRPr="00294850" w:rsidRDefault="00562C10" w:rsidP="00562C10">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00294850">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">3. Quan s’incoï un expedient sancionador, s’ha de comunicar mitjançant una carta certificada amb avís de recepció al </w:t>
+      </w:r>
+      <w:r w:rsidR="003C2FBB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>membre</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00294850">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> de </w:t>
+      </w:r>
+      <w:r w:rsidR="003C2FBB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">la federació </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00294850">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>subjecte de l’expedient, per informar-lo de les presumptes infraccions que hagi pogut cometre i de les sancions que comporten.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6A5E6FE4" w14:textId="77777777" w:rsidR="00562C10" w:rsidRPr="00294850" w:rsidRDefault="00562C10" w:rsidP="00562C10">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="43F771F8" w14:textId="77777777" w:rsidR="00562C10" w:rsidRPr="00294850" w:rsidRDefault="00562C10" w:rsidP="00562C10">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00294850">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Tanmateix, se li ha de concedir un termini no inferior a 15 dies perquè pugui ser escoltat i perquè proposi les al·legacions que consideri pertinents. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="06DBFF67" w14:textId="77777777" w:rsidR="00562C10" w:rsidRPr="00294850" w:rsidRDefault="00562C10" w:rsidP="00562C10">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="40E1D0C2" w14:textId="4BB3F690" w:rsidR="00562C10" w:rsidRPr="00294850" w:rsidRDefault="00562C10" w:rsidP="00562C10">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00294850">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">4. El presumpte infractor ha de manifestar les al·legacions per escrit i adreçar-les a la Junta Directiva de </w:t>
+      </w:r>
+      <w:r w:rsidR="003C2FBB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>la federació</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00294850">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> mitjançant una carta certificada amb avís de recepció i dins del termini establert, que no pot ser inferior a</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 7 </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00294850">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>dies.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3212811D" w14:textId="77777777" w:rsidR="00562C10" w:rsidRPr="00294850" w:rsidRDefault="00562C10" w:rsidP="00562C10">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00294850">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="008C4C79">
-[...27 lines deleted...]
-    <w:p w14:paraId="4E44D4B8" w14:textId="377DE007" w:rsidR="00E17FD4" w:rsidRPr="009C39DA" w:rsidRDefault="00E17FD4" w:rsidP="00313FE2">
+    </w:p>
+    <w:p w14:paraId="0AEFF8D3" w14:textId="77777777" w:rsidR="00562C10" w:rsidRPr="00294850" w:rsidRDefault="00562C10" w:rsidP="00562C10">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00294850">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">5. Quan la Junta Directiva rebi les al·legacions, les ha de trametre a l’òrgan instructor el qual, en un termini mínim de 15 dies i un màxim d’un mes des de la data de recepció de l’escrit d’al·legacions, ha de decidir si arxiva definitivament l’expedient sancionador o si, en cas contrari, les actuacions s’eleven a proposta de resolució o sanció. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="33296E7A" w14:textId="77777777" w:rsidR="00562C10" w:rsidRPr="00294850" w:rsidRDefault="00562C10" w:rsidP="00562C10">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="577FFE28" w14:textId="30850D2E" w:rsidR="00562C10" w:rsidRPr="00294850" w:rsidRDefault="00562C10" w:rsidP="00562C10">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00294850">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">6. La decisió de l’òrgan instructor, tant en un sentit com en un altre, s’ha de notificar per carta certificada amb avís de recepció al </w:t>
+      </w:r>
+      <w:r w:rsidR="003C2FBB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>membre</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00294850">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> subjecte de l’expedient en el termini màxim d’una setmana.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="64463B71" w14:textId="77777777" w:rsidR="00562C10" w:rsidRPr="00294850" w:rsidRDefault="00562C10" w:rsidP="00562C10">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="75634201" w14:textId="77777777" w:rsidR="00562C10" w:rsidRPr="00294850" w:rsidRDefault="00562C10" w:rsidP="00562C10">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00294850">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>7. La proposta de sanció ha de ser motivada i ha de contenir com a mínim els aspectes següents:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7BE8060A" w14:textId="77777777" w:rsidR="00562C10" w:rsidRPr="00294850" w:rsidRDefault="00562C10" w:rsidP="00562C10">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0F3C9A35" w14:textId="77777777" w:rsidR="00562C10" w:rsidRPr="00294850" w:rsidRDefault="00562C10" w:rsidP="00562C10">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="47"/>
+        </w:numPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00294850">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Els fets objecte de l’expedient sancionador.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1D6C886B" w14:textId="77777777" w:rsidR="00562C10" w:rsidRPr="00294850" w:rsidRDefault="00562C10" w:rsidP="00562C10">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="47"/>
+        </w:numPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00294850">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>El tipus d’infracció que comporten els fets esmentats.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6B3F39EF" w14:textId="77777777" w:rsidR="00562C10" w:rsidRPr="00294850" w:rsidRDefault="00562C10" w:rsidP="00562C10">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="47"/>
+        </w:numPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00294850">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>El responsable o l’autor de la infracció o de les infraccions.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1F557CA9" w14:textId="77777777" w:rsidR="00562C10" w:rsidRPr="00294850" w:rsidRDefault="00562C10" w:rsidP="00562C10">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="47"/>
+        </w:numPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00294850">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>La sanció que l’òrgan instructor proposa per al responsable o per a l’autor de la infracció o de les infraccions.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2D9C2035" w14:textId="77777777" w:rsidR="00562C10" w:rsidRPr="00294850" w:rsidRDefault="00562C10" w:rsidP="00562C10">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="598C6FAA" w14:textId="7CF4469A" w:rsidR="00562C10" w:rsidRPr="00294850" w:rsidRDefault="00562C10" w:rsidP="00562C10">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00294850">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">8. Quan s’hagi establert la proposta de sanció i s’hagi notificat al </w:t>
+      </w:r>
+      <w:r w:rsidR="003C2FBB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>membre</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00294850">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> subjecte de l’expedient sancionador, s’ha de convocar l’Assemblea General  que per majoria simple ha de decidir sobre la procedència o la improcedència de la sanció proposada i, en conseqüència, si s’ha de sancionar.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7BA4A180" w14:textId="77777777" w:rsidR="00562C10" w:rsidRPr="00294850" w:rsidRDefault="00562C10" w:rsidP="00562C10">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="75D4960C" w14:textId="77777777" w:rsidR="00562C10" w:rsidRPr="00294850" w:rsidRDefault="00562C10" w:rsidP="00562C10">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00294850">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>9. La resolució de l’expedient sancionador s’ha de notificar a la persona interessada mitjançant una carta certificada amb avís de recepció i en el termini màxim d’una setmana des que l’Assemblea General ha pres l’acord corresponent.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="778D2F96" w14:textId="77777777" w:rsidR="00562C10" w:rsidRPr="00294850" w:rsidRDefault="00562C10" w:rsidP="00562C10">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7E67769D" w14:textId="382572B8" w:rsidR="00562C10" w:rsidRPr="00294850" w:rsidRDefault="00562C10" w:rsidP="00562C10">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00294850">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">10. Sense perjudici dels recursos judicials que escaiguin, el soci sancionat té dret a recórrer la sanció que se li ha imposat davant de la Junta Directiva de </w:t>
+      </w:r>
+      <w:r w:rsidR="003C2FBB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>la federació</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00294850">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> mitjançant una carta certificada amb avís de recepció i en el termini de</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 15 </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00294850">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>dies a comptar de l’endemà de la notificació de la resolució de l’expedient sancionador.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="623E5F3E" w14:textId="77777777" w:rsidR="00562C10" w:rsidRPr="00294850" w:rsidRDefault="00562C10" w:rsidP="00562C10">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0DD8B142" w14:textId="77777777" w:rsidR="00562C10" w:rsidRPr="00294850" w:rsidRDefault="00562C10" w:rsidP="00562C10">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00294850">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>La interposició del  recurs esmentat  suspèn l’eficàcia de la sanció imposada fins a la data de la resolució.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4D14DB63" w14:textId="77777777" w:rsidR="00562C10" w:rsidRPr="00294850" w:rsidRDefault="00562C10" w:rsidP="00562C10">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="34313776" w14:textId="77777777" w:rsidR="00562C10" w:rsidRPr="00294850" w:rsidRDefault="00562C10" w:rsidP="00562C10">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00294850">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Transcorregut aquest termini sense que s’hagi interposat el  recurs esmentat  davant de la Junta Directiva, la sanció esdevé ferma i definitiva.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5F29832E" w14:textId="77777777" w:rsidR="00562C10" w:rsidRPr="00294850" w:rsidRDefault="00562C10" w:rsidP="00562C10">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="569A6954" w14:textId="49FF617F" w:rsidR="00562C10" w:rsidRPr="00294850" w:rsidRDefault="00562C10" w:rsidP="00562C10">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003E5A94">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">11. Després de rebre l’escrit de recurs, la Junta Directiva l’ha de traslladar a l’òrgan d’apel·lació, el qual el componen tres membres de la </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003E5A94">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Junta Directiva</w:t>
+      </w:r>
+      <w:r w:rsidR="003C2FBB" w:rsidRPr="003E5A94">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> / de l’Assemblea General</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003E5A94">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> que no han format part de l’òrgan instructor de l’expedient sancionador.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7CC7B1C0" w14:textId="77777777" w:rsidR="00562C10" w:rsidRPr="00294850" w:rsidRDefault="00562C10" w:rsidP="00562C10">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="13FB04B8" w14:textId="77777777" w:rsidR="00562C10" w:rsidRPr="00294850" w:rsidRDefault="00562C10" w:rsidP="00562C10">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00294850">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>12. L’òrgan d’apel·lació ha de notificar la resolució del recurs a la persona interessada mitjançant una carta certificada amb avís de recepció i en el termini màxim de</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 15 </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00294850">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>dies des de la data de la resolució del recurs.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1FF0C4F6" w14:textId="77777777" w:rsidR="00562C10" w:rsidRPr="00294850" w:rsidRDefault="00562C10" w:rsidP="00562C10">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="72C0DB18" w14:textId="77777777" w:rsidR="00562C10" w:rsidRPr="00294850" w:rsidRDefault="00562C10" w:rsidP="00562C10">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00294850">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">13. Els terminis computen per dies hàbils. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6BA21DBA" w14:textId="77777777" w:rsidR="00562C10" w:rsidRPr="00294850" w:rsidRDefault="00562C10" w:rsidP="00562C10">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="455B6C12" w14:textId="77777777" w:rsidR="00562C10" w:rsidRPr="00294850" w:rsidRDefault="00562C10" w:rsidP="00562C10">
       <w:pPr>
         <w:pStyle w:val="Textindependent2"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
+      <w:r w:rsidRPr="00294850">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">14. Tots els recursos proposats ho són sense perjudici </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5F4DBFFC" w14:textId="77777777" w:rsidR="00562C10" w:rsidRDefault="00562C10" w:rsidP="00562C10">
+      <w:pPr>
+        <w:pStyle w:val="Textindependent2"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00294850">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>dels recursos judicials que escaiguin.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="73083333" w14:textId="40BEBB4E" w:rsidR="00313FE2" w:rsidRDefault="00313FE2" w:rsidP="006D2215">
+      <w:pPr>
+        <w:spacing w:after="240"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3FA60369" w14:textId="77777777" w:rsidR="00F10247" w:rsidRPr="003E5A94" w:rsidRDefault="00F10247" w:rsidP="00F10247">
+      <w:pPr>
+        <w:pStyle w:val="NormalWeb"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="FF0000"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003E5A94">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="FF0000"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>[</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003E5A94">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:color w:val="FF0000"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">NOTA: </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003E5A94">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="FF0000"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>Alternativament, l’entitat pot optar per no regular el procediment sancionador als estatuts. En aquest cas, es pot incloure el redactat següent:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5EDDB5F9" w14:textId="77777777" w:rsidR="00F10247" w:rsidRPr="003E5A94" w:rsidRDefault="00F10247" w:rsidP="00F10247">
+      <w:pPr>
+        <w:pStyle w:val="NormalWeb"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="FF0000"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003E5A94">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="FF0000"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>Per a la incoació, tramitació i resolució dels expedients disciplinaris, s’aplicarà el procediment previst en la normativa disciplinària en matèria esportiva vigent.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7A9B01B2" w14:textId="77777777" w:rsidR="00F10247" w:rsidRPr="00004ED6" w:rsidRDefault="00F10247" w:rsidP="00F10247">
+      <w:pPr>
+        <w:pStyle w:val="NormalWeb"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="FF0000"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003E5A94">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="FF0000"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">L’òrgan amb potestat disciplinària és [la Junta Directiva </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003E5A94">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="FF0000"/>
+          <w:highlight w:val="yellow"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>/</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003E5A94">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="FF0000"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> l’Assemblea General </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003E5A94">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="FF0000"/>
+          <w:highlight w:val="yellow"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>/</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003E5A94">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="FF0000"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> l’òrgan que determinin els estatuts </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003E5A94">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="FF0000"/>
+          <w:highlight w:val="yellow"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>/ ...</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003E5A94">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="FF0000"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>].</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="70246790" w14:textId="77777777" w:rsidR="00F10247" w:rsidRPr="009C39DA" w:rsidRDefault="00F10247" w:rsidP="00F10247">
+      <w:pPr>
+        <w:spacing w:before="240" w:after="240"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4E44D4B8" w14:textId="377DE007" w:rsidR="00E17FD4" w:rsidRPr="009C39DA" w:rsidRDefault="00E17FD4" w:rsidP="006D2215">
+      <w:pPr>
+        <w:pStyle w:val="Textindependent2"/>
+        <w:spacing w:after="240"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
       <w:r w:rsidRPr="009C39DA">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>V. Extinció de la responsabilitat i prescripció de les infraccions i sancions</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="41A18118" w14:textId="77777777" w:rsidR="00E17FD4" w:rsidRPr="009C39DA" w:rsidRDefault="00E17FD4" w:rsidP="002C7675">
-[...7 lines deleted...]
-    <w:p w14:paraId="6BE23EEC" w14:textId="77777777" w:rsidR="00E17FD4" w:rsidRPr="009C39DA" w:rsidRDefault="00E17FD4" w:rsidP="00434E45">
+    <w:p w14:paraId="6BE23EEC" w14:textId="77777777" w:rsidR="00E17FD4" w:rsidRPr="009C39DA" w:rsidRDefault="00E17FD4" w:rsidP="006D2215">
       <w:pPr>
         <w:pStyle w:val="Textindependent2"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="17"/>
         </w:numPr>
+        <w:spacing w:after="240"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009C39DA">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>La responsabilitat disciplinària s’extingeix:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6194CF54" w14:textId="77777777" w:rsidR="00E17FD4" w:rsidRPr="009C39DA" w:rsidRDefault="00E17FD4" w:rsidP="002C7675">
-[...8 lines deleted...]
-    <w:p w14:paraId="24E2C36D" w14:textId="77777777" w:rsidR="00E17FD4" w:rsidRPr="009C39DA" w:rsidRDefault="00E17FD4" w:rsidP="00434E45">
+    <w:p w14:paraId="24E2C36D" w14:textId="77777777" w:rsidR="00E17FD4" w:rsidRPr="009C39DA" w:rsidRDefault="00E17FD4" w:rsidP="006D2215">
       <w:pPr>
         <w:pStyle w:val="Textindependent2"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="18"/>
         </w:numPr>
+        <w:spacing w:after="240"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009C39DA">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>Pel compliment de la sanció.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2A6FF461" w14:textId="77777777" w:rsidR="00E17FD4" w:rsidRPr="009C39DA" w:rsidRDefault="00E17FD4" w:rsidP="00434E45">
+    <w:p w14:paraId="2A6FF461" w14:textId="77777777" w:rsidR="00E17FD4" w:rsidRPr="009C39DA" w:rsidRDefault="00E17FD4" w:rsidP="006D2215">
       <w:pPr>
         <w:pStyle w:val="Textindependent2"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="18"/>
         </w:numPr>
+        <w:spacing w:after="240"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009C39DA">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>Per la prescripció de les infraccions o de les sancions.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="23FF0787" w14:textId="77777777" w:rsidR="00E17FD4" w:rsidRPr="009C39DA" w:rsidRDefault="00E17FD4" w:rsidP="00434E45">
+    <w:p w14:paraId="23FF0787" w14:textId="77777777" w:rsidR="00E17FD4" w:rsidRPr="009C39DA" w:rsidRDefault="00E17FD4" w:rsidP="006D2215">
       <w:pPr>
         <w:pStyle w:val="Textindependent2"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="18"/>
         </w:numPr>
+        <w:spacing w:after="240"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009C39DA">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>Per la mort de la persona inculpada o sancionada.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="09D09B2A" w14:textId="77777777" w:rsidR="00E17FD4" w:rsidRPr="009C39DA" w:rsidRDefault="00E17FD4" w:rsidP="00434E45">
+    <w:p w14:paraId="09D09B2A" w14:textId="77777777" w:rsidR="00E17FD4" w:rsidRPr="009C39DA" w:rsidRDefault="00E17FD4" w:rsidP="006D2215">
       <w:pPr>
         <w:pStyle w:val="Textindependent2"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="18"/>
         </w:numPr>
+        <w:spacing w:after="240"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009C39DA">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>Per l’aixecament de la sanció.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="22DD5AEC" w14:textId="77777777" w:rsidR="00E17FD4" w:rsidRPr="009C39DA" w:rsidRDefault="00E17FD4" w:rsidP="002C7675">
-[...7 lines deleted...]
-    <w:p w14:paraId="20F5E036" w14:textId="77777777" w:rsidR="00E17FD4" w:rsidRPr="009C39DA" w:rsidRDefault="00E17FD4" w:rsidP="00434E45">
+    <w:p w14:paraId="20F5E036" w14:textId="77777777" w:rsidR="00E17FD4" w:rsidRPr="009C39DA" w:rsidRDefault="00E17FD4" w:rsidP="006D2215">
       <w:pPr>
         <w:pStyle w:val="Textindependent2"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="17"/>
         </w:numPr>
+        <w:spacing w:after="240"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009C39DA">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>Prescripció de les infraccions:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="13A72E3E" w14:textId="77777777" w:rsidR="00E17FD4" w:rsidRPr="009C39DA" w:rsidRDefault="00E17FD4" w:rsidP="002C7675">
-[...8 lines deleted...]
-    <w:p w14:paraId="0FA5C3F6" w14:textId="77777777" w:rsidR="00E17FD4" w:rsidRPr="009C39DA" w:rsidRDefault="00E17FD4" w:rsidP="00434E45">
+    <w:p w14:paraId="0FA5C3F6" w14:textId="77777777" w:rsidR="00E17FD4" w:rsidRPr="009C39DA" w:rsidRDefault="00E17FD4" w:rsidP="006D2215">
       <w:pPr>
         <w:pStyle w:val="Textindependent2"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="19"/>
         </w:numPr>
+        <w:spacing w:after="240"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009C39DA">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>Lleus: al cap d’un mes d’haver estat comeses.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="655B7A20" w14:textId="77777777" w:rsidR="00E17FD4" w:rsidRPr="009C39DA" w:rsidRDefault="00E17FD4" w:rsidP="00434E45">
+    <w:p w14:paraId="655B7A20" w14:textId="77777777" w:rsidR="00E17FD4" w:rsidRPr="009C39DA" w:rsidRDefault="00E17FD4" w:rsidP="006D2215">
       <w:pPr>
         <w:pStyle w:val="Textindependent2"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="19"/>
         </w:numPr>
+        <w:spacing w:after="240"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009C39DA">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>Greus: al cap d’un any d’haver estat comeses.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0168FB97" w14:textId="77777777" w:rsidR="00E17FD4" w:rsidRPr="009C39DA" w:rsidRDefault="00E17FD4" w:rsidP="00434E45">
+    <w:p w14:paraId="0168FB97" w14:textId="77777777" w:rsidR="00E17FD4" w:rsidRPr="009C39DA" w:rsidRDefault="00E17FD4" w:rsidP="006D2215">
       <w:pPr>
         <w:pStyle w:val="Textindependent2"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="19"/>
         </w:numPr>
+        <w:spacing w:after="240"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009C39DA">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>Molt greus: al cap de tres anys d’haver estat comeses.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="33887ACA" w14:textId="77777777" w:rsidR="00E17FD4" w:rsidRPr="009C39DA" w:rsidRDefault="00E17FD4" w:rsidP="002C7675">
+    <w:p w14:paraId="15DB744C" w14:textId="77777777" w:rsidR="00E17FD4" w:rsidRPr="009C39DA" w:rsidRDefault="00E17FD4" w:rsidP="00DC5760">
       <w:pPr>
         <w:pStyle w:val="Textindependent2"/>
-        <w:ind w:left="720"/>
-[...7 lines deleted...]
-        <w:pStyle w:val="Textindependent2"/>
+        <w:spacing w:after="240"/>
+        <w:ind w:left="360"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009C39DA">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>En cas de ser infraccions continuades en el temps, els indicats terminis es compten a partir del dia en què cessa l’acció o l’omissió de què es tracti.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1F094F95" w14:textId="77777777" w:rsidR="00E17FD4" w:rsidRPr="009C39DA" w:rsidRDefault="00E17FD4" w:rsidP="002C7675">
-[...7 lines deleted...]
-    <w:p w14:paraId="433EB94B" w14:textId="77777777" w:rsidR="00E17FD4" w:rsidRPr="009C39DA" w:rsidRDefault="00E17FD4" w:rsidP="00434E45">
+    <w:p w14:paraId="433EB94B" w14:textId="77777777" w:rsidR="00E17FD4" w:rsidRPr="009C39DA" w:rsidRDefault="00E17FD4" w:rsidP="006D2215">
       <w:pPr>
         <w:pStyle w:val="Textindependent2"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="17"/>
         </w:numPr>
+        <w:spacing w:after="240"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009C39DA">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>Prescripció de les sancions:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5857503E" w14:textId="77777777" w:rsidR="00E17FD4" w:rsidRPr="009C39DA" w:rsidRDefault="00E17FD4" w:rsidP="002C7675">
-[...8 lines deleted...]
-    <w:p w14:paraId="28AE4287" w14:textId="77777777" w:rsidR="00E17FD4" w:rsidRPr="009C39DA" w:rsidRDefault="00E17FD4" w:rsidP="00434E45">
+    <w:p w14:paraId="28AE4287" w14:textId="77777777" w:rsidR="00E17FD4" w:rsidRPr="009C39DA" w:rsidRDefault="00E17FD4" w:rsidP="006D2215">
       <w:pPr>
         <w:pStyle w:val="Textindependent2"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="24"/>
         </w:numPr>
+        <w:spacing w:after="240"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009C39DA">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>Imposades per infracció lleu: al cap d’un mes.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="403AED04" w14:textId="77777777" w:rsidR="00E17FD4" w:rsidRPr="009C39DA" w:rsidRDefault="00E17FD4" w:rsidP="00434E45">
+    <w:p w14:paraId="403AED04" w14:textId="77777777" w:rsidR="00E17FD4" w:rsidRPr="009C39DA" w:rsidRDefault="00E17FD4" w:rsidP="006D2215">
       <w:pPr>
         <w:pStyle w:val="Textindependent2"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="24"/>
         </w:numPr>
+        <w:spacing w:after="240"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009C39DA">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>Imposades per infracció greu: al cap d’un any.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2FA3803B" w14:textId="77777777" w:rsidR="00E17FD4" w:rsidRPr="009C39DA" w:rsidRDefault="00E17FD4" w:rsidP="00434E45">
+    <w:p w14:paraId="2FA3803B" w14:textId="77777777" w:rsidR="00E17FD4" w:rsidRPr="009C39DA" w:rsidRDefault="00E17FD4" w:rsidP="006D2215">
       <w:pPr>
         <w:pStyle w:val="Textindependent2"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="24"/>
         </w:numPr>
+        <w:spacing w:after="240"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009C39DA">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>Imposades per infracció molt greu: al cap de tres anys sempre que no siguin definitives.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2E7B1FBE" w14:textId="77777777" w:rsidR="00E17FD4" w:rsidRPr="009C39DA" w:rsidRDefault="00E17FD4" w:rsidP="002C7675">
-[...8 lines deleted...]
-    <w:p w14:paraId="447D7A5D" w14:textId="77777777" w:rsidR="00E17FD4" w:rsidRPr="009C39DA" w:rsidRDefault="00E17FD4" w:rsidP="002C7675">
+    <w:p w14:paraId="2E7B1FBE" w14:textId="0538724B" w:rsidR="00E17FD4" w:rsidRDefault="00E17FD4" w:rsidP="006D2215">
+      <w:pPr>
+        <w:spacing w:after="240"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="447D7A5D" w14:textId="77777777" w:rsidR="00E17FD4" w:rsidRPr="009C39DA" w:rsidRDefault="00E17FD4" w:rsidP="006D2215">
       <w:pPr>
         <w:pStyle w:val="Textindependent2"/>
+        <w:spacing w:after="240"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009C39DA">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>VI. Recursos</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1CCC206C" w14:textId="77777777" w:rsidR="00E17FD4" w:rsidRPr="009C39DA" w:rsidRDefault="00E17FD4" w:rsidP="002C7675">
+    <w:p w14:paraId="5E049285" w14:textId="77777777" w:rsidR="00E17FD4" w:rsidRPr="009C39DA" w:rsidRDefault="00E17FD4" w:rsidP="006D2215">
       <w:pPr>
         <w:pStyle w:val="Textindependent2"/>
-        <w:rPr>
-[...4 lines deleted...]
-    <w:p w14:paraId="5E049285" w14:textId="77777777" w:rsidR="00E17FD4" w:rsidRPr="009C39DA" w:rsidRDefault="00E17FD4" w:rsidP="002C7675">
+        <w:spacing w:after="240"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009C39DA">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Contra les sancions imposades, la persona interessada pot imposar un recurs davant la Comissió Jurídica Esportiva en els terminis i forma prevista en la normativa sempre en vigor.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="73B2D2B3" w14:textId="77777777" w:rsidR="00E17FD4" w:rsidRPr="009C39DA" w:rsidRDefault="00E17FD4" w:rsidP="006D2215">
       <w:pPr>
         <w:pStyle w:val="Textindependent2"/>
-        <w:rPr>
-[...29 lines deleted...]
-        <w:lastRenderedPageBreak/>
+        <w:spacing w:after="240"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009C39DA">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
         <w:t>Les resolucions de la Comissió Jurídica Esportiva exhaureixen la via administrativa i només s’hi poden interposar en contra els recursos jurisdiccionals que escaiguin.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2E4A13F1" w14:textId="77777777" w:rsidR="00F10D2D" w:rsidRPr="009C39DA" w:rsidRDefault="00F10D2D" w:rsidP="002C7675">
-[...8 lines deleted...]
-    <w:p w14:paraId="6AEBC237" w14:textId="77777777" w:rsidR="00224E59" w:rsidRPr="009C39DA" w:rsidRDefault="00224E59" w:rsidP="002C7675">
+    <w:p w14:paraId="2E4A13F1" w14:textId="77777777" w:rsidR="00F10D2D" w:rsidRPr="009C39DA" w:rsidRDefault="00F10D2D" w:rsidP="006D2215">
+      <w:pPr>
+        <w:spacing w:after="240"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6AEBC237" w14:textId="77777777" w:rsidR="00224E59" w:rsidRPr="004529F2" w:rsidRDefault="00224E59" w:rsidP="006D2215">
       <w:pPr>
         <w:pStyle w:val="Ttol9"/>
-        <w:rPr>
+        <w:spacing w:after="240"/>
+        <w:rPr>
+          <w:b/>
           <w:u w:val="none"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="009C39DA">
-        <w:rPr>
+      <w:r w:rsidRPr="004529F2">
+        <w:rPr>
+          <w:b/>
           <w:u w:val="none"/>
         </w:rPr>
         <w:t>Article</w:t>
       </w:r>
-      <w:r w:rsidR="00A01F4F" w:rsidRPr="009C39DA">
-        <w:rPr>
+      <w:r w:rsidR="00A01F4F" w:rsidRPr="004529F2">
+        <w:rPr>
+          <w:b/>
           <w:u w:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="009C39DA">
-        <w:rPr>
+      <w:r w:rsidRPr="004529F2">
+        <w:rPr>
+          <w:b/>
           <w:u w:val="none"/>
         </w:rPr>
         <w:t>1</w:t>
       </w:r>
-      <w:r w:rsidR="00F10D2D" w:rsidRPr="009C39DA">
-        <w:rPr>
+      <w:r w:rsidR="00F10D2D" w:rsidRPr="004529F2">
+        <w:rPr>
+          <w:b/>
           <w:u w:val="none"/>
         </w:rPr>
         <w:t>2</w:t>
       </w:r>
-      <w:r w:rsidRPr="009C39DA">
-        <w:rPr>
+      <w:r w:rsidRPr="004529F2">
+        <w:rPr>
+          <w:b/>
           <w:u w:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:r w:rsidRPr="009C39DA">
-        <w:rPr>
+      <w:r w:rsidRPr="004529F2">
+        <w:rPr>
+          <w:b/>
           <w:i/>
           <w:iCs/>
           <w:u w:val="none"/>
         </w:rPr>
         <w:t>Impugnació d’acords</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7186A4A0" w14:textId="77777777" w:rsidR="00224E59" w:rsidRPr="009C39DA" w:rsidRDefault="00224E59" w:rsidP="002C7675">
-[...10 lines deleted...]
-      <w:pPr>
+    <w:p w14:paraId="556676A6" w14:textId="77777777" w:rsidR="00224E59" w:rsidRPr="009C39DA" w:rsidRDefault="00224E59" w:rsidP="006D2215">
+      <w:pPr>
+        <w:spacing w:after="240"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009C39DA">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Els </w:t>
       </w:r>
       <w:r w:rsidR="008B26AA" w:rsidRPr="009C39DA">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">membres </w:t>
       </w:r>
       <w:r w:rsidRPr="009C39DA">
         <w:rPr>
@@ -14693,106 +15667,88 @@
       <w:r w:rsidRPr="009C39DA">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00494D73" w:rsidRPr="009C39DA">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>adoptat l’acord</w:t>
       </w:r>
       <w:r w:rsidRPr="009C39DA">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="56E2A721" w14:textId="77777777" w:rsidR="00224E59" w:rsidRPr="009C39DA" w:rsidRDefault="00224E59" w:rsidP="002C7675">
-[...10 lines deleted...]
-      <w:pPr>
+    <w:p w14:paraId="50327B3F" w14:textId="77777777" w:rsidR="00224E59" w:rsidRPr="009C39DA" w:rsidRDefault="00224E59" w:rsidP="006D2215">
+      <w:pPr>
+        <w:spacing w:after="240"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009C39DA">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Els </w:t>
       </w:r>
       <w:r w:rsidR="008B26AA" w:rsidRPr="009C39DA">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">membres </w:t>
       </w:r>
       <w:r w:rsidRPr="009C39DA">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>que hagin impugnat un acord poden sol·licitar al Registre l’anotació marginal de la impugnació.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3BAF0D0F" w14:textId="77777777" w:rsidR="00224E59" w:rsidRPr="009C39DA" w:rsidRDefault="00224E59" w:rsidP="002C7675">
-[...10 lines deleted...]
-      <w:pPr>
+    <w:p w14:paraId="4594C4E0" w14:textId="77777777" w:rsidR="00224E59" w:rsidRPr="009C39DA" w:rsidRDefault="00224E59" w:rsidP="006D2215">
+      <w:pPr>
+        <w:spacing w:after="240"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009C39DA">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>L’Assemblea General pot acordar, per majoria absoluta dels assistents i dels representats, que una determinada controvèrsia</w:t>
       </w:r>
       <w:r w:rsidR="00820045" w:rsidRPr="009C39DA">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="009C39DA">
         <w:rPr>
@@ -14829,171 +15785,228 @@
       <w:r w:rsidRPr="009C39DA">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> a</w:t>
       </w:r>
       <w:r w:rsidR="00820045" w:rsidRPr="009C39DA">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> mediació i</w:t>
       </w:r>
       <w:r w:rsidRPr="009C39DA">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> arbitratge.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7751A9B3" w14:textId="77777777" w:rsidR="00224E59" w:rsidRPr="009C39DA" w:rsidRDefault="00224E59" w:rsidP="002C7675">
-[...9 lines deleted...]
-    <w:p w14:paraId="12E8408D" w14:textId="77777777" w:rsidR="00224E59" w:rsidRPr="009C39DA" w:rsidRDefault="00224E59" w:rsidP="002C7675">
+    <w:p w14:paraId="7751A9B3" w14:textId="77777777" w:rsidR="00224E59" w:rsidRPr="009C39DA" w:rsidRDefault="00224E59" w:rsidP="006D2215">
+      <w:pPr>
+        <w:spacing w:after="240"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="12E8408D" w14:textId="77777777" w:rsidR="00224E59" w:rsidRPr="004529F2" w:rsidRDefault="00224E59" w:rsidP="006D2215">
       <w:pPr>
         <w:pStyle w:val="Ttol1"/>
-        <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:spacing w:after="240"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="none"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="009C39DA">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r w:rsidRPr="004529F2">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="none"/>
         </w:rPr>
         <w:t>Article 1</w:t>
       </w:r>
-      <w:r w:rsidR="00F10D2D" w:rsidRPr="009C39DA">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r w:rsidR="00F10D2D" w:rsidRPr="004529F2">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="none"/>
         </w:rPr>
         <w:t>3</w:t>
       </w:r>
-      <w:r w:rsidR="00E418E7" w:rsidRPr="009C39DA">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r w:rsidR="00E418E7" w:rsidRPr="004529F2">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="none"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
-      <w:r w:rsidRPr="009C39DA">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r w:rsidRPr="004529F2">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="009C39DA">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r w:rsidRPr="004529F2">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">Procediment de reforma dels </w:t>
       </w:r>
-      <w:r w:rsidR="00A01F4F" w:rsidRPr="009C39DA">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r w:rsidR="00A01F4F" w:rsidRPr="004529F2">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="none"/>
         </w:rPr>
         <w:t>e</w:t>
       </w:r>
-      <w:r w:rsidRPr="009C39DA">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r w:rsidRPr="004529F2">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="none"/>
         </w:rPr>
         <w:t>statuts</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="730112E6" w14:textId="77777777" w:rsidR="00224E59" w:rsidRPr="009C39DA" w:rsidRDefault="00224E59" w:rsidP="002C7675">
-[...27 lines deleted...]
-        <w:t xml:space="preserve">Els acords sobre modificació dels estatuts es prendran per majoria absoluta i, en especial, tota modificació del sistema d’elecció de la </w:t>
+    <w:p w14:paraId="0B3EEBCE" w14:textId="5F0CCA67" w:rsidR="006755CF" w:rsidRPr="009C39DA" w:rsidRDefault="006755CF" w:rsidP="006D2215">
+      <w:pPr>
+        <w:spacing w:after="240"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="13" w:name="_Hlk119867714"/>
+      <w:r w:rsidRPr="009C39DA">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Els acords sobre </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00470C77">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">modificació dels estatuts es prendran per majoria </w:t>
+      </w:r>
+      <w:bookmarkStart w:id="14" w:name="_Hlk199499710"/>
+      <w:r w:rsidRPr="00470C77">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>absoluta</w:t>
+      </w:r>
+      <w:r w:rsidR="006B1650" w:rsidRPr="00470C77">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> dels assistents i representats</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00470C77">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="14"/>
+      <w:r w:rsidRPr="00470C77">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>i, en</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009C39DA">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> especial, tota modificació del sistema d’elecció de la </w:t>
       </w:r>
       <w:r w:rsidR="00611E23" w:rsidRPr="009C39DA">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>J</w:t>
       </w:r>
       <w:r w:rsidRPr="009C39DA">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">unta </w:t>
       </w:r>
       <w:r w:rsidR="00611E23" w:rsidRPr="009C39DA">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
@@ -15042,1262 +16055,1361 @@
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">nta i els motius i procediment de cessament de la </w:t>
       </w:r>
       <w:r w:rsidR="00611E23" w:rsidRPr="009C39DA">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>J</w:t>
       </w:r>
       <w:r w:rsidRPr="009C39DA">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>unta, així com aquelles matèries que així ho disposi la legislació sempre en vigor.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="07E90732" w14:textId="77777777" w:rsidR="006755CF" w:rsidRPr="009C39DA" w:rsidRDefault="006755CF" w:rsidP="002C7675">
-[...36 lines deleted...]
-        <w:t>No obstant això la modificació sobre les següents matèries es pot adoptar per majoria simple:</w:t>
+    <w:p w14:paraId="11C5B5F9" w14:textId="0F0C1F64" w:rsidR="00611E23" w:rsidRPr="009C39DA" w:rsidRDefault="006755CF" w:rsidP="006D2215">
+      <w:pPr>
+        <w:spacing w:after="240"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009C39DA">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> No obstant això la modificació sobre les següents matèries es pot adoptar per majoria simple:</w:t>
       </w:r>
       <w:r w:rsidR="007D7B5D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="007D7B5D" w:rsidRPr="005F1731">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>[</w:t>
       </w:r>
       <w:r w:rsidR="007D7B5D" w:rsidRPr="000A13D6">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:i/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>NOTA</w:t>
       </w:r>
       <w:r w:rsidR="007D7B5D" w:rsidRPr="005F1731">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>: apartat opcional</w:t>
       </w:r>
       <w:r w:rsidR="007D7B5D" w:rsidRPr="005F1731">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>]</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="68E2DCC2" w14:textId="77777777" w:rsidR="00611E23" w:rsidRPr="009C39DA" w:rsidRDefault="00611E23" w:rsidP="002C7675">
-[...10 lines deleted...]
-    <w:p w14:paraId="623BED5E" w14:textId="77777777" w:rsidR="006755CF" w:rsidRPr="009C39DA" w:rsidRDefault="006755CF" w:rsidP="00434E45">
+    <w:p w14:paraId="623BED5E" w14:textId="77777777" w:rsidR="006755CF" w:rsidRPr="009C39DA" w:rsidRDefault="006755CF" w:rsidP="006D2215">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="39"/>
         </w:numPr>
+        <w:spacing w:after="240"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00DF2161">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
         <w:t>...</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="300E28C2" w14:textId="77777777" w:rsidR="00611E23" w:rsidRPr="009C39DA" w:rsidRDefault="00611E23" w:rsidP="00434E45">
+    <w:p w14:paraId="300E28C2" w14:textId="77777777" w:rsidR="00611E23" w:rsidRPr="009C39DA" w:rsidRDefault="00611E23" w:rsidP="006D2215">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="39"/>
         </w:numPr>
+        <w:spacing w:after="240"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00DF2161">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
         <w:t>...</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="9"/>
-[...10 lines deleted...]
-    <w:p w14:paraId="37DEC629" w14:textId="77777777" w:rsidR="00224E59" w:rsidRPr="009C39DA" w:rsidRDefault="00224E59" w:rsidP="002C7675">
+    <w:bookmarkEnd w:id="13"/>
+    <w:p w14:paraId="2A3E6CC0" w14:textId="4A63D798" w:rsidR="00224E59" w:rsidRPr="000F3C85" w:rsidRDefault="00224E59" w:rsidP="006D2215">
+      <w:pPr>
+        <w:spacing w:after="240"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="48EB52C6" w14:textId="77777777" w:rsidR="000F3C85" w:rsidRPr="00357437" w:rsidRDefault="000F3C85" w:rsidP="000F3C85">
+      <w:pPr>
+        <w:spacing w:after="240"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357437">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>D’acord amb el contingut dels articles 12 i 13 de la Llei qualificada d’Associacions, la modificació dels Estatuts haurà de ser inscrita al Registre d’Associacions.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7352C20D" w14:textId="77777777" w:rsidR="000F3C85" w:rsidRPr="009C39DA" w:rsidRDefault="000F3C85" w:rsidP="006D2215">
+      <w:pPr>
+        <w:spacing w:after="240"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="37DEC629" w14:textId="77777777" w:rsidR="00224E59" w:rsidRPr="004529F2" w:rsidRDefault="00224E59" w:rsidP="006D2215">
       <w:pPr>
         <w:pStyle w:val="Ttol1"/>
-        <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:spacing w:after="240"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="none"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="009C39DA">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r w:rsidRPr="004529F2">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="none"/>
         </w:rPr>
         <w:t>Article 1</w:t>
       </w:r>
-      <w:r w:rsidR="00F10D2D" w:rsidRPr="009C39DA">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r w:rsidR="00F10D2D" w:rsidRPr="004529F2">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="none"/>
         </w:rPr>
         <w:t>4</w:t>
       </w:r>
-      <w:r w:rsidR="00E418E7" w:rsidRPr="009C39DA">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r w:rsidR="00E418E7" w:rsidRPr="004529F2">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="none"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
-      <w:r w:rsidRPr="009C39DA">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r w:rsidRPr="004529F2">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="009C39DA">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r w:rsidRPr="004529F2">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="none"/>
         </w:rPr>
         <w:t>Règim econòmic i patrimonial</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7864E683" w14:textId="77777777" w:rsidR="00224E59" w:rsidRPr="009C39DA" w:rsidRDefault="00224E59" w:rsidP="002C7675">
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+    <w:p w14:paraId="51EC24B4" w14:textId="77777777" w:rsidR="00224E59" w:rsidRPr="009C39DA" w:rsidRDefault="00224E59" w:rsidP="006D2215">
+      <w:pPr>
+        <w:spacing w:after="240"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009C39DA">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Constitueixen els recursos de </w:t>
+      </w:r>
+      <w:r w:rsidR="00207F95" w:rsidRPr="009C39DA">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">la </w:t>
+      </w:r>
+      <w:r w:rsidR="001B4CAE" w:rsidRPr="009C39DA">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>f</w:t>
+      </w:r>
+      <w:r w:rsidR="00207F95" w:rsidRPr="009C39DA">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>ederació</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009C39DA">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> les quotes i, </w:t>
+      </w:r>
+      <w:r w:rsidR="000329BB" w:rsidRPr="009C39DA">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>si escau</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009C39DA">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, les derrames que han de fer efectives tots els </w:t>
+      </w:r>
+      <w:r w:rsidR="008B26AA" w:rsidRPr="009C39DA">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>membre</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009C39DA">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">s i que fixa l’Assemblea General, </w:t>
+      </w:r>
+      <w:r w:rsidR="00494D73" w:rsidRPr="009C39DA">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>i també</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009C39DA">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> les quantitats recaptades per serveis especials, pels productes i </w:t>
+      </w:r>
+      <w:r w:rsidR="000329BB" w:rsidRPr="009C39DA">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">les </w:t>
+      </w:r>
+      <w:r w:rsidRPr="009C39DA">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">rendes dels béns i per les donacions, </w:t>
+      </w:r>
+      <w:r w:rsidR="000329BB" w:rsidRPr="009C39DA">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">les </w:t>
+      </w:r>
+      <w:r w:rsidRPr="009C39DA">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">subvencions </w:t>
+      </w:r>
+      <w:r w:rsidR="00494D73" w:rsidRPr="009C39DA">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">i </w:t>
+      </w:r>
+      <w:r w:rsidR="000329BB" w:rsidRPr="009C39DA">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>les</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009C39DA">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> aportacions que rebi, i qualsevol altre recurs que p</w:t>
+      </w:r>
+      <w:r w:rsidR="002863CE" w:rsidRPr="009C39DA">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ugui </w:t>
+      </w:r>
+      <w:r w:rsidRPr="009C39DA">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>obtenir d’acord amb la normativa vigent.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="66519A50" w14:textId="77777777" w:rsidR="00224E59" w:rsidRPr="009C39DA" w:rsidRDefault="00224E59" w:rsidP="006D2215">
+      <w:pPr>
+        <w:pStyle w:val="Textindependent3"/>
+        <w:spacing w:after="240"/>
+        <w:rPr>
+          <w:color w:val="auto"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009C39DA">
+        <w:rPr>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t>Tots els recursos de l’entitat estan destinats al sosteniment de les finalitats</w:t>
+      </w:r>
+      <w:r w:rsidR="002D6533" w:rsidRPr="009C39DA">
+        <w:rPr>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> d’acord amb l’objecte </w:t>
+      </w:r>
+      <w:r w:rsidR="006A1E1E" w:rsidRPr="009C39DA">
+        <w:rPr>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t xml:space="preserve">de la </w:t>
+      </w:r>
+      <w:r w:rsidR="00CE0A8A" w:rsidRPr="009C39DA">
+        <w:rPr>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t>f</w:t>
+      </w:r>
+      <w:r w:rsidR="006A1E1E" w:rsidRPr="009C39DA">
+        <w:rPr>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ederació </w:t>
+      </w:r>
+      <w:r w:rsidRPr="009C39DA">
+        <w:rPr>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t xml:space="preserve">i dels serveis que ha de prestar als </w:t>
+      </w:r>
+      <w:r w:rsidR="008B26AA" w:rsidRPr="009C39DA">
+        <w:rPr>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t>membres</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009C39DA">
+        <w:rPr>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1E978DC3" w14:textId="77777777" w:rsidR="00224E59" w:rsidRPr="009C39DA" w:rsidRDefault="00224E59" w:rsidP="006D2215">
+      <w:pPr>
+        <w:spacing w:after="240"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009C39DA">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">El patrimoni de </w:t>
+      </w:r>
+      <w:r w:rsidR="00207F95" w:rsidRPr="009C39DA">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">la </w:t>
+      </w:r>
+      <w:r w:rsidR="006C26A9" w:rsidRPr="009C39DA">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>f</w:t>
+      </w:r>
+      <w:r w:rsidR="00207F95" w:rsidRPr="009C39DA">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>ederació</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009C39DA">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> està format per tots els béns i </w:t>
+      </w:r>
+      <w:r w:rsidR="00494D73" w:rsidRPr="009C39DA">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">els </w:t>
+      </w:r>
+      <w:r w:rsidRPr="009C39DA">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>drets que posseeixi en el mom</w:t>
+      </w:r>
+      <w:r w:rsidR="006C26A9" w:rsidRPr="009C39DA">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>en</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009C39DA">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">t </w:t>
+      </w:r>
+      <w:r w:rsidR="000329BB" w:rsidRPr="009C39DA">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>en què es</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009C39DA">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> constitu</w:t>
+      </w:r>
+      <w:r w:rsidR="000329BB" w:rsidRPr="009C39DA">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>eixi</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009C39DA">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> i els que adquireixi en el futur.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="522F6F85" w14:textId="77777777" w:rsidR="00EE63D9" w:rsidRPr="003E5A94" w:rsidRDefault="00224E59" w:rsidP="006D2215">
+      <w:pPr>
+        <w:spacing w:after="240"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009C39DA">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Els llibres d’inventari de béns</w:t>
+      </w:r>
+      <w:r w:rsidR="002D6533" w:rsidRPr="009C39DA">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="009C39DA">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>els llibres de comptabilitat</w:t>
+      </w:r>
+      <w:r w:rsidR="002D6533" w:rsidRPr="009C39DA">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> i el llibre registre de beneficiaris efectius</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009C39DA">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>, que poden consulta</w:t>
+      </w:r>
+      <w:r w:rsidR="00494D73" w:rsidRPr="009C39DA">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>r</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009C39DA">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00494D73" w:rsidRPr="009C39DA">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>tots</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009C39DA">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> els </w:t>
+      </w:r>
+      <w:r w:rsidR="008B26AA" w:rsidRPr="009C39DA">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>membres</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009C39DA">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidR="00494D73" w:rsidRPr="009C39DA">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>els ha de</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009C39DA">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> diligencia</w:t>
+      </w:r>
+      <w:r w:rsidR="00494D73" w:rsidRPr="009C39DA">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>r</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009C39DA">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003E5A94">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">el Registre d’Associacions i </w:t>
+      </w:r>
+      <w:r w:rsidR="00494D73" w:rsidRPr="003E5A94">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">els han de </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003E5A94">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>firma</w:t>
+      </w:r>
+      <w:r w:rsidR="00494D73" w:rsidRPr="003E5A94">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>r</w:t>
+      </w:r>
+      <w:r w:rsidR="00AC23FA" w:rsidRPr="003E5A94">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> el president i el secretari.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="53D6F9C4" w14:textId="77777777" w:rsidR="008F426E" w:rsidRPr="003E5A94" w:rsidRDefault="008F426E" w:rsidP="008F426E">
+      <w:pPr>
+        <w:spacing w:after="240"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003E5A94">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>La federació pot dur a terme activitats econòmiques sempre que es moguin en el marc de les seves finalitats estatutàries i no tinguin per objecte, explícit o implícit, l’obtenció de beneficis econòmics per repartir-los entre els associats.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="10C1336B" w14:textId="77777777" w:rsidR="008F426E" w:rsidRPr="003E5A94" w:rsidRDefault="008F426E" w:rsidP="008F426E">
+      <w:pPr>
+        <w:spacing w:after="240"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003E5A94">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">També pot dur a terme totes les activitats lícites adequades a l’objecte social que serveixin per assolir les finalitats estatutàries, d’acord, en cada cas, amb els requisits i les condicions que estableixi l’ordenament. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="34A273C0" w14:textId="31E77B1D" w:rsidR="00910C17" w:rsidRPr="009C39DA" w:rsidRDefault="00910C17" w:rsidP="006D2215">
+      <w:pPr>
+        <w:spacing w:after="240"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003E5A94">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">En el marc del que estableixi la normativa d’ajudes públiques del Principat d’Andorra la federació </w:t>
+      </w:r>
+      <w:r w:rsidR="0043685F" w:rsidRPr="003E5A94">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>posarà</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003E5A94">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> la documentació que li sigui exigida a la disposició</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009C39DA">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> de l’òrgan governamental competent en matèria d’esports que hagi de resoldre l’atorgament d’ajudes i fer-ne el seguiment i el control.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="35B45303" w14:textId="77777777" w:rsidR="00681F6E" w:rsidRPr="009C39DA" w:rsidRDefault="00681F6E" w:rsidP="006D2215">
+      <w:pPr>
+        <w:spacing w:after="240"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009C39DA">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Alhora, la federació posarà en coneixement de l’òrgan governamental competent en matèria d’esports el pressupost i el detall de la liquidació de</w:t>
+      </w:r>
+      <w:r w:rsidR="006637BD" w:rsidRPr="009C39DA">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> cada exercici.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6782C5C5" w14:textId="77777777" w:rsidR="00CD31D4" w:rsidRPr="009C39DA" w:rsidRDefault="00CD31D4" w:rsidP="006D2215">
+      <w:pPr>
+        <w:spacing w:after="240"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="222357E2" w14:textId="361F3D63" w:rsidR="00224E59" w:rsidRPr="004529F2" w:rsidRDefault="00224E59" w:rsidP="006D2215">
+      <w:pPr>
+        <w:spacing w:after="240"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004529F2">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Article </w:t>
+      </w:r>
+      <w:r w:rsidR="00E17FD4" w:rsidRPr="004529F2">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>1</w:t>
+      </w:r>
+      <w:r w:rsidR="00F10D2D" w:rsidRPr="004529F2">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>5</w:t>
+      </w:r>
+      <w:r w:rsidR="00E418E7" w:rsidRPr="004529F2">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004529F2">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004529F2">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
           <w:i/>
           <w:iCs/>
-        </w:rPr>
-[...675 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Dissolució de </w:t>
+      </w:r>
+      <w:r w:rsidR="00207F95" w:rsidRPr="004529F2">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">Dissolució de </w:t>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:t xml:space="preserve">la </w:t>
+      </w:r>
+      <w:r w:rsidR="001B4CAE" w:rsidRPr="004529F2">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">la </w:t>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:t>f</w:t>
+      </w:r>
+      <w:r w:rsidR="00207F95" w:rsidRPr="004529F2">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
+        <w:t>ederació</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="363FB0E4" w14:textId="77777777" w:rsidR="00224E59" w:rsidRPr="009C39DA" w:rsidRDefault="00207F95" w:rsidP="006D2215">
+      <w:pPr>
+        <w:pStyle w:val="Textindependent2"/>
+        <w:spacing w:after="240"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009C39DA">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">La </w:t>
+      </w:r>
+      <w:r w:rsidR="00CE0A8A" w:rsidRPr="009C39DA">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
         <w:t>f</w:t>
       </w:r>
-      <w:r w:rsidR="00207F95" w:rsidRPr="009C39DA">
-[...5 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="009C39DA">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>ederació</w:t>
       </w:r>
-    </w:p>
-[...31 lines deleted...]
-      </w:r>
       <w:r w:rsidR="00224E59" w:rsidRPr="009C39DA">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> es dissol:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4471E71B" w14:textId="77777777" w:rsidR="00224E59" w:rsidRPr="009C39DA" w:rsidRDefault="00224E59" w:rsidP="002C7675">
-[...7 lines deleted...]
-    <w:p w14:paraId="60BBCD33" w14:textId="77777777" w:rsidR="005857E8" w:rsidRPr="009C39DA" w:rsidRDefault="00224E59" w:rsidP="00434E45">
+    <w:p w14:paraId="60BBCD33" w14:textId="77777777" w:rsidR="005857E8" w:rsidRPr="009C39DA" w:rsidRDefault="00224E59" w:rsidP="006D2215">
       <w:pPr>
         <w:pStyle w:val="Textindependent2"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="15"/>
         </w:numPr>
+        <w:spacing w:after="240"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009C39DA">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>Per acord de l’Assemblea General</w:t>
       </w:r>
       <w:r w:rsidR="00CE0A8A" w:rsidRPr="009C39DA">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1FBC07EE" w14:textId="77777777" w:rsidR="005857E8" w:rsidRPr="009C39DA" w:rsidRDefault="005857E8" w:rsidP="002C7675">
-[...8 lines deleted...]
-    <w:p w14:paraId="0B88E63E" w14:textId="77777777" w:rsidR="00224E59" w:rsidRPr="009C39DA" w:rsidRDefault="00BE382E" w:rsidP="00434E45">
+    <w:p w14:paraId="0273EFE8" w14:textId="60B41A1A" w:rsidR="00637464" w:rsidRDefault="00F22FE0" w:rsidP="006D2215">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="15"/>
         </w:numPr>
-        <w:jc w:val="both"/>
-[...38 lines deleted...]
-      <w:r w:rsidR="00207F95" w:rsidRPr="009C39DA">
+        <w:spacing w:after="240"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Quan deixi de complir els requisits legals necessaris per a la seva constitució i manteniment</w:t>
+      </w:r>
+      <w:r w:rsidR="007772BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>, i en particular:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1B2454DF" w14:textId="62511DB9" w:rsidR="00F22FE0" w:rsidRDefault="00F22FE0" w:rsidP="00F22FE0">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="15"/>
+        </w:numPr>
+        <w:spacing w:after="240"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Quan el nombre de persones que integren els òrgans de govern sigui inferior a tres.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5CEE22A3" w14:textId="785A534C" w:rsidR="00F22FE0" w:rsidRDefault="00F22FE0" w:rsidP="00F22FE0">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="15"/>
+        </w:numPr>
+        <w:spacing w:after="240"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Quan</w:t>
+      </w:r>
+      <w:r w:rsidR="007A5370">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> deixi d’existir, com a mínim, una entitat esportiva membre que acrediti la necessitat de l’existència de la federació, d’acord amb la legislació vigent en matèria d’esports.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0B88E63E" w14:textId="25F2F891" w:rsidR="00224E59" w:rsidRPr="004C23D5" w:rsidRDefault="00224E59" w:rsidP="004C23D5">
+      <w:pPr>
+        <w:spacing w:after="240"/>
+        <w:ind w:left="720"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004C23D5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>En aquest</w:t>
+      </w:r>
+      <w:r w:rsidR="007A5370">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>s supòsits</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004C23D5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>, el president de</w:t>
+      </w:r>
+      <w:r w:rsidR="00207F95" w:rsidRPr="004C23D5">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> la </w:t>
       </w:r>
-      <w:r w:rsidR="00CE0A8A" w:rsidRPr="009C39DA">
+      <w:r w:rsidR="00CE0A8A" w:rsidRPr="004C23D5">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>f</w:t>
       </w:r>
-      <w:r w:rsidR="00207F95" w:rsidRPr="009C39DA">
+      <w:r w:rsidR="00207F95" w:rsidRPr="004C23D5">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">ederació </w:t>
       </w:r>
-      <w:r w:rsidR="00224E59" w:rsidRPr="009C39DA">
-[...15 lines deleted...]
-      <w:r w:rsidR="00224E59" w:rsidRPr="009C39DA">
+      <w:r w:rsidRPr="004C23D5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ha de </w:t>
+      </w:r>
+      <w:r w:rsidR="007A5370">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>presentar</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004C23D5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> al Registre d’Associacions</w:t>
+      </w:r>
+      <w:r w:rsidR="007A5370">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> la documentació acreditativa corresponent, i en particular</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004C23D5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> el llibre </w:t>
+      </w:r>
+      <w:r w:rsidR="007A5370">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>d’associats</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004C23D5">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> actualitzat</w:t>
       </w:r>
-      <w:r w:rsidR="000329BB" w:rsidRPr="009C39DA">
+      <w:r w:rsidR="007A5370">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidR="000329BB" w:rsidRPr="004C23D5">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> per</w:t>
       </w:r>
-      <w:r w:rsidR="00224E59" w:rsidRPr="009C39DA">
+      <w:r w:rsidRPr="004C23D5">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> certifica</w:t>
       </w:r>
-      <w:r w:rsidR="000329BB" w:rsidRPr="009C39DA">
+      <w:r w:rsidR="000329BB" w:rsidRPr="004C23D5">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>r</w:t>
       </w:r>
-      <w:r w:rsidR="00224E59" w:rsidRPr="009C39DA">
+      <w:r w:rsidRPr="004C23D5">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>, sota la seva responsabilitat, la correspondència amb la realitat</w:t>
       </w:r>
-      <w:r w:rsidR="00CE0A8A" w:rsidRPr="009C39DA">
+      <w:r w:rsidR="00CE0A8A" w:rsidRPr="004C23D5">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1DF59584" w14:textId="77777777" w:rsidR="00224E59" w:rsidRPr="009C39DA" w:rsidRDefault="00224E59" w:rsidP="002C7675">
-[...9 lines deleted...]
-    <w:p w14:paraId="7175BD3F" w14:textId="77777777" w:rsidR="008A0600" w:rsidRPr="009C39DA" w:rsidRDefault="00224E59" w:rsidP="00434E45">
+    <w:p w14:paraId="7175BD3F" w14:textId="77777777" w:rsidR="008A0600" w:rsidRPr="009C39DA" w:rsidRDefault="00224E59" w:rsidP="006D2215">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="15"/>
         </w:numPr>
+        <w:spacing w:after="240"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009C39DA">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Per sentència judicial ferma, en els termes previstos al Codi penal</w:t>
       </w:r>
       <w:r w:rsidR="008A0600" w:rsidRPr="009C39DA">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4CEA00FD" w14:textId="77777777" w:rsidR="00224E59" w:rsidRPr="009C39DA" w:rsidRDefault="00224E59" w:rsidP="002C7675">
-[...9 lines deleted...]
-    <w:p w14:paraId="4834C15A" w14:textId="77777777" w:rsidR="00224E59" w:rsidRPr="009C39DA" w:rsidRDefault="00224E59" w:rsidP="00434E45">
+    <w:p w14:paraId="4834C15A" w14:textId="77777777" w:rsidR="00224E59" w:rsidRPr="009C39DA" w:rsidRDefault="00224E59" w:rsidP="006D2215">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="15"/>
         </w:numPr>
+        <w:spacing w:after="240"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009C39DA">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Per expiració del termini fixat als </w:t>
       </w:r>
       <w:r w:rsidR="00BE382E" w:rsidRPr="009C39DA">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>e</w:t>
       </w:r>
       <w:r w:rsidRPr="009C39DA">
         <w:rPr>
@@ -16342,74 +17454,65 @@
       <w:r w:rsidR="000329BB" w:rsidRPr="009C39DA">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">dur a terme </w:t>
       </w:r>
       <w:r w:rsidRPr="009C39DA">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>la finalitat per a la qual es va constituir</w:t>
       </w:r>
       <w:r w:rsidR="008A0600" w:rsidRPr="009C39DA">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2AEA7290" w14:textId="77777777" w:rsidR="00CE0A8A" w:rsidRPr="009C39DA" w:rsidRDefault="00CE0A8A" w:rsidP="002C7675">
-[...9 lines deleted...]
-    <w:p w14:paraId="7F39C21E" w14:textId="77777777" w:rsidR="008A0600" w:rsidRPr="009C39DA" w:rsidRDefault="008A0600" w:rsidP="00434E45">
+    <w:p w14:paraId="7F39C21E" w14:textId="77777777" w:rsidR="008A0600" w:rsidRPr="009C39DA" w:rsidRDefault="008A0600" w:rsidP="006D2215">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="15"/>
         </w:numPr>
-        <w:jc w:val="both"/>
-[...6 lines deleted...]
-      <w:bookmarkStart w:id="10" w:name="_Hlk117874796"/>
+        <w:spacing w:after="240"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="15" w:name="_Hlk117874796"/>
       <w:r w:rsidRPr="009C39DA">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Per insolvència declarada conforme</w:t>
       </w:r>
       <w:r w:rsidR="00BE382E" w:rsidRPr="009C39DA">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> a</w:t>
       </w:r>
       <w:r w:rsidRPr="009C39DA">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> la legislació mercantil vigent en tot moment, que no ha pogut ser revertida </w:t>
       </w:r>
       <w:r w:rsidR="00BE382E" w:rsidRPr="009C39DA">
@@ -16455,108 +17558,115 @@
       <w:r w:rsidR="00BE382E" w:rsidRPr="009C39DA">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>lei</w:t>
       </w:r>
       <w:r w:rsidR="001B4CAE" w:rsidRPr="009C39DA">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> que la substitueixi</w:t>
       </w:r>
       <w:r w:rsidRPr="009C39DA">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="65D907DC" w14:textId="77777777" w:rsidR="00910C17" w:rsidRPr="009C39DA" w:rsidRDefault="00910C17" w:rsidP="002C7675">
-[...10 lines deleted...]
-    <w:p w14:paraId="520F72A4" w14:textId="77777777" w:rsidR="00910C17" w:rsidRPr="009C39DA" w:rsidRDefault="00910C17" w:rsidP="00434E45">
+    <w:p w14:paraId="520F72A4" w14:textId="70354AF8" w:rsidR="00910C17" w:rsidRDefault="00910C17" w:rsidP="006D2215">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="15"/>
         </w:numPr>
+        <w:spacing w:after="240"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009C39DA">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Per la cancel·lació de la seva inscripció al Registre d’Associacions</w:t>
       </w:r>
       <w:r w:rsidR="006637BD" w:rsidRPr="009C39DA">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="10"/>
-[...12 lines deleted...]
-      <w:pPr>
+    <w:p w14:paraId="4789EF00" w14:textId="68EF3194" w:rsidR="00BB220C" w:rsidRPr="003E5A94" w:rsidRDefault="00BB220C" w:rsidP="006D2215">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="15"/>
+        </w:numPr>
+        <w:spacing w:after="240"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="16" w:name="_Hlk218258874"/>
+      <w:r w:rsidRPr="003E5A94">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Per altres causes establertes en els estatuts</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="15"/>
+    <w:bookmarkEnd w:id="16"/>
+    <w:p w14:paraId="682E210D" w14:textId="77777777" w:rsidR="00224E59" w:rsidRPr="009C39DA" w:rsidRDefault="00224E59" w:rsidP="006D2215">
+      <w:pPr>
+        <w:spacing w:after="240"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009C39DA">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>En el cas de l’apartat 4 d’aquest article, l’Assemblea General ha d’acordar la dissolució de l</w:t>
       </w:r>
       <w:r w:rsidR="00207F95" w:rsidRPr="009C39DA">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">a </w:t>
       </w:r>
       <w:r w:rsidR="00CE0A8A" w:rsidRPr="009C39DA">
         <w:rPr>
@@ -16721,182 +17831,207 @@
       <w:r w:rsidRPr="009C39DA">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">dies. L’Assemblea General </w:t>
       </w:r>
       <w:r w:rsidR="000329BB" w:rsidRPr="009C39DA">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>s’</w:t>
       </w:r>
       <w:r w:rsidRPr="009C39DA">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">ha de pronunciar expressament sobre la qüestió de la dissolució. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4CB6DE9E" w14:textId="77777777" w:rsidR="008A0600" w:rsidRPr="009C39DA" w:rsidRDefault="008A0600" w:rsidP="002C7675">
-[...18 lines deleted...]
-      <w:bookmarkStart w:id="11" w:name="_Hlk117874827"/>
+    <w:p w14:paraId="1E8726A5" w14:textId="5583A9BF" w:rsidR="008A0600" w:rsidRPr="009C39DA" w:rsidRDefault="008A0600" w:rsidP="006D2215">
+      <w:pPr>
+        <w:spacing w:after="240"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="17" w:name="_Hlk117874827"/>
       <w:r w:rsidRPr="009C39DA">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>En el cas de l’apartat 5 anterior, l’òrgan governamental competent en matèria d’esports pot assumir l’exercici de les funcions delegades de forma directa fins que conclogui la situació d’insolvència o es liquidi la federació insolvent amb la finalitat d’evitar la finalització o la interrupció de l’activitat esportiva.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="11"/>
-[...9 lines deleted...]
-    <w:p w14:paraId="23ABB464" w14:textId="77777777" w:rsidR="00224E59" w:rsidRPr="009C39DA" w:rsidRDefault="00224E59" w:rsidP="002C7675">
+    <w:bookmarkEnd w:id="17"/>
+    <w:p w14:paraId="4D9B2FC0" w14:textId="62FDB44A" w:rsidR="003D7AB9" w:rsidRPr="00F356A3" w:rsidRDefault="003D7AB9" w:rsidP="003D7AB9">
+      <w:pPr>
+        <w:spacing w:after="240"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F356A3">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>D’acord amb el contingut dels articles 12 i 13 de la Llei qualificada d’Associacions, l’acord de dissolució de</w:t>
+      </w:r>
+      <w:r w:rsidR="00AB631F">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> la federació</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F356A3">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> haurà de ser inscrita al Registre d’Associacions.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6F87F3A7" w14:textId="77777777" w:rsidR="003D7AB9" w:rsidRPr="009C39DA" w:rsidRDefault="003D7AB9" w:rsidP="006D2215">
+      <w:pPr>
+        <w:spacing w:after="240"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="23ABB464" w14:textId="77777777" w:rsidR="00224E59" w:rsidRPr="004529F2" w:rsidRDefault="00224E59" w:rsidP="006D2215">
       <w:pPr>
         <w:pStyle w:val="Ttol1"/>
-        <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:spacing w:after="240"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="none"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="009C39DA">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r w:rsidRPr="004529F2">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">Article </w:t>
       </w:r>
-      <w:r w:rsidR="00E17FD4" w:rsidRPr="009C39DA">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r w:rsidR="00E17FD4" w:rsidRPr="004529F2">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="none"/>
         </w:rPr>
         <w:t>1</w:t>
       </w:r>
-      <w:r w:rsidR="00F10D2D" w:rsidRPr="009C39DA">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r w:rsidR="00F10D2D" w:rsidRPr="004529F2">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="none"/>
         </w:rPr>
         <w:t>6</w:t>
       </w:r>
-      <w:r w:rsidR="00E418E7" w:rsidRPr="009C39DA">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r w:rsidR="00E418E7" w:rsidRPr="004529F2">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="none"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
-      <w:r w:rsidRPr="009C39DA">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r w:rsidRPr="004529F2">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="009C39DA">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r w:rsidRPr="004529F2">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="none"/>
         </w:rPr>
         <w:t>Liquidació</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0D3433F4" w14:textId="77777777" w:rsidR="00224E59" w:rsidRPr="009C39DA" w:rsidRDefault="00224E59" w:rsidP="002C7675">
-[...24 lines deleted...]
-        <w:lastRenderedPageBreak/>
+    <w:p w14:paraId="26B9C007" w14:textId="77777777" w:rsidR="00224E59" w:rsidRPr="009C39DA" w:rsidRDefault="00224E59" w:rsidP="006D2215">
+      <w:pPr>
+        <w:spacing w:after="240"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009C39DA">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
         <w:t>Una vegada</w:t>
       </w:r>
       <w:r w:rsidR="00661E93" w:rsidRPr="009C39DA">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> s’ha</w:t>
       </w:r>
       <w:r w:rsidRPr="009C39DA">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> adoptat l’acord o la resolució de dissolució,</w:t>
       </w:r>
       <w:r w:rsidR="008A0600" w:rsidRPr="009C39DA">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
@@ -16960,62 +18095,64 @@
       <w:r w:rsidR="00CE0A8A" w:rsidRPr="009C39DA">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>f</w:t>
       </w:r>
       <w:r w:rsidR="00207F95" w:rsidRPr="009C39DA">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>ederació</w:t>
       </w:r>
       <w:r w:rsidRPr="009C39DA">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3F08A2B6" w14:textId="77777777" w:rsidR="00224E59" w:rsidRPr="009C39DA" w:rsidRDefault="00224E59" w:rsidP="002C7675">
-[...10 lines deleted...]
-      <w:pPr>
+    <w:p w14:paraId="3F08A2B6" w14:textId="77777777" w:rsidR="00224E59" w:rsidRPr="009C39DA" w:rsidRDefault="00224E59" w:rsidP="006D2215">
+      <w:pPr>
+        <w:spacing w:after="240"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4956F59C" w14:textId="77777777" w:rsidR="00224E59" w:rsidRPr="009C39DA" w:rsidRDefault="000329BB" w:rsidP="006D2215">
+      <w:pPr>
+        <w:spacing w:after="240"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009C39DA">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">L’administració de </w:t>
       </w:r>
       <w:r w:rsidR="00207F95" w:rsidRPr="009C39DA">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">la </w:t>
       </w:r>
       <w:r w:rsidR="00CE0A8A" w:rsidRPr="009C39DA">
         <w:rPr>
@@ -17060,166 +18197,139 @@
       <w:r w:rsidR="00224E59" w:rsidRPr="009C39DA">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> nomen</w:t>
       </w:r>
       <w:r w:rsidRPr="009C39DA">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>in</w:t>
       </w:r>
       <w:r w:rsidR="00224E59" w:rsidRPr="009C39DA">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="292ED41F" w14:textId="77777777" w:rsidR="00CD31D4" w:rsidRPr="009C39DA" w:rsidRDefault="00CD31D4" w:rsidP="002C7675">
-[...10 lines deleted...]
-      <w:pPr>
+    <w:p w14:paraId="6C7FB194" w14:textId="1375CC64" w:rsidR="00224E59" w:rsidRPr="009C39DA" w:rsidRDefault="00224E59" w:rsidP="006D2215">
+      <w:pPr>
+        <w:spacing w:after="240"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009C39DA">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Amb la finalitat de liquidar</w:t>
       </w:r>
       <w:r w:rsidR="00207F95" w:rsidRPr="009C39DA">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> la </w:t>
       </w:r>
       <w:r w:rsidR="00CE0A8A" w:rsidRPr="009C39DA">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>f</w:t>
       </w:r>
       <w:r w:rsidR="00207F95" w:rsidRPr="009C39DA">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">ederació </w:t>
       </w:r>
       <w:r w:rsidRPr="009C39DA">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>els liquidadors han de:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="79CC599F" w14:textId="77777777" w:rsidR="00224E59" w:rsidRPr="009C39DA" w:rsidRDefault="00224E59" w:rsidP="002C7675">
-[...9 lines deleted...]
-    <w:p w14:paraId="2F972777" w14:textId="77777777" w:rsidR="00224E59" w:rsidRPr="009C39DA" w:rsidRDefault="00224E59" w:rsidP="00434E45">
+    <w:p w14:paraId="2F972777" w14:textId="77777777" w:rsidR="00224E59" w:rsidRPr="009C39DA" w:rsidRDefault="00224E59" w:rsidP="006D2215">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="16"/>
         </w:numPr>
+        <w:spacing w:after="240"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009C39DA">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Cobrar els crèdits pendents</w:t>
       </w:r>
       <w:r w:rsidR="00CE0A8A" w:rsidRPr="009C39DA">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="54D1E010" w14:textId="77777777" w:rsidR="00224E59" w:rsidRPr="009C39DA" w:rsidRDefault="00224E59" w:rsidP="002C7675">
-[...9 lines deleted...]
-    <w:p w14:paraId="128DABDE" w14:textId="77777777" w:rsidR="00224E59" w:rsidRPr="009C39DA" w:rsidRDefault="00224E59" w:rsidP="00434E45">
+    <w:p w14:paraId="128DABDE" w14:textId="77777777" w:rsidR="00224E59" w:rsidRPr="009C39DA" w:rsidRDefault="00224E59" w:rsidP="006D2215">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="16"/>
         </w:numPr>
+        <w:spacing w:after="240"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009C39DA">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Vetllar pel patrimoni </w:t>
       </w:r>
       <w:r w:rsidR="006A1E1E" w:rsidRPr="009C39DA">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">de la </w:t>
       </w:r>
       <w:r w:rsidR="00F93AA2" w:rsidRPr="009C39DA">
         <w:rPr>
@@ -17232,106 +18342,88 @@
       <w:r w:rsidR="006A1E1E" w:rsidRPr="009C39DA">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>ederació</w:t>
       </w:r>
       <w:r w:rsidRPr="009C39DA">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> i administrar-lo amb diligència fins que s’hagi liquidat</w:t>
       </w:r>
       <w:r w:rsidR="00CE0A8A" w:rsidRPr="009C39DA">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="60072642" w14:textId="77777777" w:rsidR="00224E59" w:rsidRPr="009C39DA" w:rsidRDefault="00224E59" w:rsidP="002C7675">
-[...9 lines deleted...]
-    <w:p w14:paraId="0D539E2D" w14:textId="77777777" w:rsidR="00224E59" w:rsidRPr="009C39DA" w:rsidRDefault="00224E59" w:rsidP="00434E45">
+    <w:p w14:paraId="0D539E2D" w14:textId="77777777" w:rsidR="00224E59" w:rsidRPr="009C39DA" w:rsidRDefault="00224E59" w:rsidP="006D2215">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="16"/>
         </w:numPr>
+        <w:spacing w:after="240"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009C39DA">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Liquidar el patrimoni i pagar els creditors</w:t>
       </w:r>
       <w:r w:rsidR="00CE0A8A" w:rsidRPr="009C39DA">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5BE7E2E9" w14:textId="77777777" w:rsidR="00224E59" w:rsidRPr="009C39DA" w:rsidRDefault="00224E59" w:rsidP="002C7675">
-[...9 lines deleted...]
-    <w:p w14:paraId="69F8F82F" w14:textId="77777777" w:rsidR="00224E59" w:rsidRPr="009C39DA" w:rsidRDefault="00224E59" w:rsidP="00434E45">
+    <w:p w14:paraId="69F8F82F" w14:textId="77777777" w:rsidR="00224E59" w:rsidRPr="009C39DA" w:rsidRDefault="00224E59" w:rsidP="006D2215">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="16"/>
         </w:numPr>
+        <w:spacing w:after="240"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009C39DA">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Aplicar el patrimoni o el líquid sobrant a les finalitats previstes als </w:t>
       </w:r>
       <w:r w:rsidR="00BE382E" w:rsidRPr="009C39DA">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>e</w:t>
       </w:r>
       <w:r w:rsidRPr="009C39DA">
         <w:rPr>
@@ -17384,130 +18476,112 @@
       <w:r w:rsidR="00F772CE" w:rsidRPr="009C39DA">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">ni cedir-lo </w:t>
       </w:r>
       <w:r w:rsidRPr="009C39DA">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>a persones o entitats amb afany de lucre</w:t>
       </w:r>
       <w:r w:rsidR="00CE0A8A" w:rsidRPr="009C39DA">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0F56005D" w14:textId="77777777" w:rsidR="00224E59" w:rsidRPr="009C39DA" w:rsidRDefault="00224E59" w:rsidP="002C7675">
-[...9 lines deleted...]
-    <w:p w14:paraId="7158A8BA" w14:textId="77777777" w:rsidR="00224E59" w:rsidRPr="009C39DA" w:rsidRDefault="00224E59" w:rsidP="00434E45">
+    <w:p w14:paraId="7158A8BA" w14:textId="77777777" w:rsidR="00224E59" w:rsidRPr="009C39DA" w:rsidRDefault="00224E59" w:rsidP="006D2215">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="16"/>
         </w:numPr>
+        <w:spacing w:after="240"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009C39DA">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Sol·licitar al Registre d’Associacions la cancel·lació de</w:t>
       </w:r>
       <w:r w:rsidR="00207F95" w:rsidRPr="009C39DA">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> la </w:t>
       </w:r>
       <w:r w:rsidR="00CE0A8A" w:rsidRPr="009C39DA">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>f</w:t>
       </w:r>
       <w:r w:rsidR="00207F95" w:rsidRPr="009C39DA">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>ederació</w:t>
       </w:r>
       <w:r w:rsidR="00CE0A8A" w:rsidRPr="009C39DA">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="714DE991" w14:textId="77777777" w:rsidR="00224E59" w:rsidRPr="009C39DA" w:rsidRDefault="00224E59" w:rsidP="002C7675">
-[...9 lines deleted...]
-    <w:p w14:paraId="55066592" w14:textId="77777777" w:rsidR="00224E59" w:rsidRPr="009C39DA" w:rsidRDefault="00224E59" w:rsidP="00434E45">
+    <w:p w14:paraId="55066592" w14:textId="77777777" w:rsidR="00224E59" w:rsidRPr="009C39DA" w:rsidRDefault="00224E59" w:rsidP="006D2215">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="16"/>
         </w:numPr>
+        <w:spacing w:after="240"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009C39DA">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Dur a terme les operacions de liquidació</w:t>
       </w:r>
       <w:r w:rsidR="00661E93" w:rsidRPr="009C39DA">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> necessàries</w:t>
       </w:r>
       <w:r w:rsidRPr="009C39DA">
         <w:rPr>
@@ -17552,509 +18626,484 @@
       <w:r w:rsidR="006C26A9" w:rsidRPr="009C39DA">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>f</w:t>
       </w:r>
       <w:r w:rsidR="00207F95" w:rsidRPr="009C39DA">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>ederació</w:t>
       </w:r>
       <w:r w:rsidR="00CE0A8A" w:rsidRPr="009C39DA">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="717382A7" w14:textId="77777777" w:rsidR="00910C17" w:rsidRPr="009C39DA" w:rsidRDefault="00910C17" w:rsidP="002C7675">
+    <w:p w14:paraId="77684118" w14:textId="77777777" w:rsidR="00A96AA7" w:rsidRPr="009C39DA" w:rsidRDefault="00A96AA7" w:rsidP="006D2215">
       <w:pPr>
         <w:pStyle w:val="Pargrafdellista"/>
-        <w:spacing w:after="0"/>
-[...27 lines deleted...]
-      <w:bookmarkStart w:id="12" w:name="_Hlk119598128"/>
+        <w:spacing w:after="240"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="75961C71" w14:textId="77777777" w:rsidR="00910C17" w:rsidRPr="002C7675" w:rsidRDefault="00910C17" w:rsidP="006D2215">
+      <w:pPr>
+        <w:spacing w:after="240"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="18" w:name="_Hlk119598128"/>
       <w:r w:rsidRPr="009C39DA">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Aquests</w:t>
       </w:r>
       <w:r w:rsidR="00611E23" w:rsidRPr="009C39DA">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> e</w:t>
       </w:r>
       <w:r w:rsidRPr="009C39DA">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">statuts de la federació </w:t>
       </w:r>
       <w:r w:rsidR="00611E23" w:rsidRPr="00DF2161">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
         <w:t>...</w:t>
       </w:r>
       <w:r w:rsidRPr="009C39DA">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> han estat aprovats </w:t>
+        <w:t xml:space="preserve"> han estat </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B811C3">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">aprovats pels </w:t>
       </w:r>
       <w:r w:rsidRPr="00DF2161">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>pels membres fundadors</w:t>
+        <w:t>membres fundadors</w:t>
       </w:r>
       <w:r w:rsidR="00611E23" w:rsidRPr="00DF2161">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00DF2161">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>/</w:t>
       </w:r>
       <w:r w:rsidR="00611E23" w:rsidRPr="00DF2161">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00DF2161">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>assistents a l’Assemblea General convocada a tal efecte</w:t>
       </w:r>
       <w:r w:rsidRPr="009C39DA">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">, en data </w:t>
       </w:r>
-      <w:bookmarkEnd w:id="12"/>
+      <w:bookmarkEnd w:id="18"/>
       <w:r w:rsidR="00611E23" w:rsidRPr="00DF2161">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
         <w:t>...</w:t>
       </w:r>
       <w:r w:rsidR="00611E23" w:rsidRPr="009C39DA">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> .</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1ACE1C74" w14:textId="77777777" w:rsidR="00910C17" w:rsidRPr="002C7675" w:rsidRDefault="00910C17" w:rsidP="002C7675">
-[...9 lines deleted...]
-    <w:sectPr w:rsidR="00910C17" w:rsidRPr="002C7675">
+    <w:p w14:paraId="1ACE1C74" w14:textId="77777777" w:rsidR="00910C17" w:rsidRPr="002C7675" w:rsidRDefault="00910C17" w:rsidP="006D2215">
+      <w:pPr>
+        <w:spacing w:after="240"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:sectPr w:rsidR="00910C17" w:rsidRPr="002C7675" w:rsidSect="00320E9E">
       <w:headerReference w:type="even" r:id="rId8"/>
       <w:headerReference w:type="default" r:id="rId9"/>
-      <w:footerReference w:type="even" r:id="rId10"/>
-[...2 lines deleted...]
-      <w:footerReference w:type="first" r:id="rId13"/>
+      <w:headerReference w:type="first" r:id="rId10"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1417" w:right="1701" w:bottom="1417" w:left="1701" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
+      <w:titlePg/>
+      <w:docGrid w:linePitch="272"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="7AEEC5D5" w14:textId="77777777" w:rsidR="00C21CB7" w:rsidRDefault="00C21CB7" w:rsidP="009472F1">
+    <w:p w14:paraId="7AEEC5D5" w14:textId="77777777" w:rsidR="00CD28B5" w:rsidRDefault="00CD28B5" w:rsidP="009472F1">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="6A159658" w14:textId="77777777" w:rsidR="00C21CB7" w:rsidRDefault="00C21CB7" w:rsidP="009472F1">
+    <w:p w14:paraId="6A159658" w14:textId="77777777" w:rsidR="00CD28B5" w:rsidRDefault="00CD28B5" w:rsidP="009472F1">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Segoe UI">
     <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
-<file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-[...28 lines deleted...]
-
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="70265C4A" w14:textId="77777777" w:rsidR="00C21CB7" w:rsidRDefault="00C21CB7" w:rsidP="009472F1">
+    <w:p w14:paraId="70265C4A" w14:textId="77777777" w:rsidR="00CD28B5" w:rsidRDefault="00CD28B5" w:rsidP="009472F1">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="071CF929" w14:textId="77777777" w:rsidR="00C21CB7" w:rsidRDefault="00C21CB7" w:rsidP="009472F1">
+    <w:p w14:paraId="071CF929" w14:textId="77777777" w:rsidR="00CD28B5" w:rsidRDefault="00CD28B5" w:rsidP="009472F1">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
-  <w:p w14:paraId="78512338" w14:textId="77777777" w:rsidR="00C21CB7" w:rsidRDefault="00E440CD">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+  <w:p w14:paraId="78512338" w14:textId="77777777" w:rsidR="00CD28B5" w:rsidRDefault="00C21089">
     <w:pPr>
       <w:pStyle w:val="Capalera"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:pict w14:anchorId="6CC7DF23">
         <v:shapetype id="_x0000_t136" coordsize="21600,21600" o:spt="136" adj="10800" path="m@7,l@8,m@5,21600l@6,21600e">
           <v:formulas>
             <v:f eqn="sum #0 0 10800"/>
             <v:f eqn="prod #0 2 1"/>
             <v:f eqn="sum 21600 0 @1"/>
             <v:f eqn="sum 0 0 @2"/>
             <v:f eqn="sum 21600 0 @3"/>
             <v:f eqn="if @0 @3 0"/>
             <v:f eqn="if @0 21600 @1"/>
             <v:f eqn="if @0 0 @2"/>
             <v:f eqn="if @0 @4 21600"/>
             <v:f eqn="mid @5 @6"/>
             <v:f eqn="mid @8 @5"/>
             <v:f eqn="mid @7 @8"/>
             <v:f eqn="mid @6 @7"/>
             <v:f eqn="sum @6 0 @5"/>
           </v:formulas>
           <v:path textpathok="t" o:connecttype="custom" o:connectlocs="@9,0;@10,10800;@11,21600;@12,10800" o:connectangles="270,180,90,0"/>
           <v:textpath on="t" fitshape="t"/>
           <v:handles>
             <v:h position="#0,bottomRight" xrange="6629,14971"/>
           </v:handles>
           <o:lock v:ext="edit" text="t" shapetype="t"/>
         </v:shapetype>
         <v:shape id="PowerPlusWaterMarkObject1317180157" o:spid="_x0000_s2049" type="#_x0000_t136" style="position:absolute;margin-left:0;margin-top:0;width:449.6pt;height:149.85pt;rotation:315;z-index:-251658752;mso-position-horizontal:center;mso-position-horizontal-relative:margin;mso-position-vertical:center;mso-position-vertical-relative:margin" o:allowincell="f" fillcolor="silver" stroked="f">
           <v:fill opacity=".5"/>
           <v:textpath style="font-family:&quot;Times New Roman&quot;;font-size:1pt" string="MODEL"/>
           <w10:wrap anchorx="margin" anchory="margin"/>
         </v:shape>
       </w:pict>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
-  <w:p w14:paraId="1795DADA" w14:textId="77777777" w:rsidR="00C21CB7" w:rsidRDefault="00E440CD">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+  <w:p w14:paraId="1795DADA" w14:textId="77777777" w:rsidR="00CD28B5" w:rsidRDefault="00C21089">
     <w:pPr>
       <w:pStyle w:val="Capalera"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:pict w14:anchorId="4AC83614">
         <v:shapetype id="_x0000_t136" coordsize="21600,21600" o:spt="136" adj="10800" path="m@7,l@8,m@5,21600l@6,21600e">
           <v:formulas>
             <v:f eqn="sum #0 0 10800"/>
             <v:f eqn="prod #0 2 1"/>
             <v:f eqn="sum 21600 0 @1"/>
             <v:f eqn="sum 0 0 @2"/>
             <v:f eqn="sum 21600 0 @3"/>
             <v:f eqn="if @0 @3 0"/>
             <v:f eqn="if @0 21600 @1"/>
             <v:f eqn="if @0 0 @2"/>
             <v:f eqn="if @0 @4 21600"/>
             <v:f eqn="mid @5 @6"/>
             <v:f eqn="mid @8 @5"/>
             <v:f eqn="mid @7 @8"/>
             <v:f eqn="mid @6 @7"/>
             <v:f eqn="sum @6 0 @5"/>
           </v:formulas>
           <v:path textpathok="t" o:connecttype="custom" o:connectlocs="@9,0;@10,10800;@11,21600;@12,10800" o:connectangles="270,180,90,0"/>
           <v:textpath on="t" fitshape="t"/>
           <v:handles>
             <v:h position="#0,bottomRight" xrange="6629,14971"/>
           </v:handles>
           <o:lock v:ext="edit" text="t" shapetype="t"/>
         </v:shapetype>
         <v:shape id="PowerPlusWaterMarkObject1317180158" o:spid="_x0000_s2050" type="#_x0000_t136" style="position:absolute;margin-left:0;margin-top:0;width:449.6pt;height:149.85pt;rotation:315;z-index:-251657728;mso-position-horizontal:center;mso-position-horizontal-relative:margin;mso-position-vertical:center;mso-position-vertical-relative:margin" o:allowincell="f" fillcolor="silver" stroked="f">
           <v:fill opacity=".5"/>
           <v:textpath style="font-family:&quot;Times New Roman&quot;;font-size:1pt" string="MODEL"/>
           <w10:wrap anchorx="margin" anchory="margin"/>
         </v:shape>
       </w:pict>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
-  <w:p w14:paraId="79FBA9EE" w14:textId="77777777" w:rsidR="00C21CB7" w:rsidRDefault="00E440CD">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+  <w:p w14:paraId="79FBA9EE" w14:textId="46E55FF7" w:rsidR="00CD28B5" w:rsidRDefault="00C21089" w:rsidP="00320E9E">
     <w:pPr>
       <w:pStyle w:val="Capalera"/>
+      <w:jc w:val="right"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:pict w14:anchorId="7DCF7A8C">
         <v:shapetype id="_x0000_t136" coordsize="21600,21600" o:spt="136" adj="10800" path="m@7,l@8,m@5,21600l@6,21600e">
           <v:formulas>
             <v:f eqn="sum #0 0 10800"/>
             <v:f eqn="prod #0 2 1"/>
             <v:f eqn="sum 21600 0 @1"/>
             <v:f eqn="sum 0 0 @2"/>
             <v:f eqn="sum 21600 0 @3"/>
             <v:f eqn="if @0 @3 0"/>
             <v:f eqn="if @0 21600 @1"/>
             <v:f eqn="if @0 0 @2"/>
             <v:f eqn="if @0 @4 21600"/>
             <v:f eqn="mid @5 @6"/>
             <v:f eqn="mid @8 @5"/>
             <v:f eqn="mid @7 @8"/>
             <v:f eqn="mid @6 @7"/>
             <v:f eqn="sum @6 0 @5"/>
           </v:formulas>
           <v:path textpathok="t" o:connecttype="custom" o:connectlocs="@9,0;@10,10800;@11,21600;@12,10800" o:connectangles="270,180,90,0"/>
           <v:textpath on="t" fitshape="t"/>
           <v:handles>
             <v:h position="#0,bottomRight" xrange="6629,14971"/>
           </v:handles>
           <o:lock v:ext="edit" text="t" shapetype="t"/>
         </v:shapetype>
-        <v:shape id="PowerPlusWaterMarkObject1317180156" o:spid="_x0000_s2051" type="#_x0000_t136" style="position:absolute;margin-left:0;margin-top:0;width:449.6pt;height:149.85pt;rotation:315;z-index:-251659776;mso-position-horizontal:center;mso-position-horizontal-relative:margin;mso-position-vertical:center;mso-position-vertical-relative:margin" o:allowincell="f" fillcolor="silver" stroked="f">
+        <v:shape id="PowerPlusWaterMarkObject1317180156" o:spid="_x0000_s2051" type="#_x0000_t136" style="position:absolute;left:0;text-align:left;margin-left:0;margin-top:0;width:449.6pt;height:149.85pt;rotation:315;z-index:-251659776;mso-position-horizontal:center;mso-position-horizontal-relative:margin;mso-position-vertical:center;mso-position-vertical-relative:margin" o:allowincell="f" fillcolor="silver" stroked="f">
           <v:fill opacity=".5"/>
           <v:textpath style="font-family:&quot;Times New Roman&quot;;font-size:1pt" string="MODEL"/>
           <w10:wrap anchorx="margin" anchory="margin"/>
         </v:shape>
       </w:pict>
     </w:r>
+    <w:bookmarkStart w:id="19" w:name="_Hlk199497443"/>
+    <w:r w:rsidR="00CD28B5">
+      <w:t>Darrera revisió: Desembre 2025</w:t>
+    </w:r>
+    <w:bookmarkEnd w:id="19"/>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="037D706D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="FFFFFFFF"/>
     <w:lvl w:ilvl="0" w:tplc="11507262">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="644" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:cs="Times New Roman" w:hint="default"/>
         <w:color w:val="auto"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04030019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
@@ -18268,155 +19317,155 @@
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:cs="Times New Roman"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="FFFFFFFF">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:cs="Times New Roman"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="09372CB6"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="31C49940"/>
+    <w:tmpl w:val="958228D2"/>
     <w:lvl w:ilvl="0" w:tplc="7EA4E49E">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="720" w:hanging="360"/>
+        <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:cs="Times New Roman" w:hint="default"/>
         <w:i w:val="0"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04030019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="1440" w:hanging="360"/>
+        <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:cs="Times New Roman"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0403001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
-        <w:ind w:left="2160" w:hanging="180"/>
+        <w:ind w:left="1800" w:hanging="180"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:cs="Times New Roman"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="0403000F" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="2880" w:hanging="360"/>
+        <w:ind w:left="2520" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:cs="Times New Roman"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="04030019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="3600" w:hanging="360"/>
+        <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:cs="Times New Roman"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="0403001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
-        <w:ind w:left="4320" w:hanging="180"/>
+        <w:ind w:left="3960" w:hanging="180"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:cs="Times New Roman"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="0403000F" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="5040" w:hanging="360"/>
+        <w:ind w:left="4680" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:cs="Times New Roman"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04030019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="5760" w:hanging="360"/>
+        <w:ind w:left="5400" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:cs="Times New Roman"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0403001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
-        <w:ind w:left="6480" w:hanging="180"/>
+        <w:ind w:left="6120" w:hanging="180"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:cs="Times New Roman"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="0CD279F7"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="FFFFFFFF"/>
     <w:lvl w:ilvl="0" w:tplc="0403000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:cs="Times New Roman" w:hint="default"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04030019">
@@ -18638,261 +19687,261 @@
       <w:numFmt w:val="upperLetter"/>
       <w:pStyle w:val="Ttol7"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="360"/>
         </w:tabs>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:cs="Times New Roman" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="0EEA5F78"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="FFFFFFFF"/>
     <w:lvl w:ilvl="0" w:tplc="46AED1C0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="720" w:hanging="360"/>
+        <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:cs="Times New Roman" w:hint="default"/>
         <w:color w:val="000000" w:themeColor="text1"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04030019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="1440" w:hanging="360"/>
+        <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:cs="Times New Roman"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0403001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
-        <w:ind w:left="2160" w:hanging="180"/>
+        <w:ind w:left="1800" w:hanging="180"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:cs="Times New Roman"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="0403000F" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="2880" w:hanging="360"/>
+        <w:ind w:left="2520" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:cs="Times New Roman"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="04030019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="3600" w:hanging="360"/>
+        <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:cs="Times New Roman"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="0403001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
-        <w:ind w:left="4320" w:hanging="180"/>
+        <w:ind w:left="3960" w:hanging="180"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:cs="Times New Roman"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="0403000F" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="5040" w:hanging="360"/>
+        <w:ind w:left="4680" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:cs="Times New Roman"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04030019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="5760" w:hanging="360"/>
+        <w:ind w:left="5400" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:cs="Times New Roman"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0403001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
-        <w:ind w:left="6480" w:hanging="180"/>
+        <w:ind w:left="6120" w:hanging="180"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:cs="Times New Roman"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="0FBD06F3"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="FFFFFFFF"/>
     <w:lvl w:ilvl="0" w:tplc="0403000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="720" w:hanging="360"/>
+        <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:cs="Times New Roman" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04030019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="1440" w:hanging="360"/>
+        <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:cs="Times New Roman"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0403001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
-        <w:ind w:left="2160" w:hanging="180"/>
+        <w:ind w:left="1800" w:hanging="180"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:cs="Times New Roman"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="0403000F" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="2880" w:hanging="360"/>
+        <w:ind w:left="2520" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:cs="Times New Roman"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="04030019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="3600" w:hanging="360"/>
+        <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:cs="Times New Roman"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="0403001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
-        <w:ind w:left="4320" w:hanging="180"/>
+        <w:ind w:left="3960" w:hanging="180"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:cs="Times New Roman"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="0403000F" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="5040" w:hanging="360"/>
+        <w:ind w:left="4680" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:cs="Times New Roman"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04030019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="5760" w:hanging="360"/>
+        <w:ind w:left="5400" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:cs="Times New Roman"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0403001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
-        <w:ind w:left="6480" w:hanging="180"/>
+        <w:ind w:left="6120" w:hanging="180"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:cs="Times New Roman"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="1A4341CA"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="D1869856"/>
     <w:lvl w:ilvl="0" w:tplc="04030017">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1068" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:cs="Times New Roman" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04030019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
@@ -19664,51 +20713,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="30DB7868"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="FFFFFFFF"/>
     <w:lvl w:ilvl="0" w:tplc="0403000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:cs="Times New Roman" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="04030019" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="04030019">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:cs="Times New Roman"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0403001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:cs="Times New Roman"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="0403000F" w:tentative="1">
       <w:start w:val="1"/>
@@ -19764,51 +20813,51 @@
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:cs="Times New Roman"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0403001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:cs="Times New Roman"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="35E126EB"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="115675E8"/>
+    <w:tmpl w:val="4EC4344A"/>
     <w:lvl w:ilvl="0" w:tplc="47B43992">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:cs="Times New Roman" w:hint="default"/>
         <w:color w:val="000000"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04030019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1800" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:cs="Times New Roman"/>
       </w:rPr>
     </w:lvl>
@@ -20330,98 +21379,96 @@
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6108" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:cs="Times New Roman"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0403001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6828" w:hanging="180"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:cs="Times New Roman"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="21" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="41D125AD"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="CB6C88CE"/>
-[...1 lines deleted...]
-      <w:start w:val="2"/>
+    <w:tmpl w:val="3CC8204E"/>
+    <w:lvl w:ilvl="0" w:tplc="A698B542">
+      <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:cs="Times New Roman" w:hint="default"/>
-      </w:rPr>
-[...1 lines deleted...]
-    <w:lvl w:ilvl="1" w:tplc="04030019" w:tentative="1">
+        <w:color w:val="auto"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04030019">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:cs="Times New Roman"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="0403001B" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="0403001B">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:cs="Times New Roman"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="0403000F" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="0403000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
-      <w:rPr>
-[...1 lines deleted...]
-      </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="04030019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:cs="Times New Roman"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="0403001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:cs="Times New Roman"/>
       </w:rPr>
     </w:lvl>
@@ -20895,50 +21942,190 @@
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:cs="Times New Roman"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0403001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:cs="Times New Roman"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="26" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="486A41D6"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="78A0331E"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%1)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1080"/>
+        </w:tabs>
+        <w:ind w:left="1080" w:hanging="375"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:cs="Times New Roman" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:cs="Times New Roman"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:cs="Times New Roman"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:cs="Times New Roman"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:cs="Times New Roman"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:cs="Times New Roman"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:cs="Times New Roman"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:cs="Times New Roman"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:cs="Times New Roman"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="27" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="4AAE4B5F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="AF68B5DC"/>
     <w:lvl w:ilvl="0" w:tplc="04030017">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1068" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:cs="Times New Roman" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04030019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1788" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:cs="Times New Roman"/>
@@ -21007,51 +22194,51 @@
     <w:lvl w:ilvl="7" w:tplc="04030019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6108" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:cs="Times New Roman"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0403001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6828" w:hanging="180"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:cs="Times New Roman"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="27" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="28" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="4C1F1830"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="58F67258"/>
     <w:lvl w:ilvl="0" w:tplc="0403000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:cs="Times New Roman" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04030019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:cs="Times New Roman"/>
@@ -21120,51 +22307,51 @@
     <w:lvl w:ilvl="7" w:tplc="04030019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:cs="Times New Roman"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0403001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:cs="Times New Roman"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="28" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="29" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="4CBC0A42"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="FFFFFFFF"/>
     <w:lvl w:ilvl="0" w:tplc="05BA20EE">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:cs="Times New Roman" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04030019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1800" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:cs="Times New Roman"/>
@@ -21233,51 +22420,51 @@
     <w:lvl w:ilvl="7" w:tplc="04030019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6120" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:cs="Times New Roman"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0403001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6840" w:hanging="180"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:cs="Times New Roman"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="29" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="30" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="50273F46"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="FFFFFFFF"/>
     <w:lvl w:ilvl="0" w:tplc="F1FE52F0">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:cs="Times New Roman" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04030019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1800" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:cs="Times New Roman"/>
@@ -21346,51 +22533,51 @@
     <w:lvl w:ilvl="7" w:tplc="04030019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6120" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:cs="Times New Roman"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0403001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6840" w:hanging="180"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:cs="Times New Roman"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="30" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="31" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="5AD202EF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="079E7986"/>
     <w:lvl w:ilvl="0" w:tplc="04030017">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1068" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:cs="Times New Roman" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04030019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1788" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:cs="Times New Roman"/>
@@ -21459,51 +22646,165 @@
     <w:lvl w:ilvl="7" w:tplc="04030019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6108" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:cs="Times New Roman"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0403001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6828" w:hanging="180"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:cs="Times New Roman"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="31" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="32" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="5EDD10D8"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="31C49940"/>
+    <w:lvl w:ilvl="0" w:tplc="7EA4E49E">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:cs="Times New Roman" w:hint="default"/>
+        <w:i w:val="0"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04030019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:cs="Times New Roman"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0403001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:cs="Times New Roman"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0403000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:cs="Times New Roman"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04030019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:cs="Times New Roman"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0403001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:cs="Times New Roman"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0403000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:cs="Times New Roman"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04030019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:cs="Times New Roman"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0403001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:cs="Times New Roman"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="33" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="5F730985"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="FFFFFFFF"/>
     <w:lvl w:ilvl="0" w:tplc="0403000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:cs="Times New Roman" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04030019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:cs="Times New Roman"/>
@@ -21572,51 +22873,51 @@
     <w:lvl w:ilvl="7" w:tplc="04030019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:cs="Times New Roman"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0403001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:cs="Times New Roman"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="32" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="34" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="605B4AE1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="D8DE7E30"/>
     <w:lvl w:ilvl="0" w:tplc="D0BEC554">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:cs="Times New Roman" w:hint="default"/>
         <w:color w:val="000000"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04030019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1800" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
@@ -21686,51 +22987,51 @@
     <w:lvl w:ilvl="7" w:tplc="04030019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6120" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:cs="Times New Roman"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0403001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6840" w:hanging="180"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:cs="Times New Roman"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="33" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="35" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="63FA3E21"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="824E5974"/>
     <w:lvl w:ilvl="0" w:tplc="6AC8F25E">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:cs="Times New Roman" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04030019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1800" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:cs="Times New Roman"/>
@@ -21799,51 +23100,51 @@
     <w:lvl w:ilvl="7" w:tplc="04030019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6120" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:cs="Times New Roman"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0403001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6840" w:hanging="180"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:cs="Times New Roman"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="34" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="36" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="699C60C8"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="FFFFFFFF"/>
     <w:lvl w:ilvl="0" w:tplc="0403000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="927" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:cs="Times New Roman" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04030019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1647" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:cs="Times New Roman"/>
@@ -21912,64 +23213,67 @@
     <w:lvl w:ilvl="7" w:tplc="04030019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5967" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:cs="Times New Roman"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0403001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6687" w:hanging="180"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:cs="Times New Roman"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="35" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="37" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="6EF217DF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="FFFFFFFF"/>
-    <w:lvl w:ilvl="0" w:tplc="E728969E">
+    <w:tmpl w:val="6E7A993C"/>
+    <w:lvl w:ilvl="0" w:tplc="1334F584">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:cs="Times New Roman" w:hint="default"/>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial" w:hint="default"/>
+        <w:i w:val="0"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04030019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1800" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:cs="Times New Roman"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0403001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2520" w:hanging="180"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:cs="Times New Roman"/>
       </w:rPr>
@@ -22025,51 +23329,51 @@
     <w:lvl w:ilvl="7" w:tplc="04030019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6120" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:cs="Times New Roman"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0403001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6840" w:hanging="180"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:cs="Times New Roman"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="36" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="38" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="75982A63"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="FFFFFFFF"/>
     <w:lvl w:ilvl="0" w:tplc="0403000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:cs="Times New Roman" w:hint="default"/>
         <w:sz w:val="22"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04030019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
@@ -22139,51 +23443,165 @@
     <w:lvl w:ilvl="7" w:tplc="04030019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:cs="Times New Roman"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0403001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:cs="Times New Roman"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="37" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="39" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="768A6BDC"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="115675E8"/>
+    <w:lvl w:ilvl="0" w:tplc="47B43992">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%1)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1080" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:cs="Times New Roman" w:hint="default"/>
+        <w:color w:val="000000"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04030019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1800" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:cs="Times New Roman"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0403001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2520" w:hanging="180"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:cs="Times New Roman"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0403000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3240" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:cs="Times New Roman"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04030019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3960" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:cs="Times New Roman"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0403001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4680" w:hanging="180"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:cs="Times New Roman"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0403000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5400" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:cs="Times New Roman"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04030019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6120" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:cs="Times New Roman"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0403001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6840" w:hanging="180"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:cs="Times New Roman"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="40" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="76F033D3"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="FFFFFFFF"/>
     <w:lvl w:ilvl="0" w:tplc="135CEEE6">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:cs="Times New Roman" w:hint="default"/>
         <w:color w:val="auto"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04030019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
@@ -22253,51 +23671,51 @@
     <w:lvl w:ilvl="7" w:tplc="04030019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:cs="Times New Roman"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0403001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:cs="Times New Roman"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="38" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="41" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="76F60C4E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="FFFFFFFF"/>
     <w:lvl w:ilvl="0" w:tplc="9C0E4F0A">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial" w:hint="default"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04030019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1800" w:hanging="360"/>
       </w:pPr>
@@ -22368,51 +23786,51 @@
     <w:lvl w:ilvl="7" w:tplc="04030019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6120" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:cs="Times New Roman"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0403001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6840" w:hanging="180"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:cs="Times New Roman"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="39" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="42" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="77541634"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="FFFFFFFF"/>
     <w:lvl w:ilvl="0" w:tplc="32A4435A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial" w:hint="default"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04030019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
@@ -22483,51 +23901,51 @@
     <w:lvl w:ilvl="7" w:tplc="04030019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:cs="Times New Roman"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0403001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:cs="Times New Roman"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="40" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="43" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="79E06BA9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="515A6330"/>
     <w:lvl w:ilvl="0" w:tplc="C21080F8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:cs="Times New Roman" w:hint="default"/>
         <w:color w:val="000000"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04030019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1800" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
@@ -22597,54 +24015,54 @@
     <w:lvl w:ilvl="7" w:tplc="04030019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6120" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:cs="Times New Roman"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0403001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6840" w:hanging="180"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:cs="Times New Roman"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="41" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="44" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="7B356822"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="FFFFFFFF"/>
+    <w:tmpl w:val="A768E2FA"/>
     <w:lvl w:ilvl="0" w:tplc="0403000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:cs="Times New Roman" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04030019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:cs="Times New Roman"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0403001B" w:tentative="1">
@@ -22710,51 +24128,51 @@
     <w:lvl w:ilvl="7" w:tplc="04030019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:cs="Times New Roman"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0403001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:cs="Times New Roman"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="42" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="45" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="7DBA28A2"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="55EA57D6"/>
     <w:lvl w:ilvl="0" w:tplc="2FB23CD6">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04030019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1800" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0403001B" w:tentative="1">
@@ -22799,51 +24217,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5400" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04030019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6120" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0403001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6840" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="43" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="46" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="7F6760BC"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="FFFFFFFF"/>
     <w:lvl w:ilvl="0" w:tplc="0C0A0017">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1068" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:cs="Times New Roman" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1788" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:cs="Times New Roman"/>
@@ -22925,607 +24343,741 @@
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6828" w:hanging="180"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:cs="Times New Roman"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="5">
-    <w:abstractNumId w:val="34"/>
+    <w:abstractNumId w:val="36"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="25"/>
   </w:num>
   <w:num w:numId="7">
-    <w:abstractNumId w:val="31"/>
+    <w:abstractNumId w:val="33"/>
   </w:num>
   <w:num w:numId="8">
-    <w:abstractNumId w:val="41"/>
+    <w:abstractNumId w:val="44"/>
   </w:num>
   <w:num w:numId="9">
-    <w:abstractNumId w:val="35"/>
+    <w:abstractNumId w:val="37"/>
   </w:num>
   <w:num w:numId="10">
     <w:abstractNumId w:val="10"/>
   </w:num>
   <w:num w:numId="11">
-    <w:abstractNumId w:val="37"/>
+    <w:abstractNumId w:val="40"/>
   </w:num>
   <w:num w:numId="12">
     <w:abstractNumId w:val="7"/>
   </w:num>
   <w:num w:numId="13">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="14">
     <w:abstractNumId w:val="23"/>
   </w:num>
   <w:num w:numId="15">
     <w:abstractNumId w:val="15"/>
   </w:num>
   <w:num w:numId="16">
-    <w:abstractNumId w:val="39"/>
+    <w:abstractNumId w:val="42"/>
   </w:num>
   <w:num w:numId="17">
-    <w:abstractNumId w:val="36"/>
+    <w:abstractNumId w:val="38"/>
   </w:num>
   <w:num w:numId="18">
     <w:abstractNumId w:val="13"/>
   </w:num>
   <w:num w:numId="19">
     <w:abstractNumId w:val="17"/>
   </w:num>
   <w:num w:numId="20">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="21">
-    <w:abstractNumId w:val="38"/>
+    <w:abstractNumId w:val="41"/>
   </w:num>
   <w:num w:numId="22">
-    <w:abstractNumId w:val="29"/>
+    <w:abstractNumId w:val="30"/>
   </w:num>
   <w:num w:numId="23">
     <w:abstractNumId w:val="20"/>
   </w:num>
   <w:num w:numId="24">
-    <w:abstractNumId w:val="28"/>
+    <w:abstractNumId w:val="29"/>
   </w:num>
   <w:num w:numId="25">
     <w:abstractNumId w:val="12"/>
   </w:num>
   <w:num w:numId="26">
-    <w:abstractNumId w:val="43"/>
+    <w:abstractNumId w:val="46"/>
   </w:num>
   <w:num w:numId="27">
     <w:abstractNumId w:val="8"/>
   </w:num>
   <w:num w:numId="28">
     <w:abstractNumId w:val="11"/>
   </w:num>
   <w:num w:numId="29">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="30">
     <w:abstractNumId w:val="19"/>
   </w:num>
   <w:num w:numId="31">
-    <w:abstractNumId w:val="26"/>
+    <w:abstractNumId w:val="27"/>
   </w:num>
   <w:num w:numId="32">
     <w:abstractNumId w:val="18"/>
   </w:num>
   <w:num w:numId="33">
-    <w:abstractNumId w:val="40"/>
+    <w:abstractNumId w:val="43"/>
   </w:num>
   <w:num w:numId="34">
-    <w:abstractNumId w:val="32"/>
+    <w:abstractNumId w:val="34"/>
   </w:num>
   <w:num w:numId="35">
     <w:abstractNumId w:val="16"/>
   </w:num>
   <w:num w:numId="36">
     <w:abstractNumId w:val="24"/>
   </w:num>
   <w:num w:numId="37">
     <w:abstractNumId w:val="9"/>
   </w:num>
   <w:num w:numId="38">
-    <w:abstractNumId w:val="33"/>
+    <w:abstractNumId w:val="35"/>
   </w:num>
   <w:num w:numId="39">
-    <w:abstractNumId w:val="30"/>
+    <w:abstractNumId w:val="31"/>
   </w:num>
   <w:num w:numId="40">
     <w:abstractNumId w:val="22"/>
   </w:num>
   <w:num w:numId="41">
     <w:abstractNumId w:val="14"/>
   </w:num>
   <w:num w:numId="42">
-    <w:abstractNumId w:val="27"/>
+    <w:abstractNumId w:val="28"/>
   </w:num>
   <w:num w:numId="43">
     <w:abstractNumId w:val="21"/>
   </w:num>
   <w:num w:numId="44">
-    <w:abstractNumId w:val="42"/>
+    <w:abstractNumId w:val="45"/>
+  </w:num>
+  <w:num w:numId="45">
+    <w:abstractNumId w:val="39"/>
+  </w:num>
+  <w:num w:numId="46">
+    <w:abstractNumId w:val="32"/>
+  </w:num>
+  <w:num w:numId="47">
+    <w:abstractNumId w:val="26"/>
   </w:num>
   <w:numIdMacAtCleanup w:val="39"/>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+  <w:view w:val="web"/>
   <w:zoom w:percent="100"/>
   <w:embedSystemFonts/>
-  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:displayVerticalDrawingGridEvery w:val="0"/>
   <w:doNotUseMarginsForDrawingGridOrigin/>
   <w:noPunctuationKerning/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:doNotValidateAgainstSchema/>
   <w:doNotDemarcateInvalidXml/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2052"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:doNotUseHTMLParagraphAutoSpacing/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00224E59"/>
+    <w:rsid w:val="00004A6E"/>
+    <w:rsid w:val="00004ED6"/>
     <w:rsid w:val="00007AB6"/>
     <w:rsid w:val="00010E25"/>
     <w:rsid w:val="000202F7"/>
     <w:rsid w:val="00023113"/>
     <w:rsid w:val="000329BB"/>
     <w:rsid w:val="0004055C"/>
     <w:rsid w:val="00053344"/>
     <w:rsid w:val="00057604"/>
     <w:rsid w:val="00063164"/>
     <w:rsid w:val="00092654"/>
     <w:rsid w:val="00096F2E"/>
     <w:rsid w:val="000973B9"/>
     <w:rsid w:val="000A13D6"/>
     <w:rsid w:val="000A32F9"/>
     <w:rsid w:val="000A3508"/>
+    <w:rsid w:val="000A4013"/>
+    <w:rsid w:val="000B4611"/>
     <w:rsid w:val="000B7EAC"/>
     <w:rsid w:val="000C207E"/>
     <w:rsid w:val="000F240E"/>
+    <w:rsid w:val="000F3C85"/>
     <w:rsid w:val="000F59FD"/>
     <w:rsid w:val="000F5E65"/>
     <w:rsid w:val="00103BAB"/>
     <w:rsid w:val="00106EA4"/>
     <w:rsid w:val="00106F72"/>
+    <w:rsid w:val="00117AA7"/>
     <w:rsid w:val="00122981"/>
+    <w:rsid w:val="00136511"/>
+    <w:rsid w:val="001411EE"/>
+    <w:rsid w:val="001539D1"/>
     <w:rsid w:val="00160BEB"/>
+    <w:rsid w:val="00160E14"/>
     <w:rsid w:val="00162A20"/>
     <w:rsid w:val="00167027"/>
     <w:rsid w:val="001708A0"/>
     <w:rsid w:val="001710F7"/>
     <w:rsid w:val="00182F47"/>
     <w:rsid w:val="001913DB"/>
+    <w:rsid w:val="001939EA"/>
     <w:rsid w:val="001956C3"/>
     <w:rsid w:val="001A1CA4"/>
     <w:rsid w:val="001A6E36"/>
+    <w:rsid w:val="001B3635"/>
     <w:rsid w:val="001B4CAE"/>
     <w:rsid w:val="001B7C07"/>
+    <w:rsid w:val="001C2868"/>
+    <w:rsid w:val="001C435C"/>
+    <w:rsid w:val="001C7654"/>
     <w:rsid w:val="001D6A5E"/>
     <w:rsid w:val="001E067B"/>
     <w:rsid w:val="001E323F"/>
     <w:rsid w:val="001E4948"/>
     <w:rsid w:val="001F17C6"/>
     <w:rsid w:val="001F2BB9"/>
+    <w:rsid w:val="00205506"/>
     <w:rsid w:val="00207F95"/>
+    <w:rsid w:val="00217B66"/>
+    <w:rsid w:val="00217CD0"/>
     <w:rsid w:val="002205A2"/>
     <w:rsid w:val="00224E59"/>
     <w:rsid w:val="002374FB"/>
+    <w:rsid w:val="002526F5"/>
     <w:rsid w:val="00254C8A"/>
     <w:rsid w:val="00255059"/>
+    <w:rsid w:val="00264EB4"/>
     <w:rsid w:val="00266B72"/>
     <w:rsid w:val="0027176B"/>
     <w:rsid w:val="002722D9"/>
     <w:rsid w:val="002772CF"/>
     <w:rsid w:val="002829C5"/>
     <w:rsid w:val="002863CE"/>
     <w:rsid w:val="00291223"/>
     <w:rsid w:val="002912C2"/>
     <w:rsid w:val="002B6836"/>
+    <w:rsid w:val="002C24B0"/>
     <w:rsid w:val="002C7675"/>
     <w:rsid w:val="002D6533"/>
     <w:rsid w:val="002E6FBC"/>
     <w:rsid w:val="002F4404"/>
+    <w:rsid w:val="00301795"/>
     <w:rsid w:val="00302405"/>
     <w:rsid w:val="00302A6F"/>
     <w:rsid w:val="00305A99"/>
     <w:rsid w:val="00311BED"/>
     <w:rsid w:val="00313FE2"/>
     <w:rsid w:val="00320C03"/>
+    <w:rsid w:val="00320E9E"/>
     <w:rsid w:val="0032123E"/>
     <w:rsid w:val="0032180F"/>
     <w:rsid w:val="00324C04"/>
     <w:rsid w:val="00331C0F"/>
     <w:rsid w:val="00332017"/>
     <w:rsid w:val="003356F6"/>
     <w:rsid w:val="00337C91"/>
     <w:rsid w:val="003414F3"/>
     <w:rsid w:val="00341B75"/>
     <w:rsid w:val="003443A5"/>
     <w:rsid w:val="00351365"/>
     <w:rsid w:val="00351B3D"/>
     <w:rsid w:val="00351E25"/>
+    <w:rsid w:val="003725A8"/>
     <w:rsid w:val="0038255D"/>
     <w:rsid w:val="00383F9D"/>
     <w:rsid w:val="0038592A"/>
     <w:rsid w:val="0039043C"/>
     <w:rsid w:val="0039083F"/>
     <w:rsid w:val="003A6012"/>
     <w:rsid w:val="003A71F4"/>
     <w:rsid w:val="003B1B93"/>
     <w:rsid w:val="003B4800"/>
     <w:rsid w:val="003C06DA"/>
+    <w:rsid w:val="003C2FBB"/>
     <w:rsid w:val="003C4285"/>
+    <w:rsid w:val="003D5197"/>
     <w:rsid w:val="003D63A1"/>
+    <w:rsid w:val="003D7AB9"/>
     <w:rsid w:val="003E20BA"/>
     <w:rsid w:val="003E31ED"/>
+    <w:rsid w:val="003E5A94"/>
+    <w:rsid w:val="003E657B"/>
     <w:rsid w:val="003E785E"/>
     <w:rsid w:val="003F522D"/>
     <w:rsid w:val="003F7F1B"/>
     <w:rsid w:val="00400D32"/>
+    <w:rsid w:val="0041406F"/>
+    <w:rsid w:val="00426E18"/>
     <w:rsid w:val="00426F17"/>
     <w:rsid w:val="0042705F"/>
     <w:rsid w:val="00434E45"/>
     <w:rsid w:val="0043685F"/>
+    <w:rsid w:val="004410A2"/>
     <w:rsid w:val="00441F9F"/>
+    <w:rsid w:val="004529F2"/>
+    <w:rsid w:val="00453FE1"/>
     <w:rsid w:val="00463497"/>
     <w:rsid w:val="0046623A"/>
+    <w:rsid w:val="00470C77"/>
+    <w:rsid w:val="00477A49"/>
     <w:rsid w:val="00483CDE"/>
     <w:rsid w:val="00494D73"/>
+    <w:rsid w:val="004A7282"/>
+    <w:rsid w:val="004B3DBA"/>
+    <w:rsid w:val="004C23D5"/>
     <w:rsid w:val="004F31E6"/>
+    <w:rsid w:val="00500ED9"/>
     <w:rsid w:val="0050205D"/>
     <w:rsid w:val="0051418C"/>
     <w:rsid w:val="00517CB3"/>
     <w:rsid w:val="005237E7"/>
     <w:rsid w:val="005273C7"/>
+    <w:rsid w:val="0052754D"/>
+    <w:rsid w:val="00531BBF"/>
     <w:rsid w:val="005363DC"/>
     <w:rsid w:val="00536734"/>
+    <w:rsid w:val="00540CC2"/>
     <w:rsid w:val="005478A3"/>
     <w:rsid w:val="00553851"/>
     <w:rsid w:val="00556980"/>
+    <w:rsid w:val="00562C10"/>
     <w:rsid w:val="005708A0"/>
     <w:rsid w:val="00577EDC"/>
+    <w:rsid w:val="00577F11"/>
     <w:rsid w:val="005857E8"/>
     <w:rsid w:val="00587F1E"/>
     <w:rsid w:val="0059677C"/>
+    <w:rsid w:val="005A73B6"/>
     <w:rsid w:val="005B341B"/>
     <w:rsid w:val="005B5CD9"/>
     <w:rsid w:val="005C3C92"/>
+    <w:rsid w:val="005C4B46"/>
+    <w:rsid w:val="005D1516"/>
     <w:rsid w:val="005D21F5"/>
     <w:rsid w:val="005D2E7E"/>
+    <w:rsid w:val="005D5AAA"/>
     <w:rsid w:val="005D60A7"/>
     <w:rsid w:val="005E7EB6"/>
     <w:rsid w:val="005F1731"/>
+    <w:rsid w:val="00600176"/>
+    <w:rsid w:val="00600A75"/>
     <w:rsid w:val="00604549"/>
     <w:rsid w:val="00611E23"/>
     <w:rsid w:val="00620E04"/>
     <w:rsid w:val="00624A7D"/>
+    <w:rsid w:val="006277DC"/>
+    <w:rsid w:val="00630B9E"/>
     <w:rsid w:val="0063484A"/>
+    <w:rsid w:val="00637464"/>
     <w:rsid w:val="0064469E"/>
     <w:rsid w:val="00654A64"/>
     <w:rsid w:val="00661E93"/>
     <w:rsid w:val="006637BD"/>
     <w:rsid w:val="00665A85"/>
     <w:rsid w:val="00674150"/>
     <w:rsid w:val="006755CF"/>
     <w:rsid w:val="00681F6E"/>
+    <w:rsid w:val="00686513"/>
     <w:rsid w:val="006A1294"/>
+    <w:rsid w:val="006A15C8"/>
     <w:rsid w:val="006A1E1E"/>
+    <w:rsid w:val="006B1650"/>
     <w:rsid w:val="006B2564"/>
     <w:rsid w:val="006C26A9"/>
     <w:rsid w:val="006C3E70"/>
+    <w:rsid w:val="006D2215"/>
     <w:rsid w:val="006E0BB6"/>
     <w:rsid w:val="006E4B5D"/>
+    <w:rsid w:val="006E50AE"/>
     <w:rsid w:val="006F7CDE"/>
     <w:rsid w:val="00702176"/>
     <w:rsid w:val="007076AE"/>
+    <w:rsid w:val="00712831"/>
     <w:rsid w:val="00713A70"/>
     <w:rsid w:val="007210BF"/>
     <w:rsid w:val="00725EA2"/>
     <w:rsid w:val="00726CA4"/>
     <w:rsid w:val="007338FB"/>
     <w:rsid w:val="00737E6D"/>
     <w:rsid w:val="00744B4B"/>
     <w:rsid w:val="00745176"/>
+    <w:rsid w:val="00754B62"/>
     <w:rsid w:val="00760A28"/>
     <w:rsid w:val="0076489A"/>
     <w:rsid w:val="00767D39"/>
     <w:rsid w:val="00771663"/>
     <w:rsid w:val="0077246B"/>
     <w:rsid w:val="007735D6"/>
+    <w:rsid w:val="007772BC"/>
     <w:rsid w:val="0079597E"/>
     <w:rsid w:val="00797791"/>
     <w:rsid w:val="00797E30"/>
+    <w:rsid w:val="007A3D3C"/>
+    <w:rsid w:val="007A5370"/>
     <w:rsid w:val="007B033E"/>
     <w:rsid w:val="007B41EB"/>
     <w:rsid w:val="007C2727"/>
     <w:rsid w:val="007C279B"/>
+    <w:rsid w:val="007C658D"/>
+    <w:rsid w:val="007C7940"/>
     <w:rsid w:val="007D1DB9"/>
     <w:rsid w:val="007D739E"/>
     <w:rsid w:val="007D7B5D"/>
+    <w:rsid w:val="007E2034"/>
     <w:rsid w:val="007E3D32"/>
+    <w:rsid w:val="007F53DB"/>
     <w:rsid w:val="00814BFE"/>
     <w:rsid w:val="00815840"/>
     <w:rsid w:val="008164E5"/>
     <w:rsid w:val="00820045"/>
     <w:rsid w:val="00827AB6"/>
     <w:rsid w:val="008338A0"/>
+    <w:rsid w:val="00835084"/>
     <w:rsid w:val="008420EE"/>
     <w:rsid w:val="00852357"/>
     <w:rsid w:val="00860A55"/>
     <w:rsid w:val="00862836"/>
     <w:rsid w:val="00864023"/>
     <w:rsid w:val="00864661"/>
+    <w:rsid w:val="0087457E"/>
     <w:rsid w:val="00874C2C"/>
+    <w:rsid w:val="008868ED"/>
     <w:rsid w:val="00887507"/>
+    <w:rsid w:val="00896E23"/>
     <w:rsid w:val="008A0322"/>
     <w:rsid w:val="008A0600"/>
+    <w:rsid w:val="008A4527"/>
     <w:rsid w:val="008A488F"/>
     <w:rsid w:val="008B26AA"/>
     <w:rsid w:val="008B3E3E"/>
+    <w:rsid w:val="008B4D55"/>
     <w:rsid w:val="008B6348"/>
+    <w:rsid w:val="008C0DD3"/>
     <w:rsid w:val="008C4C79"/>
     <w:rsid w:val="008D4822"/>
     <w:rsid w:val="008D62C2"/>
+    <w:rsid w:val="008E0487"/>
     <w:rsid w:val="008E4DE4"/>
     <w:rsid w:val="008E616A"/>
     <w:rsid w:val="008F2B09"/>
+    <w:rsid w:val="008F426E"/>
     <w:rsid w:val="00904C72"/>
+    <w:rsid w:val="00905F9F"/>
+    <w:rsid w:val="0090720C"/>
     <w:rsid w:val="00907282"/>
+    <w:rsid w:val="009075E7"/>
     <w:rsid w:val="00910C17"/>
     <w:rsid w:val="00911FD9"/>
     <w:rsid w:val="009306CF"/>
     <w:rsid w:val="00937CED"/>
     <w:rsid w:val="00946A6B"/>
     <w:rsid w:val="009472F1"/>
     <w:rsid w:val="00947810"/>
+    <w:rsid w:val="00952574"/>
     <w:rsid w:val="00962E70"/>
+    <w:rsid w:val="00964FD3"/>
+    <w:rsid w:val="0098605A"/>
     <w:rsid w:val="009A1D2D"/>
     <w:rsid w:val="009A22CD"/>
     <w:rsid w:val="009B7FC8"/>
     <w:rsid w:val="009C1A54"/>
     <w:rsid w:val="009C39DA"/>
+    <w:rsid w:val="009C6248"/>
     <w:rsid w:val="009C7816"/>
+    <w:rsid w:val="009D4D58"/>
+    <w:rsid w:val="009E13E5"/>
+    <w:rsid w:val="009F3F9A"/>
     <w:rsid w:val="00A00BC5"/>
     <w:rsid w:val="00A01F4F"/>
+    <w:rsid w:val="00A022E7"/>
     <w:rsid w:val="00A0407F"/>
+    <w:rsid w:val="00A352FC"/>
     <w:rsid w:val="00A35E50"/>
     <w:rsid w:val="00A424A4"/>
+    <w:rsid w:val="00A62295"/>
     <w:rsid w:val="00A75192"/>
     <w:rsid w:val="00A8024B"/>
     <w:rsid w:val="00A81B43"/>
+    <w:rsid w:val="00A81BDB"/>
     <w:rsid w:val="00A85CD8"/>
     <w:rsid w:val="00A9215C"/>
     <w:rsid w:val="00A96AA7"/>
     <w:rsid w:val="00AB1C77"/>
     <w:rsid w:val="00AB3B89"/>
+    <w:rsid w:val="00AB5035"/>
     <w:rsid w:val="00AB5728"/>
+    <w:rsid w:val="00AB631F"/>
     <w:rsid w:val="00AC05C5"/>
     <w:rsid w:val="00AC2140"/>
     <w:rsid w:val="00AC23FA"/>
     <w:rsid w:val="00AC4CCB"/>
     <w:rsid w:val="00AD3DBC"/>
     <w:rsid w:val="00AE451C"/>
     <w:rsid w:val="00B0442F"/>
     <w:rsid w:val="00B1569A"/>
     <w:rsid w:val="00B23148"/>
     <w:rsid w:val="00B25231"/>
+    <w:rsid w:val="00B34F95"/>
+    <w:rsid w:val="00B5619B"/>
     <w:rsid w:val="00B57967"/>
+    <w:rsid w:val="00B61CA4"/>
     <w:rsid w:val="00B62DA2"/>
+    <w:rsid w:val="00B811C3"/>
     <w:rsid w:val="00B84127"/>
     <w:rsid w:val="00B93EFF"/>
     <w:rsid w:val="00B96924"/>
     <w:rsid w:val="00BA2858"/>
     <w:rsid w:val="00BA7947"/>
+    <w:rsid w:val="00BB220C"/>
     <w:rsid w:val="00BB6A71"/>
+    <w:rsid w:val="00BC0BCE"/>
     <w:rsid w:val="00BC109C"/>
     <w:rsid w:val="00BC156B"/>
     <w:rsid w:val="00BE382E"/>
+    <w:rsid w:val="00BE7768"/>
     <w:rsid w:val="00BE7948"/>
     <w:rsid w:val="00BF0ED4"/>
     <w:rsid w:val="00BF1F8E"/>
     <w:rsid w:val="00C0020F"/>
     <w:rsid w:val="00C013FD"/>
+    <w:rsid w:val="00C21089"/>
     <w:rsid w:val="00C21CB7"/>
     <w:rsid w:val="00C26C5F"/>
     <w:rsid w:val="00C44161"/>
     <w:rsid w:val="00C51D15"/>
     <w:rsid w:val="00C54FAF"/>
     <w:rsid w:val="00C62241"/>
     <w:rsid w:val="00C750ED"/>
     <w:rsid w:val="00C811F6"/>
     <w:rsid w:val="00C83F13"/>
     <w:rsid w:val="00C8734B"/>
     <w:rsid w:val="00C877FD"/>
     <w:rsid w:val="00C87AAE"/>
     <w:rsid w:val="00C95856"/>
     <w:rsid w:val="00CB3511"/>
     <w:rsid w:val="00CB3F47"/>
+    <w:rsid w:val="00CB73D6"/>
     <w:rsid w:val="00CC1C62"/>
     <w:rsid w:val="00CC4BBE"/>
+    <w:rsid w:val="00CD28B5"/>
     <w:rsid w:val="00CD31D4"/>
+    <w:rsid w:val="00CD4FC3"/>
     <w:rsid w:val="00CE0A1E"/>
     <w:rsid w:val="00CE0A8A"/>
+    <w:rsid w:val="00CF16DE"/>
     <w:rsid w:val="00CF7A65"/>
     <w:rsid w:val="00D018E2"/>
     <w:rsid w:val="00D01A6F"/>
+    <w:rsid w:val="00D0655B"/>
+    <w:rsid w:val="00D11896"/>
+    <w:rsid w:val="00D2595C"/>
     <w:rsid w:val="00D27448"/>
+    <w:rsid w:val="00D366D7"/>
+    <w:rsid w:val="00D428BB"/>
+    <w:rsid w:val="00D5720A"/>
     <w:rsid w:val="00D6038C"/>
     <w:rsid w:val="00D60706"/>
     <w:rsid w:val="00D6353B"/>
     <w:rsid w:val="00D71BB5"/>
     <w:rsid w:val="00D771F1"/>
     <w:rsid w:val="00D90450"/>
     <w:rsid w:val="00D96D70"/>
     <w:rsid w:val="00DA1842"/>
     <w:rsid w:val="00DA6B91"/>
     <w:rsid w:val="00DB0FBC"/>
+    <w:rsid w:val="00DB45C5"/>
+    <w:rsid w:val="00DC5760"/>
     <w:rsid w:val="00DC685C"/>
     <w:rsid w:val="00DD24DB"/>
     <w:rsid w:val="00DD3849"/>
+    <w:rsid w:val="00DE79BA"/>
     <w:rsid w:val="00DF2161"/>
     <w:rsid w:val="00E00318"/>
+    <w:rsid w:val="00E038B9"/>
     <w:rsid w:val="00E04CDF"/>
     <w:rsid w:val="00E04F83"/>
+    <w:rsid w:val="00E16ECA"/>
     <w:rsid w:val="00E17A34"/>
     <w:rsid w:val="00E17FD4"/>
     <w:rsid w:val="00E3380E"/>
     <w:rsid w:val="00E33C03"/>
     <w:rsid w:val="00E358C5"/>
     <w:rsid w:val="00E3740B"/>
     <w:rsid w:val="00E418E7"/>
     <w:rsid w:val="00E440CD"/>
+    <w:rsid w:val="00E63F41"/>
     <w:rsid w:val="00E7422A"/>
+    <w:rsid w:val="00E753BF"/>
     <w:rsid w:val="00E7795F"/>
     <w:rsid w:val="00E95115"/>
     <w:rsid w:val="00E95A5E"/>
     <w:rsid w:val="00E97A66"/>
     <w:rsid w:val="00EA1DF2"/>
     <w:rsid w:val="00EB6B79"/>
+    <w:rsid w:val="00EC04C9"/>
     <w:rsid w:val="00ED45B1"/>
     <w:rsid w:val="00EE63D9"/>
     <w:rsid w:val="00EF04B3"/>
     <w:rsid w:val="00EF36C6"/>
+    <w:rsid w:val="00F10247"/>
     <w:rsid w:val="00F10D2D"/>
     <w:rsid w:val="00F15169"/>
     <w:rsid w:val="00F20E00"/>
+    <w:rsid w:val="00F21481"/>
     <w:rsid w:val="00F219C1"/>
+    <w:rsid w:val="00F22FE0"/>
     <w:rsid w:val="00F256A4"/>
     <w:rsid w:val="00F263A4"/>
+    <w:rsid w:val="00F47279"/>
     <w:rsid w:val="00F6435E"/>
+    <w:rsid w:val="00F64D05"/>
     <w:rsid w:val="00F659A8"/>
     <w:rsid w:val="00F66B9A"/>
     <w:rsid w:val="00F751A1"/>
     <w:rsid w:val="00F772CE"/>
     <w:rsid w:val="00F87BB9"/>
     <w:rsid w:val="00F93AA2"/>
     <w:rsid w:val="00FA5C08"/>
     <w:rsid w:val="00FB2FBC"/>
     <w:rsid w:val="00FB6A0E"/>
     <w:rsid w:val="00FC0312"/>
+    <w:rsid w:val="00FC0FE5"/>
     <w:rsid w:val="00FC1A67"/>
     <w:rsid w:val="00FD37AA"/>
     <w:rsid w:val="00FD6DD1"/>
     <w:rsid w:val="00FE40FA"/>
     <w:rsid w:val="00FE7A3B"/>
     <w:rsid w:val="00FF2A35"/>
     <w:rsid w:val="00FF2C79"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="ca-ES"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotIncludeSubdocsInStats/>
   <w:doNotAutoCompressPictures/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2052"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
   <w14:docId w14:val="7D74070A"/>
   <w14:defaultImageDpi w14:val="0"/>
   <w15:docId w15:val="{60B9C81F-590C-43EE-9C94-47D50C648D84}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="ca-ES" w:eastAsia="ca-ES" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="375">
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
@@ -23587,101 +25139,98 @@
     <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Block Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Strong" w:uiPriority="22" w:qFormat="1"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:qFormat="1"/>
     <w:lsdException w:name="Document Map" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Plain Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="E-mail Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Top of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Bottom of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal (Web)" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Acronym" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Address" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Cite" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Code" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Definition" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Keyboard" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Preformatted" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Sample" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Typewriter" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Variable" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Normal Table" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation subject" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="No List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Colorful 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Colorful 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Colorful 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Balloon Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid" w:uiPriority="39"/>
-    <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Placeholder Text" w:semiHidden="1"/>
     <w:lsdException w:name="No Spacing" w:uiPriority="1" w:qFormat="1"/>
     <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
     <w:lsdException w:name="Light List" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
     <w:lsdException w:name="Revision" w:semiHidden="1"/>
     <w:lsdException w:name="List Paragraph" w:uiPriority="34" w:qFormat="1"/>
     <w:lsdException w:name="Quote" w:uiPriority="29" w:qFormat="1"/>
@@ -23857,50 +25406,51 @@
     <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
     <w:rsid w:val="00092654"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
       <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Ttol1">
     <w:name w:val="heading 1"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Ttol1Car"/>
     <w:uiPriority w:val="99"/>
     <w:qFormat/>
     <w:pPr>
       <w:keepNext/>
       <w:jc w:val="both"/>
       <w:outlineLvl w:val="0"/>
@@ -24928,102 +26478,170 @@
     <w:rsid w:val="009472F1"/>
     <w:rPr>
       <w:rFonts w:cs="Times New Roman"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
       <w:lang w:val="x-none" w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Default">
     <w:name w:val="Default"/>
     <w:rsid w:val="0038592A"/>
     <w:pPr>
       <w:autoSpaceDE w:val="0"/>
       <w:autoSpaceDN w:val="0"/>
       <w:adjustRightInd w:val="0"/>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
       <w:color w:val="000000"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
       <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
+  <w:style w:type="paragraph" w:styleId="NormalWeb">
+    <w:name w:val="Normal (Web)"/>
+    <w:basedOn w:val="Normal"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00004ED6"/>
+    <w:pPr>
+      <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
+    </w:pPr>
+    <w:rPr>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:eastAsia="ca-ES"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="mfasi">
+    <w:name w:val="Emphasis"/>
+    <w:basedOn w:val="Lletraperdefectedelpargraf"/>
+    <w:uiPriority w:val="20"/>
+    <w:qFormat/>
+    <w:rsid w:val="00004ED6"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+    </w:rPr>
+  </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:divs>
     <w:div w:id="725880973">
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
       <w:divsChild>
         <w:div w:id="725880972">
           <w:marLeft w:val="600"/>
           <w:marRight w:val="0"/>
           <w:marTop w:val="0"/>
           <w:marBottom w:val="0"/>
           <w:divBdr>
             <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           </w:divBdr>
         </w:div>
       </w:divsChild>
     </w:div>
     <w:div w:id="725880974">
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
+    <w:div w:id="945770663">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+      <w:divsChild>
+        <w:div w:id="1566452903">
+          <w:blockQuote w:val="1"/>
+          <w:marLeft w:val="720"/>
+          <w:marRight w:val="720"/>
+          <w:marTop w:val="100"/>
+          <w:marBottom w:val="100"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="379599010">
+          <w:blockQuote w:val="1"/>
+          <w:marLeft w:val="720"/>
+          <w:marRight w:val="720"/>
+          <w:marTop w:val="100"/>
+          <w:marBottom w:val="100"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+      </w:divsChild>
+    </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="5B9BD5"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
@@ -25252,82 +26870,82 @@
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\apasixtheditionofficeonline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{F96C0F23-6DC0-4048-9949-13DECF88058E}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{FC400597-8747-4FCB-BE9C-C6F243259CBA}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Normal.dotm</Template>
+  <Template>Normal</Template>
   <TotalTime></TotalTime>
-  <Pages>18</Pages>
-[...1 lines deleted...]
-  <Characters>30119</Characters>
+  <Pages>1</Pages>
+  <Words>6969</Words>
+  <Characters>36242</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>250</Lines>
-  <Paragraphs>71</Paragraphs>
+  <Lines>302</Lines>
+  <Paragraphs>86</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Títol</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Estatuts</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>Govern d'Andorra</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>35808</CharactersWithSpaces>
+  <CharactersWithSpaces>43125</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>Estatuts</dc:title>
   <dc:subject/>
   <dc:creator>RosaC</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>