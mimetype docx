--- v0 (2026-02-26)
+++ v1 (2026-06-04)
@@ -1,786 +1,767 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps4.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
-  <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
-  <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
-  <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:body>
-    <w:p w14:paraId="014A8C04" w14:textId="0EA7DFE7" w:rsidR="007C2727" w:rsidRPr="00620E04" w:rsidRDefault="007C2727" w:rsidP="00BD20A9">
+    <w:p w14:paraId="014A8C04" w14:textId="0EA7DFE7" w:rsidR="007C2727" w:rsidRPr="00074DE1" w:rsidRDefault="007C2727" w:rsidP="008D2A3E">
       <w:pPr>
         <w:pStyle w:val="Textindependent"/>
+        <w:spacing w:after="240"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:i/>
           <w:iCs/>
-          <w:color w:val="000000"/>
+          <w:color w:val="FF0000"/>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00620E04">
+      <w:r w:rsidRPr="00074DE1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:i/>
           <w:iCs/>
-          <w:color w:val="000000"/>
+          <w:color w:val="FF0000"/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Aquest document és un </w:t>
       </w:r>
-      <w:r w:rsidR="00337C91" w:rsidRPr="00620E04">
+      <w:r w:rsidR="00337C91" w:rsidRPr="00074DE1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:i/>
           <w:iCs/>
-          <w:color w:val="000000"/>
+          <w:color w:val="FF0000"/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>model</w:t>
       </w:r>
-      <w:r w:rsidRPr="00620E04">
+      <w:r w:rsidRPr="00074DE1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:i/>
           <w:iCs/>
-          <w:color w:val="000000"/>
+          <w:color w:val="FF0000"/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> de redacció d’</w:t>
       </w:r>
-      <w:r w:rsidR="00157340" w:rsidRPr="00620E04">
+      <w:r w:rsidR="00157340" w:rsidRPr="00074DE1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:i/>
           <w:iCs/>
-          <w:color w:val="000000"/>
+          <w:color w:val="FF0000"/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>e</w:t>
       </w:r>
-      <w:r w:rsidRPr="00620E04">
+      <w:r w:rsidRPr="00074DE1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:i/>
           <w:iCs/>
-          <w:color w:val="000000"/>
+          <w:color w:val="FF0000"/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">statuts </w:t>
       </w:r>
-      <w:r w:rsidR="00337C91" w:rsidRPr="00620E04">
+      <w:r w:rsidR="00337C91" w:rsidRPr="00074DE1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:i/>
           <w:iCs/>
-          <w:color w:val="000000"/>
+          <w:color w:val="FF0000"/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>d’un club esportiu.</w:t>
       </w:r>
-      <w:r w:rsidRPr="00620E04">
+      <w:r w:rsidRPr="00074DE1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:i/>
           <w:iCs/>
-          <w:color w:val="000000"/>
+          <w:color w:val="FF0000"/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> L’entitat pot adaptar el contingut de la plantilla a les seves especificitats, sempre regint-se per les </w:t>
       </w:r>
-      <w:r w:rsidR="00337C91" w:rsidRPr="00620E04">
+      <w:r w:rsidR="00337C91" w:rsidRPr="00074DE1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:i/>
           <w:iCs/>
-          <w:color w:val="000000"/>
+          <w:color w:val="FF0000"/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>l</w:t>
       </w:r>
-      <w:r w:rsidRPr="00620E04">
+      <w:r w:rsidRPr="00074DE1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:i/>
           <w:iCs/>
-          <w:color w:val="000000"/>
+          <w:color w:val="FF0000"/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>leis aplicables</w:t>
       </w:r>
-      <w:r w:rsidR="00275383" w:rsidRPr="00620E04">
+      <w:r w:rsidR="00275383" w:rsidRPr="00074DE1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:i/>
           <w:iCs/>
-          <w:color w:val="000000"/>
+          <w:color w:val="FF0000"/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="23EA1FDD" w14:textId="77777777" w:rsidR="00337C91" w:rsidRPr="00620E04" w:rsidRDefault="00360E02" w:rsidP="00BD20A9">
+    <w:p w14:paraId="79306478" w14:textId="77777777" w:rsidR="007C2727" w:rsidRPr="00620E04" w:rsidRDefault="007C2727" w:rsidP="008D2A3E">
       <w:pPr>
         <w:pStyle w:val="Ttol"/>
-        <w:tabs>
-[...1 lines deleted...]
-        </w:tabs>
+        <w:spacing w:after="240"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="508B4BD3" w14:textId="0D2955CF" w:rsidR="00224E59" w:rsidRDefault="00224E59" w:rsidP="008D2A3E">
+      <w:pPr>
+        <w:pStyle w:val="Ttol"/>
+        <w:spacing w:after="240"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008C4C79">
+        <w:t xml:space="preserve">ESTATUTS </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00620E04">
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>DE</w:t>
+      </w:r>
+      <w:r w:rsidR="0092607C" w:rsidRPr="00620E04">
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">L CLUB </w:t>
+      </w:r>
+      <w:r w:rsidR="0092607C" w:rsidRPr="00E75FD9">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t>...</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3B1A58B1" w14:textId="77777777" w:rsidR="0076611F" w:rsidRPr="00964FD3" w:rsidRDefault="0076611F" w:rsidP="0076611F">
+      <w:pPr>
+        <w:pStyle w:val="Ttol"/>
+        <w:spacing w:after="240"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:i/>
-          <w:color w:val="808080"/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0076611F">
+        <w:rPr>
+          <w:bCs/>
+          <w:i/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>[</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0076611F">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>NOTA</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0076611F">
+        <w:rPr>
+          <w:bCs/>
+          <w:i/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>: la denominació de l’associació, ha de ser exactament la mateixa en l’acta fundacional, estatuts i escriptura notarial]</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1DC5A396" w14:textId="600F3F95" w:rsidR="00224E59" w:rsidRDefault="00224E59" w:rsidP="008D2A3E">
+      <w:pPr>
+        <w:spacing w:after="240"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="44071A09" w14:textId="77777777" w:rsidR="004B07C9" w:rsidRPr="00620E04" w:rsidRDefault="004B07C9" w:rsidP="008D2A3E">
+      <w:pPr>
+        <w:spacing w:after="240"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4221639F" w14:textId="1466604B" w:rsidR="00224E59" w:rsidRDefault="00224E59" w:rsidP="008D2A3E">
+      <w:pPr>
+        <w:pStyle w:val="Ttol1"/>
+        <w:spacing w:after="240"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
           <w:u w:val="none"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00620E04">
         <w:rPr>
-          <w:i/>
-          <w:color w:val="808080"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
           <w:u w:val="none"/>
         </w:rPr>
-        <w:tab/>
-[...62 lines deleted...]
-    <w:p w14:paraId="4221639F" w14:textId="77777777" w:rsidR="00224E59" w:rsidRPr="00620E04" w:rsidRDefault="00224E59" w:rsidP="00BD20A9">
+        <w:t>GENERALITATS</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="55AC798F" w14:textId="77777777" w:rsidR="0038026E" w:rsidRPr="007C2FDB" w:rsidRDefault="00224E59" w:rsidP="008D2A3E">
       <w:pPr>
         <w:pStyle w:val="Ttol1"/>
-        <w:rPr>
-[...33 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:spacing w:after="240"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="none"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="0" w:name="_Hlk119585616"/>
-      <w:r w:rsidRPr="008C4C79">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r w:rsidRPr="007C2FDB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="none"/>
         </w:rPr>
         <w:t>Article 1</w:t>
       </w:r>
-      <w:r w:rsidR="00351365" w:rsidRPr="008C4C79">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r w:rsidR="00351365" w:rsidRPr="007C2FDB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="none"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
-      <w:r w:rsidRPr="008C4C79">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r w:rsidRPr="007C2FDB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="0038026E" w:rsidRPr="008C4C79">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r w:rsidR="0038026E" w:rsidRPr="007C2FDB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">Definició, denominació i règim jurídic. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="54C050CB" w14:textId="77777777" w:rsidR="0038026E" w:rsidRPr="008C4C79" w:rsidRDefault="0038026E" w:rsidP="00BD20A9">
-[...8 lines deleted...]
-    <w:p w14:paraId="70E86086" w14:textId="35009AE5" w:rsidR="0038026E" w:rsidRPr="00620E04" w:rsidRDefault="00123C6C" w:rsidP="00BD20A9">
+    <w:p w14:paraId="70E86086" w14:textId="168B6080" w:rsidR="0038026E" w:rsidRPr="00620E04" w:rsidRDefault="00123C6C" w:rsidP="008D2A3E">
       <w:pPr>
         <w:pStyle w:val="Textindependent"/>
-        <w:jc w:val="both"/>
-[...4 lines deleted...]
-      </w:pPr>
+        <w:spacing w:after="240"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0076611F">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>El club esportiu</w:t>
+      </w:r>
+      <w:r w:rsidR="008C4C79" w:rsidRPr="0076611F">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ...</w:t>
+      </w:r>
+      <w:r w:rsidR="0038026E" w:rsidRPr="0076611F">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, abreujadament ..., </w:t>
+      </w:r>
+      <w:r w:rsidR="0076611F" w:rsidRPr="0076611F">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:i/>
+          <w:color w:val="FF0000"/>
+        </w:rPr>
+        <w:t>[</w:t>
+      </w:r>
+      <w:r w:rsidR="0076611F" w:rsidRPr="0076611F">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:color w:val="FF0000"/>
+        </w:rPr>
+        <w:t>NOTA</w:t>
+      </w:r>
+      <w:r w:rsidR="0076611F" w:rsidRPr="0076611F">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:i/>
+          <w:color w:val="FF0000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">: l’abreujament únicament si escau], </w:t>
+      </w:r>
       <w:r w:rsidRPr="00620E04">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-          <w:bCs/>
-[...2 lines deleted...]
-        <w:t>El club esportiu</w:t>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>és una</w:t>
+      </w:r>
+      <w:r w:rsidR="0038026E" w:rsidRPr="00620E04">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> associació privada sense ànim de lucre, amb personalitat jurídica pròpia i capacitat d’obrar plenes</w:t>
+      </w:r>
+      <w:r w:rsidR="003F7F1B" w:rsidRPr="00620E04">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="003F7F1B" w:rsidRPr="003F7F1B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>que té per objecte l’estudi, la promoció i la pràctica d</w:t>
+      </w:r>
+      <w:r w:rsidR="003F7F1B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>’una activitat esportiva</w:t>
       </w:r>
       <w:r w:rsidR="008C4C79" w:rsidRPr="00620E04">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-          <w:bCs/>
-[...34 lines deleted...]
-      </w:r>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3081E1AF" w14:textId="54FDC62C" w:rsidR="0038026E" w:rsidRPr="00620E04" w:rsidRDefault="0038026E" w:rsidP="008D2A3E">
+      <w:pPr>
+        <w:pStyle w:val="Textindependent"/>
+        <w:spacing w:after="240"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
       <w:r w:rsidRPr="00620E04">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t>és una</w:t>
-[...27 lines deleted...]
-        <w:t>’una activitat esportiva</w:t>
+        <w:t xml:space="preserve">El club es basa en principis democràtics, de coordinació, transparència, eficàcia i cooperació lleial i efectiva, així com tots aquells altres que es contemplen </w:t>
       </w:r>
       <w:r w:rsidR="008C4C79" w:rsidRPr="00620E04">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t>.</w:t>
-[...20 lines deleted...]
-      </w:pPr>
+        <w:t>en</w:t>
+      </w:r>
       <w:r w:rsidRPr="00620E04">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve">El club es basa en principis democràtics, de coordinació, transparència, eficàcia i cooperació lleial i efectiva, així com tots aquells altres que es contemplen </w:t>
+        <w:t xml:space="preserve"> les </w:t>
+      </w:r>
+      <w:r w:rsidR="00875EE4">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>L</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00620E04">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">leis i en aquests </w:t>
       </w:r>
       <w:r w:rsidR="008C4C79" w:rsidRPr="00620E04">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t>en</w:t>
+        <w:t>e</w:t>
       </w:r>
       <w:r w:rsidRPr="00620E04">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> les </w:t>
-[...26 lines deleted...]
-        </w:rPr>
         <w:t>statuts.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="01BBD523" w14:textId="77777777" w:rsidR="0038026E" w:rsidRPr="00620E04" w:rsidRDefault="0038026E" w:rsidP="00BD20A9">
-[...9 lines deleted...]
-    <w:p w14:paraId="1DEC5C09" w14:textId="5AD27A76" w:rsidR="0038026E" w:rsidRPr="00C94A21" w:rsidRDefault="0038026E" w:rsidP="00C94A21">
+    <w:p w14:paraId="1DEC5C09" w14:textId="1671B0B8" w:rsidR="0038026E" w:rsidRDefault="0038026E" w:rsidP="008D2A3E">
       <w:pPr>
         <w:pStyle w:val="Default"/>
+        <w:spacing w:after="240"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r w:rsidRPr="00C94A21">
         <w:t xml:space="preserve">El club es regeix per la legislació i normativa vigent aplicable en matèria d’Associacions, d’Esports, </w:t>
       </w:r>
       <w:r w:rsidR="008C4C79" w:rsidRPr="00C94A21">
         <w:t>d’</w:t>
       </w:r>
       <w:r w:rsidRPr="00C94A21">
         <w:t xml:space="preserve">Antidopatge, </w:t>
       </w:r>
       <w:r w:rsidR="008C4C79" w:rsidRPr="00C94A21">
         <w:t xml:space="preserve">de </w:t>
       </w:r>
       <w:r w:rsidRPr="00C94A21">
         <w:t xml:space="preserve">prevenció del blanqueig dels diners, per aquests </w:t>
       </w:r>
       <w:r w:rsidR="008C4C79" w:rsidRPr="00C94A21">
         <w:t>e</w:t>
       </w:r>
       <w:r w:rsidRPr="00C94A21">
-        <w:t>status i pels acords adoptats vàlidament pels seus òrgans</w:t>
+        <w:t>statu</w:t>
+      </w:r>
+      <w:r w:rsidR="00875EE4">
+        <w:t>t</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C94A21">
+        <w:t>s i pels acords adoptats vàlidament pels seus òrgans</w:t>
       </w:r>
       <w:r w:rsidR="00C94A21" w:rsidRPr="00C94A21">
-        <w:t xml:space="preserve">. </w:t>
-      </w:r>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="370C6378" w14:textId="77777777" w:rsidR="007C2FDB" w:rsidRPr="00C94A21" w:rsidRDefault="007C2FDB" w:rsidP="008D2A3E">
+      <w:pPr>
+        <w:pStyle w:val="Default"/>
+        <w:spacing w:after="240"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
     </w:p>
     <w:bookmarkEnd w:id="0"/>
-    <w:p w14:paraId="0F938138" w14:textId="77777777" w:rsidR="00224E59" w:rsidRPr="00620E04" w:rsidRDefault="00224E59" w:rsidP="00BD20A9">
-[...10 lines deleted...]
-    <w:p w14:paraId="28D0F173" w14:textId="77777777" w:rsidR="00224E59" w:rsidRPr="008C4C79" w:rsidRDefault="00224E59" w:rsidP="00BD20A9">
+    <w:p w14:paraId="28D0F173" w14:textId="77777777" w:rsidR="00224E59" w:rsidRPr="007C2FDB" w:rsidRDefault="00224E59" w:rsidP="008D2A3E">
       <w:pPr>
         <w:pStyle w:val="Ttol1"/>
-        <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:spacing w:after="240"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="none"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="008C4C79">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r w:rsidRPr="007C2FDB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="none"/>
         </w:rPr>
         <w:t>Article 2</w:t>
       </w:r>
-      <w:r w:rsidR="00351365" w:rsidRPr="008C4C79">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r w:rsidR="00351365" w:rsidRPr="007C2FDB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="none"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
-      <w:r w:rsidRPr="008C4C79">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r w:rsidRPr="007C2FDB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> Domicili social</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="72CB93C7" w14:textId="77777777" w:rsidR="00224E59" w:rsidRPr="00620E04" w:rsidRDefault="00224E59" w:rsidP="00BD20A9">
-[...11 lines deleted...]
-    <w:p w14:paraId="06F132AE" w14:textId="1756851D" w:rsidR="00224E59" w:rsidRPr="00620E04" w:rsidRDefault="008C147F" w:rsidP="00BD20A9">
+    <w:p w14:paraId="06F132AE" w14:textId="1756851D" w:rsidR="00224E59" w:rsidRPr="00620E04" w:rsidRDefault="008C147F" w:rsidP="008D2A3E">
       <w:pPr>
         <w:pStyle w:val="Textindependent"/>
+        <w:spacing w:after="240"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008C4C79">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">El club </w:t>
       </w:r>
       <w:r w:rsidR="00224E59" w:rsidRPr="008C4C79">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>té el domicili social al Principat d’Andorra,</w:t>
       </w:r>
       <w:r w:rsidR="00224E59" w:rsidRPr="00620E04">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> a </w:t>
       </w:r>
       <w:r w:rsidR="00224E59" w:rsidRPr="009B68D6">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
         <w:t>...,</w:t>
       </w:r>
       <w:r w:rsidR="00224E59" w:rsidRPr="00620E04">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> parròquia de </w:t>
       </w:r>
       <w:r w:rsidR="00224E59" w:rsidRPr="009B68D6">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
         <w:t>...</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6E31FA93" w14:textId="77777777" w:rsidR="00224E59" w:rsidRPr="00620E04" w:rsidRDefault="00224E59" w:rsidP="00BD20A9">
+    <w:p w14:paraId="0E66D08B" w14:textId="7505028A" w:rsidR="00224E59" w:rsidRDefault="008C147F" w:rsidP="008D2A3E">
       <w:pPr>
         <w:pStyle w:val="Textindependent"/>
-        <w:jc w:val="both"/>
-[...6 lines deleted...]
-    <w:p w14:paraId="0E66D08B" w14:textId="77777777" w:rsidR="00224E59" w:rsidRPr="00620E04" w:rsidRDefault="008C147F" w:rsidP="00BD20A9">
+        <w:spacing w:after="240"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00620E04">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>El club</w:t>
+      </w:r>
+      <w:r w:rsidR="00224E59" w:rsidRPr="00620E04">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> pot traslladar la seu social per acord de l’Assemblea General.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5C3F5D18" w14:textId="77777777" w:rsidR="007C2FDB" w:rsidRPr="00620E04" w:rsidRDefault="007C2FDB" w:rsidP="008D2A3E">
       <w:pPr>
         <w:pStyle w:val="Textindependent"/>
-        <w:jc w:val="both"/>
-[...31 lines deleted...]
-    <w:p w14:paraId="559F898B" w14:textId="40DAF75F" w:rsidR="00224E59" w:rsidRPr="00E42558" w:rsidRDefault="00224E59" w:rsidP="00BD20A9">
+        <w:spacing w:after="240"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="559F898B" w14:textId="40DAF75F" w:rsidR="00224E59" w:rsidRPr="007C2FDB" w:rsidRDefault="00224E59" w:rsidP="008D2A3E">
       <w:pPr>
         <w:pStyle w:val="Ttol2"/>
-        <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:spacing w:after="240"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E42558">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r w:rsidRPr="007C2FDB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
         </w:rPr>
         <w:t>Article 3</w:t>
       </w:r>
-      <w:r w:rsidR="00351365" w:rsidRPr="00E42558">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r w:rsidR="00351365" w:rsidRPr="007C2FDB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E42558">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r w:rsidRPr="007C2FDB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve"> Objecte social </w:t>
       </w:r>
-      <w:r w:rsidR="00924569" w:rsidRPr="00E42558">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r w:rsidR="00924569" w:rsidRPr="007C2FDB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>i finalitats</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="646C7EDF" w14:textId="77777777" w:rsidR="00224E59" w:rsidRPr="00E42558" w:rsidRDefault="00224E59" w:rsidP="00BD20A9">
-[...11 lines deleted...]
-      <w:pPr>
+    <w:p w14:paraId="314C2800" w14:textId="18ED0006" w:rsidR="0038026E" w:rsidRPr="008C4C79" w:rsidRDefault="008C147F" w:rsidP="008D2A3E">
+      <w:pPr>
+        <w:spacing w:after="240"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="222222"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FEFEFE"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="1" w:name="_Hlk119585926"/>
       <w:r w:rsidRPr="00E42558">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>El club</w:t>
       </w:r>
       <w:r w:rsidR="00224E59" w:rsidRPr="00E42558">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
@@ -812,411 +793,248 @@
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> seg</w:t>
       </w:r>
       <w:r w:rsidR="00B25231" w:rsidRPr="00620E04">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>üents</w:t>
       </w:r>
       <w:r w:rsidR="00B25231" w:rsidRPr="008C4C79">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="222222"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FEFEFE"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2AA6BE0A" w14:textId="130AF86A" w:rsidR="008C4C79" w:rsidRPr="008C4C79" w:rsidRDefault="008C4C79" w:rsidP="00BD20A9">
-[...11 lines deleted...]
-    <w:p w14:paraId="26E8ADB0" w14:textId="1ACF59FD" w:rsidR="008C4C79" w:rsidRPr="008C4C79" w:rsidRDefault="008C4C79" w:rsidP="00F72E07">
+    <w:p w14:paraId="26E8ADB0" w14:textId="1ACF59FD" w:rsidR="008C4C79" w:rsidRPr="008C4C79" w:rsidRDefault="008C4C79" w:rsidP="008D2A3E">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="31"/>
         </w:numPr>
+        <w:spacing w:after="240"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="222222"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FEFEFE"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009B68D6">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="222222"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:highlight w:val="yellow"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FEFEFE"/>
         </w:rPr>
         <w:t>...</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1FBC0DE3" w14:textId="3E525C6A" w:rsidR="008C4C79" w:rsidRPr="008C4C79" w:rsidRDefault="008C4C79" w:rsidP="00F72E07">
+    <w:p w14:paraId="1FBC0DE3" w14:textId="3E525C6A" w:rsidR="008C4C79" w:rsidRPr="008C4C79" w:rsidRDefault="008C4C79" w:rsidP="008D2A3E">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="31"/>
         </w:numPr>
+        <w:spacing w:after="240"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="222222"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FEFEFE"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009B68D6">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="222222"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:highlight w:val="yellow"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FEFEFE"/>
         </w:rPr>
         <w:t>...</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1"/>
-    <w:p w14:paraId="51A74C8F" w14:textId="77777777" w:rsidR="0038026E" w:rsidRPr="008C4C79" w:rsidRDefault="0038026E" w:rsidP="00BD20A9">
-[...136 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+    <w:p w14:paraId="5882B8C1" w14:textId="77777777" w:rsidR="0076611F" w:rsidRDefault="0076611F" w:rsidP="008D2A3E">
+      <w:pPr>
+        <w:spacing w:after="240"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="26DB339F" w14:textId="4056AEF5" w:rsidR="00864023" w:rsidRPr="007C2FDB" w:rsidRDefault="00864023" w:rsidP="008D2A3E">
+      <w:pPr>
+        <w:spacing w:after="240"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
           <w:i/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00620E04">
-[...10 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r w:rsidRPr="007C2FDB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Article 4. </w:t>
       </w:r>
-      <w:r w:rsidR="005237E7" w:rsidRPr="00620E04">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r w:rsidR="005237E7" w:rsidRPr="007C2FDB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
           <w:i/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Principis generals </w:t>
       </w:r>
-      <w:r w:rsidR="008C147F" w:rsidRPr="00620E04">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r w:rsidR="008C147F" w:rsidRPr="007C2FDB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
           <w:i/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>del club</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="42581A60" w14:textId="77777777" w:rsidR="005237E7" w:rsidRPr="00620E04" w:rsidRDefault="005237E7" w:rsidP="00BD20A9">
-[...11 lines deleted...]
-      <w:pPr>
+    <w:p w14:paraId="48F8B6E2" w14:textId="77777777" w:rsidR="00B25231" w:rsidRPr="00620E04" w:rsidRDefault="00B25231" w:rsidP="008D2A3E">
+      <w:pPr>
+        <w:spacing w:after="240"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="2" w:name="_Hlk119586157"/>
       <w:r w:rsidRPr="00620E04">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Sense perjudici de la necessitat d’adaptar l’activitat del club als principis establerts per la normativa sempre en vigor:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="2"/>
-    <w:p w14:paraId="088CC60F" w14:textId="77777777" w:rsidR="00B25231" w:rsidRPr="00620E04" w:rsidRDefault="00B25231" w:rsidP="00BD20A9">
-[...10 lines deleted...]
-    <w:p w14:paraId="1B96EBA4" w14:textId="77777777" w:rsidR="00864023" w:rsidRPr="008C4C79" w:rsidRDefault="008C147F" w:rsidP="00F72E07">
+    <w:p w14:paraId="1B96EBA4" w14:textId="77777777" w:rsidR="00864023" w:rsidRPr="008C4C79" w:rsidRDefault="008C147F" w:rsidP="008D2A3E">
       <w:pPr>
         <w:pStyle w:val="Pargrafdellista"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
-        <w:spacing w:after="0"/>
+        <w:spacing w:after="240"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008C4C79">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>El club</w:t>
       </w:r>
       <w:r w:rsidR="00864023" w:rsidRPr="008C4C79">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> és partícip de les bones pràctiques mediambientals, i de la gestió sostenible de l’esport</w:t>
       </w:r>
       <w:r w:rsidR="00553851" w:rsidRPr="008C4C79">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> i dels esdeveniments esportius</w:t>
       </w:r>
       <w:r w:rsidR="001F17C6" w:rsidRPr="008C4C79">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="07DAC348" w14:textId="77777777" w:rsidR="00864023" w:rsidRPr="008C4C79" w:rsidRDefault="00864023" w:rsidP="00BD20A9">
-[...9 lines deleted...]
-    <w:p w14:paraId="6E824651" w14:textId="77777777" w:rsidR="00864023" w:rsidRPr="008C4C79" w:rsidRDefault="008C147F" w:rsidP="00F72E07">
+    <w:p w14:paraId="6E824651" w14:textId="77777777" w:rsidR="00864023" w:rsidRPr="008C4C79" w:rsidRDefault="008C147F" w:rsidP="00C91C00">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
+        <w:spacing w:after="240"/>
+        <w:ind w:left="1416" w:hanging="1056"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008C4C79">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>El club</w:t>
       </w:r>
       <w:r w:rsidR="005237E7" w:rsidRPr="008C4C79">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> es compromet a</w:t>
       </w:r>
       <w:r w:rsidR="00864023" w:rsidRPr="008C4C79">
         <w:rPr>
@@ -1253,67 +1071,58 @@
       <w:r w:rsidR="00864023" w:rsidRPr="008C4C79">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>l camp de la prevenció i la lluita contra el dopatge</w:t>
       </w:r>
       <w:r w:rsidR="00D96D70" w:rsidRPr="008C4C79">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>, primordialment en les manifestacions esportives que organitza</w:t>
       </w:r>
       <w:r w:rsidR="001F17C6" w:rsidRPr="008C4C79">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="16D0953A" w14:textId="77777777" w:rsidR="00864023" w:rsidRPr="008C4C79" w:rsidRDefault="00864023" w:rsidP="00BD20A9">
-[...9 lines deleted...]
-    <w:p w14:paraId="5AF99907" w14:textId="77777777" w:rsidR="00D96D70" w:rsidRPr="008C4C79" w:rsidRDefault="008C147F" w:rsidP="00F72E07">
+    <w:p w14:paraId="5AF99907" w14:textId="77777777" w:rsidR="00D96D70" w:rsidRPr="008C4C79" w:rsidRDefault="008C147F" w:rsidP="008D2A3E">
       <w:pPr>
         <w:pStyle w:val="Ttol1"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
+        <w:spacing w:after="240"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="none"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008C4C79">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="none"/>
         </w:rPr>
         <w:t>El club</w:t>
       </w:r>
       <w:r w:rsidR="00864023" w:rsidRPr="008C4C79">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> ha de regir-se per les </w:t>
       </w:r>
@@ -1368,66 +1177,57 @@
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> en matè</w:t>
       </w:r>
       <w:r w:rsidR="00553851" w:rsidRPr="008C4C79">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="none"/>
         </w:rPr>
         <w:t>ria de lluita contra el dopatge</w:t>
       </w:r>
       <w:r w:rsidR="001F17C6" w:rsidRPr="008C4C79">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="none"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="34707BE8" w14:textId="77777777" w:rsidR="009C1A54" w:rsidRPr="008C4C79" w:rsidRDefault="009C1A54" w:rsidP="00BD20A9">
-[...9 lines deleted...]
-    <w:p w14:paraId="5A4E4F5E" w14:textId="45097737" w:rsidR="009C1A54" w:rsidRDefault="008C147F" w:rsidP="00F72E07">
+    <w:p w14:paraId="5A4E4F5E" w14:textId="335EE0C2" w:rsidR="009C1A54" w:rsidRDefault="008C147F" w:rsidP="008D2A3E">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
+        <w:spacing w:after="240"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008C4C79">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>El club</w:t>
       </w:r>
       <w:r w:rsidR="009C1A54" w:rsidRPr="008C4C79">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> ha de col·laborar</w:t>
       </w:r>
       <w:r w:rsidR="008D62C2" w:rsidRPr="008C4C79">
         <w:rPr>
@@ -1503,133 +1303,123 @@
       </w:r>
       <w:r w:rsidR="00F569B3" w:rsidRPr="008C4C79">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>l</w:t>
       </w:r>
       <w:r w:rsidR="00ED7063" w:rsidRPr="008C4C79">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>lei que la substitueixi</w:t>
       </w:r>
       <w:r w:rsidR="00B64741" w:rsidRPr="008C4C79">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
-      <w:r w:rsidR="00797E30" w:rsidRPr="008C4C79">
-[...19 lines deleted...]
-    <w:p w14:paraId="1DA065F0" w14:textId="77777777" w:rsidR="00224E59" w:rsidRPr="008C4C79" w:rsidRDefault="00224E59" w:rsidP="00BD20A9">
+    </w:p>
+    <w:p w14:paraId="59E135D6" w14:textId="77777777" w:rsidR="007C2FDB" w:rsidRDefault="007C2FDB" w:rsidP="007C2FDB">
+      <w:pPr>
+        <w:spacing w:after="240"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1DA065F0" w14:textId="77777777" w:rsidR="00224E59" w:rsidRPr="007C2FDB" w:rsidRDefault="00224E59" w:rsidP="008D2A3E">
       <w:pPr>
         <w:pStyle w:val="Ttol1"/>
-        <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:spacing w:after="240"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="none"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="008C4C79">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r w:rsidRPr="007C2FDB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">Article </w:t>
       </w:r>
-      <w:r w:rsidR="00864023" w:rsidRPr="008C4C79">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r w:rsidR="00864023" w:rsidRPr="007C2FDB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="none"/>
         </w:rPr>
         <w:t>5</w:t>
       </w:r>
-      <w:r w:rsidR="00351365" w:rsidRPr="008C4C79">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r w:rsidR="00351365" w:rsidRPr="007C2FDB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="none"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
-      <w:r w:rsidRPr="008C4C79">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r w:rsidRPr="007C2FDB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> Durada</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2D735B4A" w14:textId="77777777" w:rsidR="00224E59" w:rsidRPr="00620E04" w:rsidRDefault="00224E59" w:rsidP="00BD20A9">
+    <w:p w14:paraId="3D81FB14" w14:textId="222A9AD5" w:rsidR="00224E59" w:rsidRDefault="008C147F" w:rsidP="008D2A3E">
       <w:pPr>
         <w:pStyle w:val="Textindependent2"/>
-        <w:rPr>
-[...7 lines deleted...]
-        <w:pStyle w:val="Textindependent2"/>
+        <w:spacing w:after="240"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00620E04">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>El club</w:t>
       </w:r>
       <w:r w:rsidR="00C9550E" w:rsidRPr="00620E04">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> es constitueix per una durada </w:t>
       </w:r>
       <w:r w:rsidR="00C9550E" w:rsidRPr="00697EB5">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="FF0000"/>
         </w:rPr>
@@ -1667,175 +1457,163 @@
       </w:r>
       <w:r w:rsidR="00C9550E" w:rsidRPr="00697EB5">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="FF0000"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
         <w:t>...</w:t>
       </w:r>
       <w:r w:rsidR="00C9550E" w:rsidRPr="00697EB5">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="FF0000"/>
         </w:rPr>
         <w:t xml:space="preserve"> anys</w:t>
       </w:r>
       <w:r w:rsidR="00C9550E" w:rsidRPr="00620E04">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3E89F5E6" w14:textId="77777777" w:rsidR="00224E59" w:rsidRPr="00620E04" w:rsidRDefault="00224E59" w:rsidP="00BD20A9">
-[...10 lines deleted...]
-    <w:p w14:paraId="4561C7BC" w14:textId="77777777" w:rsidR="00224E59" w:rsidRPr="00620E04" w:rsidRDefault="00224E59" w:rsidP="00BD20A9">
+    <w:p w14:paraId="57829786" w14:textId="77777777" w:rsidR="008D2A3E" w:rsidRDefault="008D2A3E" w:rsidP="008D2A3E">
+      <w:pPr>
+        <w:pStyle w:val="Textindependent2"/>
+        <w:spacing w:after="240"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4561C7BC" w14:textId="77777777" w:rsidR="00224E59" w:rsidRPr="00620E04" w:rsidRDefault="00224E59" w:rsidP="008D2A3E">
       <w:pPr>
         <w:pStyle w:val="Ttol5"/>
+        <w:spacing w:after="240"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="none"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00620E04">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="none"/>
         </w:rPr>
         <w:t>ELS SOCIS</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="53385D59" w14:textId="77777777" w:rsidR="00224E59" w:rsidRPr="00620E04" w:rsidRDefault="00224E59" w:rsidP="00BD20A9">
-[...10 lines deleted...]
-    <w:p w14:paraId="3462084F" w14:textId="77777777" w:rsidR="00224E59" w:rsidRPr="008C4C79" w:rsidRDefault="00224E59" w:rsidP="00BD20A9">
+    <w:p w14:paraId="3462084F" w14:textId="77777777" w:rsidR="00224E59" w:rsidRPr="007C2FDB" w:rsidRDefault="00224E59" w:rsidP="008D2A3E">
       <w:pPr>
         <w:pStyle w:val="Ttol3"/>
-        <w:jc w:val="both"/>
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:spacing w:after="240"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="none"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="008C4C79">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r w:rsidRPr="007C2FDB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">Article </w:t>
       </w:r>
-      <w:r w:rsidR="00B25231" w:rsidRPr="008C4C79">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r w:rsidR="00B25231" w:rsidRPr="007C2FDB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="none"/>
         </w:rPr>
         <w:t>6</w:t>
       </w:r>
-      <w:r w:rsidR="00351365" w:rsidRPr="008C4C79">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r w:rsidR="00351365" w:rsidRPr="007C2FDB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="none"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
-      <w:r w:rsidRPr="008C4C79">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r w:rsidRPr="007C2FDB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="008C4C79">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r w:rsidRPr="007C2FDB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">Condicions d’admissió dels socis </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2FE58489" w14:textId="77777777" w:rsidR="00224E59" w:rsidRPr="00620E04" w:rsidRDefault="00224E59" w:rsidP="00BD20A9">
-[...9 lines deleted...]
-    <w:p w14:paraId="131A3A56" w14:textId="77777777" w:rsidR="00224E59" w:rsidRPr="00620E04" w:rsidRDefault="00224E59" w:rsidP="00F72E07">
+    <w:p w14:paraId="131A3A56" w14:textId="77777777" w:rsidR="00224E59" w:rsidRPr="00620E04" w:rsidRDefault="00224E59" w:rsidP="008D2A3E">
       <w:pPr>
         <w:pStyle w:val="Textindependent2"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
+        <w:spacing w:after="240"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00620E04">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Poden formar part de</w:t>
       </w:r>
       <w:r w:rsidR="007209E6" w:rsidRPr="00620E04">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>l club</w:t>
       </w:r>
       <w:r w:rsidRPr="00620E04">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> les persones </w:t>
@@ -1854,66 +1632,58 @@
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
       <w:r w:rsidR="00096F2E" w:rsidRPr="00620E04">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> però, no poden ser elegides per als seus òrga</w:t>
       </w:r>
       <w:r w:rsidR="00553851" w:rsidRPr="00620E04">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>ns directius ni representar-les</w:t>
       </w:r>
       <w:r w:rsidR="001F17C6" w:rsidRPr="00620E04">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="703CC26A" w14:textId="77777777" w:rsidR="00224E59" w:rsidRPr="00620E04" w:rsidRDefault="00224E59" w:rsidP="00BD20A9">
-[...8 lines deleted...]
-    <w:p w14:paraId="65FB6028" w14:textId="77777777" w:rsidR="00B64741" w:rsidRPr="00620E04" w:rsidRDefault="00224E59" w:rsidP="00F72E07">
+    <w:p w14:paraId="65FB6028" w14:textId="77777777" w:rsidR="00B64741" w:rsidRPr="00620E04" w:rsidRDefault="00224E59" w:rsidP="008D2A3E">
       <w:pPr>
         <w:pStyle w:val="Textindependent"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
+        <w:spacing w:after="240"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00620E04">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Les sol·licituds d’admissió s’</w:t>
       </w:r>
       <w:r w:rsidR="008E4DE4" w:rsidRPr="00620E04">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>han d’</w:t>
       </w:r>
       <w:r w:rsidRPr="00620E04">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
@@ -1954,68 +1724,58 @@
         </w:rPr>
         <w:t xml:space="preserve"> que acceptarà o denegarà la demanda d’acord amb els principis</w:t>
       </w:r>
       <w:r w:rsidR="00553851" w:rsidRPr="00620E04">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> d’objectivitat i </w:t>
       </w:r>
       <w:r w:rsidR="00D506C5" w:rsidRPr="00620E04">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>reglamentació</w:t>
       </w:r>
       <w:r w:rsidR="006146E1" w:rsidRPr="00620E04">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="77A4BDE9" w14:textId="77777777" w:rsidR="00B64741" w:rsidRPr="00620E04" w:rsidRDefault="00B64741" w:rsidP="00BD20A9">
-[...10 lines deleted...]
-    <w:p w14:paraId="06169C9E" w14:textId="696EBE3C" w:rsidR="00224E59" w:rsidRPr="00E42558" w:rsidRDefault="00224E59" w:rsidP="00F72E07">
+    <w:p w14:paraId="06169C9E" w14:textId="696EBE3C" w:rsidR="00224E59" w:rsidRPr="00E42558" w:rsidRDefault="00224E59" w:rsidP="008D2A3E">
       <w:pPr>
         <w:pStyle w:val="Textindependent"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
+        <w:spacing w:after="240"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="3" w:name="_Hlk119596545"/>
       <w:r w:rsidRPr="00E42558">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">Els socis es classifiquen en </w:t>
       </w:r>
       <w:r w:rsidR="00FE40FA" w:rsidRPr="00E42558">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">diverses </w:t>
       </w:r>
       <w:r w:rsidRPr="00E42558">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
@@ -2049,302 +1809,283 @@
       <w:r w:rsidR="0060510F" w:rsidRPr="00BA08CA">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:color w:val="FF0000"/>
         </w:rPr>
         <w:t xml:space="preserve">: </w:t>
       </w:r>
       <w:r w:rsidR="00BC2DCA" w:rsidRPr="00BA08CA">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:color w:val="FF0000"/>
         </w:rPr>
         <w:t>apartat opcional</w:t>
       </w:r>
       <w:r w:rsidR="00BA08CA" w:rsidRPr="00BA08CA">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="FF0000"/>
         </w:rPr>
         <w:t>]</w:t>
       </w:r>
       <w:bookmarkEnd w:id="4"/>
     </w:p>
-    <w:p w14:paraId="2C830E60" w14:textId="77777777" w:rsidR="001F17C6" w:rsidRPr="00620E04" w:rsidRDefault="001F17C6" w:rsidP="00BD20A9">
+    <w:p w14:paraId="3ACB3C76" w14:textId="77777777" w:rsidR="00B64741" w:rsidRPr="008C4C79" w:rsidRDefault="004B7BE0" w:rsidP="008D2A3E">
+      <w:pPr>
+        <w:spacing w:after="240"/>
+        <w:ind w:firstLine="708"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008C4C79">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">a) </w:t>
+      </w:r>
+      <w:r w:rsidR="00B64741" w:rsidRPr="00BC2DCA">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t>..</w:t>
+      </w:r>
+      <w:r w:rsidR="00B64741" w:rsidRPr="008C4C79">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="21DB4E90" w14:textId="77777777" w:rsidR="00B64741" w:rsidRPr="008C4C79" w:rsidRDefault="004B7BE0" w:rsidP="008D2A3E">
+      <w:pPr>
+        <w:spacing w:after="240"/>
+        <w:ind w:left="708"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008C4C79">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">b) </w:t>
+      </w:r>
+      <w:r w:rsidR="00B64741" w:rsidRPr="00BC2DCA">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t>...</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7561C007" w14:textId="77777777" w:rsidR="00B64741" w:rsidRPr="008C4C79" w:rsidRDefault="004B7BE0" w:rsidP="008D2A3E">
       <w:pPr>
         <w:pStyle w:val="Textindependent"/>
-        <w:jc w:val="both"/>
-[...7 lines deleted...]
-      <w:pPr>
+        <w:spacing w:after="240"/>
         <w:ind w:firstLine="708"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
-          <w:sz w:val="24"/>
-[...10 lines deleted...]
-        <w:t xml:space="preserve">a) </w:t>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008C4C79">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">c) </w:t>
       </w:r>
       <w:r w:rsidR="00B64741" w:rsidRPr="00BC2DCA">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
-          <w:sz w:val="24"/>
-          <w:szCs w:val="24"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
-        <w:t>..</w:t>
-[...38 lines deleted...]
-        </w:rPr>
         <w:t>...</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7561C007" w14:textId="77777777" w:rsidR="00B64741" w:rsidRPr="008C4C79" w:rsidRDefault="004B7BE0" w:rsidP="00BD20A9">
+    <w:p w14:paraId="18609A96" w14:textId="725B4D33" w:rsidR="00B25231" w:rsidRPr="008C4C79" w:rsidRDefault="00B25231" w:rsidP="008D2A3E">
       <w:pPr>
         <w:pStyle w:val="Textindependent"/>
-        <w:ind w:firstLine="708"/>
-[...49 lines deleted...]
-      <w:r w:rsidR="00B25231" w:rsidRPr="008C4C79">
+        <w:spacing w:after="240"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008C4C79">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t>Per tal d’obtenir les anteriors classificacions, els socis han de complir els següents condicions:</w:t>
+        <w:t>Per tal d’obtenir les anteriors classificacions, els socis han de complir l</w:t>
+      </w:r>
+      <w:r w:rsidR="00E048B3">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>e</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008C4C79">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>s següents condicions:</w:t>
       </w:r>
       <w:r w:rsidR="00451B5A">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00451B5A" w:rsidRPr="00BA08CA">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="FF0000"/>
         </w:rPr>
         <w:t>[</w:t>
       </w:r>
       <w:r w:rsidR="00451B5A" w:rsidRPr="00E91AEE">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:i/>
           <w:color w:val="FF0000"/>
         </w:rPr>
         <w:t>NOTA</w:t>
       </w:r>
       <w:r w:rsidR="00451B5A" w:rsidRPr="00BA08CA">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:color w:val="FF0000"/>
         </w:rPr>
         <w:t>: apartat opcional</w:t>
       </w:r>
       <w:r w:rsidR="00451B5A" w:rsidRPr="00BA08CA">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="FF0000"/>
         </w:rPr>
         <w:t>]</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4D172D14" w14:textId="77777777" w:rsidR="00B25231" w:rsidRPr="008C4C79" w:rsidRDefault="00B25231" w:rsidP="00BD20A9">
-[...10 lines deleted...]
-    <w:p w14:paraId="0D294823" w14:textId="63B93880" w:rsidR="00B25231" w:rsidRPr="00620E04" w:rsidRDefault="00B25231" w:rsidP="00F72E07">
+    <w:p w14:paraId="0D294823" w14:textId="63B93880" w:rsidR="00B25231" w:rsidRPr="00620E04" w:rsidRDefault="00B25231" w:rsidP="008D2A3E">
       <w:pPr>
         <w:pStyle w:val="Textindependent"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="25"/>
         </w:numPr>
+        <w:spacing w:after="240"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008C4C79">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">Per als socis de la classe </w:t>
       </w:r>
       <w:r w:rsidRPr="0060510F">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
         <w:t>...</w:t>
       </w:r>
       <w:r w:rsidR="008C4C79" w:rsidRPr="0060510F">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="0060510F">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
       <w:r w:rsidR="00F1542F" w:rsidRPr="0060510F">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
         <w:t xml:space="preserve"> ...</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="03C12176" w14:textId="1E25727B" w:rsidR="00B25231" w:rsidRPr="00620E04" w:rsidRDefault="00B25231" w:rsidP="00F72E07">
+    <w:p w14:paraId="03C12176" w14:textId="1E25727B" w:rsidR="00B25231" w:rsidRPr="00620E04" w:rsidRDefault="00B25231" w:rsidP="008D2A3E">
       <w:pPr>
         <w:pStyle w:val="Textindependent"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="25"/>
         </w:numPr>
+        <w:spacing w:after="240"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008C4C79">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Per als socis de la classe</w:t>
       </w:r>
       <w:r w:rsidR="008C4C79">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="0060510F">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:highlight w:val="yellow"/>
@@ -2354,1121 +2095,1080 @@
       <w:r w:rsidR="008C4C79" w:rsidRPr="0060510F">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="0060510F">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
       <w:r w:rsidR="00F1542F" w:rsidRPr="0060510F">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
         <w:t xml:space="preserve"> ...</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="232D6EEE" w14:textId="54CBD20D" w:rsidR="00B25231" w:rsidRPr="00620E04" w:rsidRDefault="00B25231" w:rsidP="00F72E07">
+    <w:p w14:paraId="232D6EEE" w14:textId="2FDB37E6" w:rsidR="00B25231" w:rsidRPr="007C2FDB" w:rsidRDefault="00B25231" w:rsidP="008D2A3E">
       <w:pPr>
         <w:pStyle w:val="Textindependent"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="25"/>
         </w:numPr>
+        <w:spacing w:after="240"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008C4C79">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">Per als socis de la classe </w:t>
       </w:r>
       <w:r w:rsidRPr="0060510F">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
         <w:t>...</w:t>
       </w:r>
       <w:r w:rsidR="008C4C79" w:rsidRPr="0060510F">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="0060510F">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
       <w:r w:rsidR="00F1542F" w:rsidRPr="0060510F">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
         <w:t xml:space="preserve"> ...</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="3"/>
-[...10 lines deleted...]
-    <w:p w14:paraId="67B66A39" w14:textId="3AA5F67D" w:rsidR="00224E59" w:rsidRPr="008C4C79" w:rsidRDefault="00224E59" w:rsidP="00BD20A9">
+    <w:p w14:paraId="07FC2E47" w14:textId="77777777" w:rsidR="007C2FDB" w:rsidRPr="00620E04" w:rsidRDefault="007C2FDB" w:rsidP="007C2FDB">
+      <w:pPr>
+        <w:pStyle w:val="Textindependent"/>
+        <w:spacing w:after="240"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="67B66A39" w14:textId="3AA5F67D" w:rsidR="00224E59" w:rsidRPr="007C2FDB" w:rsidRDefault="00224E59" w:rsidP="008D2A3E">
       <w:pPr>
         <w:pStyle w:val="Ttol4"/>
-        <w:jc w:val="both"/>
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:spacing w:after="240"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
           <w:u w:val="none"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="5" w:name="_Hlk119596679"/>
-      <w:r w:rsidRPr="008C4C79">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:bookmarkEnd w:id="3"/>
+      <w:r w:rsidRPr="007C2FDB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
           <w:u w:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">Article </w:t>
       </w:r>
-      <w:r w:rsidR="00B25231" w:rsidRPr="008C4C79">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r w:rsidR="00B25231" w:rsidRPr="007C2FDB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
           <w:u w:val="none"/>
         </w:rPr>
         <w:t>7</w:t>
       </w:r>
-      <w:r w:rsidR="00351365" w:rsidRPr="008C4C79">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r w:rsidR="00351365" w:rsidRPr="007C2FDB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
           <w:u w:val="none"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
-      <w:r w:rsidRPr="008C4C79">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r w:rsidRPr="007C2FDB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
           <w:u w:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="008C4C79">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r w:rsidRPr="007C2FDB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
           <w:i/>
           <w:iCs/>
           <w:u w:val="none"/>
         </w:rPr>
         <w:t>Causes de baixa dels socis</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="5"/>
-    <w:p w14:paraId="5C16027E" w14:textId="77777777" w:rsidR="00224E59" w:rsidRPr="00620E04" w:rsidRDefault="00224E59" w:rsidP="00BD20A9">
+    <w:p w14:paraId="536A8A4B" w14:textId="42342328" w:rsidR="00224E59" w:rsidRPr="00620E04" w:rsidRDefault="00224E59" w:rsidP="008D2A3E">
       <w:pPr>
         <w:pStyle w:val="Textindependent2"/>
-        <w:rPr>
-[...7 lines deleted...]
-        <w:pStyle w:val="Textindependent2"/>
+        <w:spacing w:after="240"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="6" w:name="_Hlk119596658"/>
+      <w:bookmarkEnd w:id="5"/>
       <w:r w:rsidRPr="00620E04">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t>Els membres tenen dret a separar-se d</w:t>
+        <w:t xml:space="preserve">Els </w:t>
+      </w:r>
+      <w:r w:rsidR="000326FE">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>membres</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00620E04">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> tenen dret a separar-se d</w:t>
       </w:r>
       <w:r w:rsidR="007209E6" w:rsidRPr="00620E04">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>el club</w:t>
       </w:r>
       <w:r w:rsidRPr="00620E04">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> i no poden ser obligats a romandre-hi en contra de la seva voluntat. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="442A0343" w14:textId="1ACBECA5" w:rsidR="00F751A1" w:rsidRPr="00620E04" w:rsidRDefault="00F751A1" w:rsidP="00BD20A9">
-[...17 lines deleted...]
-      </w:pPr>
+    <w:p w14:paraId="1C423E79" w14:textId="05A7FFEB" w:rsidR="00F751A1" w:rsidRPr="00F751A1" w:rsidRDefault="00F751A1" w:rsidP="008D2A3E">
+      <w:pPr>
+        <w:spacing w:after="240"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="7" w:name="_Hlk199495936"/>
       <w:r w:rsidRPr="00F751A1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>En qualsevol cas, la condició de membre es perd en els casos següents:</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="13A238C1" w14:textId="2ADA60BD" w:rsidR="00F751A1" w:rsidRPr="00620E04" w:rsidRDefault="00F751A1" w:rsidP="00F72E07">
+        <w:t xml:space="preserve">En qualsevol cas, la condició de </w:t>
+      </w:r>
+      <w:r w:rsidR="000326FE">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>membre</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F751A1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> es perd en els casos següents:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1F471299" w14:textId="77777777" w:rsidR="00F216BA" w:rsidRDefault="00F751A1" w:rsidP="008D2A3E">
       <w:pPr>
         <w:pStyle w:val="Textindependent2"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="32"/>
         </w:numPr>
+        <w:spacing w:after="240"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00620E04">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Per voluntat pròpia.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="16BDFC78" w14:textId="77777777" w:rsidR="00F751A1" w:rsidRPr="00620E04" w:rsidRDefault="00F751A1" w:rsidP="00F751A1">
-[...9 lines deleted...]
-    <w:p w14:paraId="67EC6493" w14:textId="118B37DA" w:rsidR="00F751A1" w:rsidRPr="00620E04" w:rsidRDefault="00F751A1" w:rsidP="00F72E07">
+    <w:p w14:paraId="20A18DA6" w14:textId="77777777" w:rsidR="00F216BA" w:rsidRDefault="00F751A1" w:rsidP="008D2A3E">
       <w:pPr>
         <w:pStyle w:val="Textindependent2"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="32"/>
         </w:numPr>
-        <w:rPr>
-[...4 lines deleted...]
-      <w:r w:rsidRPr="00620E04">
+        <w:spacing w:after="240"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F216BA">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>P</w:t>
       </w:r>
-      <w:r w:rsidR="005B5CD9" w:rsidRPr="00620E04">
+      <w:r w:rsidR="005B5CD9" w:rsidRPr="00F216BA">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>er resolució judicial</w:t>
       </w:r>
-      <w:r w:rsidR="001F17C6" w:rsidRPr="00620E04">
+      <w:r w:rsidR="00F216BA">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="24EA58C6" w14:textId="77777777" w:rsidR="00F751A1" w:rsidRPr="00620E04" w:rsidRDefault="00F751A1" w:rsidP="00F751A1">
-[...8 lines deleted...]
-    <w:p w14:paraId="462E0FCA" w14:textId="6E0FFA3B" w:rsidR="00F751A1" w:rsidRPr="00620E04" w:rsidRDefault="005B5CD9" w:rsidP="00F72E07">
+    <w:p w14:paraId="4B6F790B" w14:textId="77777777" w:rsidR="00F216BA" w:rsidRDefault="00F216BA" w:rsidP="008D2A3E">
       <w:pPr>
         <w:pStyle w:val="Textindependent2"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="32"/>
         </w:numPr>
-        <w:rPr>
-[...42 lines deleted...]
-    <w:p w14:paraId="64EDEDD0" w14:textId="01A0130A" w:rsidR="00F751A1" w:rsidRDefault="00B25231" w:rsidP="00F72E07">
+        <w:spacing w:after="240"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F216BA">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Per imposició d’una sanció disciplinària d’acord amb el règim disciplinari establert als estatuts.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="571A2C57" w14:textId="77777777" w:rsidR="00F216BA" w:rsidRDefault="00B25231" w:rsidP="008D2A3E">
       <w:pPr>
         <w:pStyle w:val="Textindependent2"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="32"/>
         </w:numPr>
-        <w:rPr>
-[...4 lines deleted...]
-      <w:r w:rsidRPr="00620E04">
+        <w:spacing w:after="240"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F216BA">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Per manca del pagament de qualsevol quota a la qual estigui obligat a fer front</w:t>
       </w:r>
-      <w:r w:rsidR="00B84127" w:rsidRPr="00620E04">
+      <w:r w:rsidR="00B84127" w:rsidRPr="00F216BA">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">, previ requeriment de fer-ne efectiu l’ingrés en un termini de </w:t>
       </w:r>
-      <w:r w:rsidR="00F751A1" w:rsidRPr="00B6540C">
+      <w:r w:rsidR="00F751A1" w:rsidRPr="00F216BA">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
         <w:t>...</w:t>
       </w:r>
-      <w:r w:rsidR="00B84127" w:rsidRPr="00620E04">
+      <w:r w:rsidR="00B84127" w:rsidRPr="00F216BA">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> dies.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7E6D8974" w14:textId="77777777" w:rsidR="00E41028" w:rsidRDefault="00E41028" w:rsidP="00E41028">
-[...8 lines deleted...]
-    <w:p w14:paraId="4B3F258B" w14:textId="77777777" w:rsidR="00E41028" w:rsidRPr="00E42558" w:rsidRDefault="00E41028" w:rsidP="00E41028">
+    <w:p w14:paraId="10225669" w14:textId="77777777" w:rsidR="00F216BA" w:rsidRDefault="00E41028" w:rsidP="008D2A3E">
       <w:pPr>
         <w:pStyle w:val="Textindependent2"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="32"/>
         </w:numPr>
-        <w:rPr>
-[...4 lines deleted...]
-      <w:r w:rsidRPr="00E42558">
+        <w:spacing w:after="240"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F216BA">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Per incompliment greu dels presents estatuts o dels acords vàlidament adoptats pels òrgans socials, d'acord amb el règim disciplinari establert en aquests estatuts.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="16B0BD8F" w14:textId="77777777" w:rsidR="00F751A1" w:rsidRPr="00620E04" w:rsidRDefault="00F751A1" w:rsidP="00F751A1">
-[...10 lines deleted...]
-        <w:pStyle w:val="Textindependent2"/>
+    <w:bookmarkEnd w:id="6"/>
+    <w:p w14:paraId="6A516A65" w14:textId="769BFDB0" w:rsidR="00A25DC8" w:rsidRDefault="00A25DC8" w:rsidP="008D2A3E">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="32"/>
         </w:numPr>
-        <w:rPr>
-[...14 lines deleted...]
-          <w:color w:val="000000"/>
+        <w:spacing w:after="240"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A25DC8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Per qualsevol altra causa prevista a l’ordenament jurídic vigent en matèria d’esports i d’associacions.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="59603402" w14:textId="77777777" w:rsidR="007C2FDB" w:rsidRPr="00A25DC8" w:rsidRDefault="007C2FDB" w:rsidP="007C2FDB">
+      <w:pPr>
+        <w:spacing w:after="240"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:bookmarkEnd w:id="7"/>
+    <w:p w14:paraId="272CC8EF" w14:textId="3F345D06" w:rsidR="00224E59" w:rsidRPr="007C2FDB" w:rsidRDefault="00224E59" w:rsidP="008D2A3E">
+      <w:pPr>
+        <w:pStyle w:val="Ttol2"/>
+        <w:spacing w:after="240"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:i/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007C2FDB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">Article </w:t>
+      </w:r>
+      <w:r w:rsidR="00B84127" w:rsidRPr="007C2FDB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+        </w:rPr>
+        <w:t>8</w:t>
+      </w:r>
+      <w:r w:rsidR="00351365" w:rsidRPr="007C2FDB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
-    </w:p>
-[...27 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r w:rsidRPr="007C2FDB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007C2FDB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
           <w:i/>
         </w:rPr>
-      </w:pPr>
-[...26 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:t>Drets</w:t>
+      </w:r>
+      <w:r w:rsidR="00B84127" w:rsidRPr="007C2FDB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
           <w:i/>
         </w:rPr>
-        <w:t>Drets</w:t>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:t xml:space="preserve"> i deures</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007C2FDB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
           <w:i/>
         </w:rPr>
-        <w:t xml:space="preserve"> i deures</w:t>
-[...5 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve"> dels socis</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7C253A75" w14:textId="77777777" w:rsidR="00224E59" w:rsidRPr="008C4C79" w:rsidRDefault="00224E59" w:rsidP="00BD20A9">
+    <w:p w14:paraId="3B409F34" w14:textId="036ACAF3" w:rsidR="00224E59" w:rsidRPr="008C4C79" w:rsidRDefault="00B84127" w:rsidP="008D2A3E">
       <w:pPr>
         <w:pStyle w:val="Textindependent"/>
-        <w:jc w:val="both"/>
-[...7 lines deleted...]
-        <w:pStyle w:val="Textindependent"/>
+        <w:spacing w:after="240"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008C4C79">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">I. </w:t>
       </w:r>
       <w:r w:rsidR="00224E59" w:rsidRPr="008C4C79">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
         </w:rPr>
-        <w:t>Els membres d</w:t>
+        <w:t xml:space="preserve">Els </w:t>
+      </w:r>
+      <w:r w:rsidR="000326FE">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>membres</w:t>
+      </w:r>
+      <w:r w:rsidR="00224E59" w:rsidRPr="008C4C79">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> d</w:t>
       </w:r>
       <w:r w:rsidR="008C147F" w:rsidRPr="008C4C79">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
         </w:rPr>
         <w:t>el club</w:t>
       </w:r>
       <w:r w:rsidR="00224E59" w:rsidRPr="008C4C79">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve"> tenen dret a: </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="39285BBE" w14:textId="77777777" w:rsidR="00224E59" w:rsidRPr="008C4C79" w:rsidRDefault="00224E59" w:rsidP="00BD20A9">
-[...8 lines deleted...]
-    <w:p w14:paraId="5C54574C" w14:textId="77777777" w:rsidR="00224E59" w:rsidRPr="008C4C79" w:rsidRDefault="00224E59" w:rsidP="00F72E07">
+    <w:p w14:paraId="5AD68B55" w14:textId="77777777" w:rsidR="004B07C9" w:rsidRPr="004B07C9" w:rsidRDefault="004B07C9" w:rsidP="004B07C9">
       <w:pPr>
         <w:pStyle w:val="Textindependent2"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
-        <w:rPr>
-[...1 lines deleted...]
-          <w:bCs/>
+        <w:spacing w:after="240"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="008C4C79">
-[...44 lines deleted...]
-    <w:p w14:paraId="387039D0" w14:textId="77777777" w:rsidR="00224E59" w:rsidRPr="008C4C79" w:rsidRDefault="00224E59" w:rsidP="00F72E07">
+      <w:r w:rsidRPr="004B07C9">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Assistir i participar amb veu i vot a les reunions de l’Assemblea General personalment, o a través de representants.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="04459452" w14:textId="77777777" w:rsidR="00F216BA" w:rsidRPr="00F216BA" w:rsidRDefault="00224E59" w:rsidP="008D2A3E">
       <w:pPr>
         <w:pStyle w:val="Textindependent2"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
-        <w:rPr>
-[...4 lines deleted...]
-      <w:r w:rsidRPr="008C4C79">
+        <w:spacing w:after="240"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F216BA">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
         </w:rPr>
         <w:t>Votar en els altres òrgans de</w:t>
       </w:r>
-      <w:r w:rsidR="007209E6" w:rsidRPr="008C4C79">
+      <w:r w:rsidR="007209E6" w:rsidRPr="00F216BA">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
         </w:rPr>
         <w:t>l club</w:t>
       </w:r>
-      <w:r w:rsidRPr="008C4C79">
+      <w:r w:rsidRPr="00F216BA">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve"> de què formin part</w:t>
       </w:r>
-      <w:r w:rsidR="001F17C6" w:rsidRPr="008C4C79">
+      <w:r w:rsidR="001F17C6" w:rsidRPr="00F216BA">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4466A054" w14:textId="77777777" w:rsidR="00224E59" w:rsidRPr="008C4C79" w:rsidRDefault="00224E59" w:rsidP="00BD20A9">
-[...11 lines deleted...]
-      <w:pPr>
+    <w:p w14:paraId="636B42D2" w14:textId="77777777" w:rsidR="00F216BA" w:rsidRPr="00F216BA" w:rsidRDefault="00224E59" w:rsidP="008D2A3E">
+      <w:pPr>
+        <w:pStyle w:val="Textindependent2"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
-        <w:jc w:val="both"/>
-[...12 lines deleted...]
-          <w:szCs w:val="24"/>
+        <w:spacing w:after="240"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F216BA">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
         </w:rPr>
         <w:t>Ser elegibles per als òrgans de govern</w:t>
       </w:r>
-      <w:r w:rsidR="001F17C6" w:rsidRPr="008C4C79">
-[...4 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidR="001F17C6" w:rsidRPr="00F216BA">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="103C00CC" w14:textId="77777777" w:rsidR="00224E59" w:rsidRPr="008C4C79" w:rsidRDefault="00224E59" w:rsidP="00BD20A9">
-[...11 lines deleted...]
-      <w:pPr>
+    <w:p w14:paraId="7561D37A" w14:textId="77777777" w:rsidR="00F216BA" w:rsidRPr="00F216BA" w:rsidRDefault="00224E59" w:rsidP="008D2A3E">
+      <w:pPr>
+        <w:pStyle w:val="Textindependent2"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
-        <w:jc w:val="both"/>
-[...12 lines deleted...]
-          <w:szCs w:val="24"/>
+        <w:spacing w:after="240"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F216BA">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Ser informats de les activitats </w:t>
       </w:r>
-      <w:r w:rsidR="008C147F" w:rsidRPr="008C4C79">
-[...4 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidR="008C147F" w:rsidRPr="00F216BA">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
         </w:rPr>
         <w:t>del club</w:t>
       </w:r>
-      <w:r w:rsidRPr="008C4C79">
-[...4 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="00F216BA">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve"> i prendre-hi part</w:t>
       </w:r>
-      <w:r w:rsidR="001F17C6" w:rsidRPr="008C4C79">
-[...4 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidR="001F17C6" w:rsidRPr="00F216BA">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="72ED2960" w14:textId="77777777" w:rsidR="00224E59" w:rsidRPr="008C4C79" w:rsidRDefault="00224E59" w:rsidP="00BD20A9">
-[...11 lines deleted...]
-      <w:pPr>
+    <w:p w14:paraId="0314DEFC" w14:textId="77777777" w:rsidR="00F216BA" w:rsidRPr="00F216BA" w:rsidRDefault="00224E59" w:rsidP="008D2A3E">
+      <w:pPr>
+        <w:pStyle w:val="Textindependent2"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
-        <w:jc w:val="both"/>
-[...12 lines deleted...]
-          <w:szCs w:val="24"/>
+        <w:spacing w:after="240"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F216BA">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Ser informats del funcionament </w:t>
       </w:r>
-      <w:r w:rsidR="007209E6" w:rsidRPr="008C4C79">
-[...4 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidR="007209E6" w:rsidRPr="00F216BA">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
         </w:rPr>
         <w:t>del club</w:t>
       </w:r>
-      <w:r w:rsidRPr="008C4C79">
-[...4 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="00F216BA">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve"> i, especialment, de les decisions dels òrgans de govern, de l’estat de comptes i de les relacions </w:t>
       </w:r>
-      <w:r w:rsidR="007209E6" w:rsidRPr="008C4C79">
-[...4 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidR="007209E6" w:rsidRPr="00F216BA">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
         </w:rPr>
         <w:t>del club</w:t>
       </w:r>
-      <w:r w:rsidRPr="008C4C79">
-[...13 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="00F216BA">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> amb els poders públics i amb tercers. Aquest dret es pot exercir sol·licitant </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F216BA">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">la informació corresponent a la Junta Directiva o als altres òrgans estatutaris de govern i, si escau, fent preguntes a les </w:t>
+      </w:r>
+      <w:r w:rsidR="00680FA3" w:rsidRPr="00F216BA">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
-      <w:r w:rsidRPr="008C4C79">
-[...4 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="00F216BA">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">ssemblees </w:t>
       </w:r>
-      <w:r w:rsidR="00680FA3" w:rsidRPr="008C4C79">
-[...4 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidR="00680FA3" w:rsidRPr="00F216BA">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
         </w:rPr>
         <w:t>g</w:t>
       </w:r>
-      <w:r w:rsidRPr="008C4C79">
-[...4 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="00F216BA">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
         </w:rPr>
         <w:t>enerals</w:t>
       </w:r>
-      <w:r w:rsidR="001F17C6" w:rsidRPr="008C4C79">
-[...4 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidR="001F17C6" w:rsidRPr="00F216BA">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6C9CB6B3" w14:textId="77777777" w:rsidR="00224E59" w:rsidRPr="008C4C79" w:rsidRDefault="00224E59" w:rsidP="00BD20A9">
-[...11 lines deleted...]
-      <w:pPr>
+    <w:p w14:paraId="5319EF5B" w14:textId="56D1BCD2" w:rsidR="00224E59" w:rsidRPr="004B07C9" w:rsidRDefault="00224E59" w:rsidP="008D2A3E">
+      <w:pPr>
+        <w:pStyle w:val="Textindependent2"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
-        <w:jc w:val="both"/>
-[...14 lines deleted...]
-        <w:lastRenderedPageBreak/>
+        <w:spacing w:after="240"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F216BA">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+        </w:rPr>
         <w:t>Separar-se de</w:t>
       </w:r>
+      <w:r w:rsidR="008C147F" w:rsidRPr="00F216BA">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">l club. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F216BA">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Si la persona que se separa consta al Registre com a membre fundador, pot sol·licitar al Registre l’anotació de la seva separació</w:t>
+      </w:r>
+      <w:r w:rsidR="001F17C6" w:rsidRPr="00F216BA">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="541831F0" w14:textId="2C18FB72" w:rsidR="004B07C9" w:rsidRPr="004B07C9" w:rsidRDefault="004B07C9" w:rsidP="004B07C9">
+      <w:pPr>
+        <w:pStyle w:val="Pargrafdellista"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="5"/>
+        </w:numPr>
+        <w:ind w:left="714" w:hanging="357"/>
+        <w:contextualSpacing w:val="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004B07C9">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Els </w:t>
+      </w:r>
+      <w:r w:rsidR="000326FE">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">socis </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004B07C9">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">que hagin fet constar a l’acta el seu vot contrari a un acord i els que no hagin assistit a la reunió on es va prendre i no hagin delegat el seu vot, poden impugnar-lo judicialment si és contrari a aquesta Llei o als Estatuts de l’associació, o si beneficia uns </w:t>
+      </w:r>
+      <w:r w:rsidR="000326FE">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>socis</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004B07C9">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> o tercers en perjudici d’uns altres membres o dels interessos </w:t>
+      </w:r>
+      <w:r w:rsidR="000326FE">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>del club</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004B07C9">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>, en el termini dels 30 dies següents d’haver-lo aprovat.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3F4098C8" w14:textId="77777777" w:rsidR="004B07C9" w:rsidRPr="004B07C9" w:rsidRDefault="004B07C9" w:rsidP="004B07C9">
+      <w:pPr>
+        <w:pStyle w:val="Pargrafdellista"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="5"/>
+        </w:numPr>
+        <w:ind w:left="714" w:hanging="357"/>
+        <w:contextualSpacing w:val="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004B07C9">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Els membres que hagin impugnat un acord poden sol·licitar al Registre l’anotació marginal de la impugnació.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2C320D45" w14:textId="77777777" w:rsidR="004B07C9" w:rsidRPr="006277DC" w:rsidRDefault="004B07C9" w:rsidP="004B07C9">
+      <w:pPr>
+        <w:pStyle w:val="Pargrafdellista"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="5"/>
+        </w:numPr>
+        <w:ind w:left="714" w:hanging="357"/>
+        <w:contextualSpacing w:val="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00477A49">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t>...</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3ACCDB8B" w14:textId="77777777" w:rsidR="004B07C9" w:rsidRDefault="004B07C9" w:rsidP="008D2A3E">
+      <w:pPr>
+        <w:pStyle w:val="Textindependent"/>
+        <w:spacing w:after="240"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4C752B6E" w14:textId="30984603" w:rsidR="00224E59" w:rsidRPr="008C4C79" w:rsidRDefault="00B84127" w:rsidP="008D2A3E">
+      <w:pPr>
+        <w:pStyle w:val="Textindependent"/>
+        <w:spacing w:after="240"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008C4C79">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>II</w:t>
+      </w:r>
+      <w:r w:rsidR="00224E59" w:rsidRPr="008C4C79">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">. Els </w:t>
+      </w:r>
+      <w:r w:rsidR="000326FE">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>membres</w:t>
+      </w:r>
+      <w:r w:rsidR="00224E59" w:rsidRPr="008C4C79">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> de</w:t>
+      </w:r>
       <w:r w:rsidR="008C147F" w:rsidRPr="008C4C79">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
-          <w:sz w:val="24"/>
-[...48 lines deleted...]
-        <w:t>II</w:t>
+        </w:rPr>
+        <w:t>l club</w:t>
       </w:r>
       <w:r w:rsidR="00224E59" w:rsidRPr="008C4C79">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
         </w:rPr>
-        <w:t>. Els membres de</w:t>
-[...12 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve"> tenen els deures següents: </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="460FFA32" w14:textId="77777777" w:rsidR="00224E59" w:rsidRPr="008C4C79" w:rsidRDefault="00224E59" w:rsidP="00BD20A9">
-[...9 lines deleted...]
-    <w:p w14:paraId="6DFE24D5" w14:textId="77777777" w:rsidR="00224E59" w:rsidRPr="008C4C79" w:rsidRDefault="00224E59" w:rsidP="00F72E07">
+    <w:p w14:paraId="6DFE24D5" w14:textId="77777777" w:rsidR="00224E59" w:rsidRPr="008C4C79" w:rsidRDefault="00224E59" w:rsidP="008D2A3E">
       <w:pPr>
         <w:pStyle w:val="Textindependent"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
+        <w:spacing w:after="240"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008C4C79">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Ser lleials als objectius i </w:t>
       </w:r>
       <w:r w:rsidR="008E4DE4" w:rsidRPr="008C4C79">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">a </w:t>
       </w:r>
       <w:r w:rsidRPr="008C4C79">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">les finalitats </w:t>
       </w:r>
       <w:r w:rsidR="008C147F" w:rsidRPr="008C4C79">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
         </w:rPr>
         <w:t>del club</w:t>
       </w:r>
       <w:r w:rsidRPr="008C4C79">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve"> i actuar per assolir-los</w:t>
       </w:r>
       <w:r w:rsidR="001F17C6" w:rsidRPr="008C4C79">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="49D7E2F5" w14:textId="77777777" w:rsidR="00224E59" w:rsidRPr="008C4C79" w:rsidRDefault="00224E59" w:rsidP="00BD20A9">
-[...9 lines deleted...]
-    <w:p w14:paraId="7A2ABA46" w14:textId="77777777" w:rsidR="00224E59" w:rsidRPr="008C4C79" w:rsidRDefault="00224E59" w:rsidP="00F72E07">
+    <w:p w14:paraId="7A2ABA46" w14:textId="77777777" w:rsidR="00224E59" w:rsidRPr="008C4C79" w:rsidRDefault="00224E59" w:rsidP="008D2A3E">
       <w:pPr>
         <w:pStyle w:val="Textindependent"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
+        <w:spacing w:after="240"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008C4C79">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
         </w:rPr>
         <w:t>Contribuir al sosteniment de</w:t>
       </w:r>
       <w:r w:rsidR="008C147F" w:rsidRPr="008C4C79">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
         </w:rPr>
         <w:t>l club</w:t>
       </w:r>
       <w:r w:rsidR="003E20BA" w:rsidRPr="008C4C79">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
         </w:rPr>
@@ -3481,6135 +3181,5821 @@
         </w:rPr>
         <w:t xml:space="preserve"> els </w:t>
       </w:r>
       <w:r w:rsidR="00157340" w:rsidRPr="008C4C79">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
         </w:rPr>
         <w:t>e</w:t>
       </w:r>
       <w:r w:rsidR="003E31ED" w:rsidRPr="008C4C79">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
         </w:rPr>
         <w:t>statuts</w:t>
       </w:r>
       <w:r w:rsidR="001F17C6" w:rsidRPr="008C4C79">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="54391780" w14:textId="77777777" w:rsidR="00224E59" w:rsidRPr="008C4C79" w:rsidRDefault="00224E59" w:rsidP="00BD20A9">
-[...9 lines deleted...]
-    <w:p w14:paraId="2D475DF2" w14:textId="77777777" w:rsidR="00224E59" w:rsidRPr="008C4C79" w:rsidRDefault="00224E59" w:rsidP="00F72E07">
+    <w:p w14:paraId="2D475DF2" w14:textId="57D16D74" w:rsidR="00224E59" w:rsidRDefault="00224E59" w:rsidP="008D2A3E">
       <w:pPr>
         <w:pStyle w:val="Textindependent"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
+        <w:spacing w:after="240"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008C4C79">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
         </w:rPr>
         <w:t>Respectar i complir els acords adoptats pels òrgans de</w:t>
       </w:r>
       <w:r w:rsidR="008C147F" w:rsidRPr="008C4C79">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
         </w:rPr>
         <w:t>l club</w:t>
       </w:r>
       <w:r w:rsidR="001F17C6" w:rsidRPr="008C4C79">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2CFCB8DA" w14:textId="77777777" w:rsidR="00726CA4" w:rsidRPr="00620E04" w:rsidRDefault="00726CA4" w:rsidP="00BD20A9">
+    <w:p w14:paraId="1860DD4D" w14:textId="336D4303" w:rsidR="00073797" w:rsidRPr="008C4C79" w:rsidRDefault="00073797" w:rsidP="008D2A3E">
+      <w:pPr>
+        <w:pStyle w:val="Textindependent"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="6"/>
+        </w:numPr>
+        <w:spacing w:after="240"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00073797">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t>...</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2CFCB8DA" w14:textId="77777777" w:rsidR="00726CA4" w:rsidRPr="00620E04" w:rsidRDefault="00726CA4" w:rsidP="008D2A3E">
       <w:pPr>
         <w:pStyle w:val="Textindependent2"/>
-        <w:rPr>
-[...5 lines deleted...]
-    <w:p w14:paraId="60F70C97" w14:textId="77777777" w:rsidR="00224E59" w:rsidRPr="00620E04" w:rsidRDefault="00224E59" w:rsidP="00BD20A9">
+        <w:spacing w:after="240"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="60F70C97" w14:textId="77777777" w:rsidR="00224E59" w:rsidRPr="00620E04" w:rsidRDefault="00224E59" w:rsidP="008D2A3E">
       <w:pPr>
         <w:pStyle w:val="Ttol1"/>
+        <w:spacing w:after="240"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="none"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00620E04">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="none"/>
         </w:rPr>
         <w:t>ÒRGANS DE</w:t>
       </w:r>
       <w:r w:rsidR="008C147F" w:rsidRPr="00620E04">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="none"/>
         </w:rPr>
         <w:t>L CLUB</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="00AAD8DF" w14:textId="77777777" w:rsidR="00224E59" w:rsidRPr="008C4C79" w:rsidRDefault="00224E59" w:rsidP="00BD20A9">
-[...10 lines deleted...]
-    <w:p w14:paraId="354E9896" w14:textId="6A2D24A0" w:rsidR="00224E59" w:rsidRPr="008C4C79" w:rsidRDefault="00224E59" w:rsidP="00BD20A9">
+    <w:p w14:paraId="354E9896" w14:textId="6A2D24A0" w:rsidR="00224E59" w:rsidRPr="007C2FDB" w:rsidRDefault="00224E59" w:rsidP="008D2A3E">
       <w:pPr>
         <w:pStyle w:val="Ttol6"/>
-        <w:rPr>
-[...1 lines deleted...]
-          <w:b w:val="0"/>
+        <w:spacing w:after="240"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs w:val="0"/>
           <w:u w:val="none"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="008C4C79">
-[...2 lines deleted...]
-          <w:b w:val="0"/>
+      <w:r w:rsidRPr="007C2FDB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs w:val="0"/>
           <w:u w:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">Article </w:t>
       </w:r>
-      <w:r w:rsidR="00587F1E" w:rsidRPr="008C4C79">
-[...2 lines deleted...]
-          <w:b w:val="0"/>
+      <w:r w:rsidR="00587F1E" w:rsidRPr="007C2FDB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs w:val="0"/>
           <w:u w:val="none"/>
         </w:rPr>
         <w:t>9</w:t>
       </w:r>
-      <w:r w:rsidR="00351365" w:rsidRPr="008C4C79">
-[...2 lines deleted...]
-          <w:b w:val="0"/>
+      <w:r w:rsidR="00351365" w:rsidRPr="007C2FDB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs w:val="0"/>
           <w:u w:val="none"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
-      <w:r w:rsidRPr="008C4C79">
-[...2 lines deleted...]
-          <w:b w:val="0"/>
+      <w:r w:rsidRPr="007C2FDB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs w:val="0"/>
           <w:u w:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="008C4C79">
-[...2 lines deleted...]
-          <w:b w:val="0"/>
+      <w:r w:rsidRPr="007C2FDB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs w:val="0"/>
           <w:i/>
           <w:iCs/>
           <w:u w:val="none"/>
         </w:rPr>
         <w:t>Assemblea General</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="23408777" w14:textId="77777777" w:rsidR="00224E59" w:rsidRPr="008C4C79" w:rsidRDefault="00224E59" w:rsidP="00BD20A9">
-[...10 lines deleted...]
-      <w:pPr>
+    <w:p w14:paraId="7D999E74" w14:textId="1EEC67F4" w:rsidR="003B4800" w:rsidRDefault="00224E59" w:rsidP="008D2A3E">
+      <w:pPr>
+        <w:spacing w:after="240"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008C4C79">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">L’Assemblea General és l’òrgan sobirà </w:t>
       </w:r>
       <w:r w:rsidR="007209E6" w:rsidRPr="008C4C79">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>del club</w:t>
       </w:r>
       <w:r w:rsidRPr="008C4C79">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> i en formen part tots els membres</w:t>
       </w:r>
       <w:r w:rsidR="005B341B" w:rsidRPr="008C4C79">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> directament o per representació</w:t>
       </w:r>
       <w:r w:rsidRPr="008C4C79">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0960D5DF" w14:textId="77777777" w:rsidR="00224E59" w:rsidRPr="008C4C79" w:rsidRDefault="00224E59" w:rsidP="00BD20A9">
+    <w:p w14:paraId="6E5CC5D1" w14:textId="77777777" w:rsidR="001F4B13" w:rsidRDefault="001F4B13" w:rsidP="008D2A3E">
+      <w:pPr>
+        <w:spacing w:after="240"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1909EB2C" w14:textId="4D69A440" w:rsidR="00224E59" w:rsidRPr="009A657E" w:rsidRDefault="00224E59" w:rsidP="008D2A3E">
       <w:pPr>
         <w:pStyle w:val="Ttol7"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="0"/>
         </w:numPr>
+        <w:spacing w:after="240"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:u w:val="none"/>
         </w:rPr>
       </w:pPr>
-    </w:p>
-    <w:p w14:paraId="62F98255" w14:textId="77777777" w:rsidR="00224E59" w:rsidRPr="008C4C79" w:rsidRDefault="00224E59" w:rsidP="00BD20A9">
+      <w:r w:rsidRPr="008C4C79">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:u w:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">I. Competències </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2C8FA6DD" w14:textId="77777777" w:rsidR="00224E59" w:rsidRPr="008C4C79" w:rsidRDefault="00224E59" w:rsidP="008D2A3E">
+      <w:pPr>
+        <w:spacing w:after="240"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008C4C79">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>L’Assemblea General té les funcions següents:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2C9C8660" w14:textId="77777777" w:rsidR="001F4B13" w:rsidRPr="001F4B13" w:rsidRDefault="001F4B13" w:rsidP="001F4B13">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="9"/>
+        </w:numPr>
+        <w:spacing w:after="240"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001F4B13">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Modificar els Estatuts per majoria absoluta de vots dels assistents i representats.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5E92E0BC" w14:textId="27A385CB" w:rsidR="00224E59" w:rsidRPr="007C2FDB" w:rsidRDefault="009A657E" w:rsidP="008D2A3E">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="9"/>
+        </w:numPr>
+        <w:spacing w:after="240"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007C2FDB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Elegir el president i la Junta Directiva. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007C2FDB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>[</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007C2FDB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:i/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>NOTA:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007C2FDB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> en cas que el president s’elegeixi per Junta Directiva, deixar aquest apartat com a “Elegir la Junta Directiva” i afegir lo del president a l’article 10.I.2</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007C2FDB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">] </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="656326C6" w14:textId="048BA66B" w:rsidR="00224E59" w:rsidRPr="009A657E" w:rsidRDefault="00157340" w:rsidP="008D2A3E">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="9"/>
+        </w:numPr>
+        <w:spacing w:after="240"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007C2FDB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>Fer</w:t>
+      </w:r>
+      <w:r w:rsidR="00224E59" w:rsidRPr="007C2FDB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> cessa</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007C2FDB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>r</w:t>
+      </w:r>
+      <w:r w:rsidR="00224E59" w:rsidRPr="007C2FDB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> la Junta Directiva</w:t>
+      </w:r>
+      <w:r w:rsidR="00224E59" w:rsidRPr="007C2FDB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> o qualsevol dels seus membres per majoria</w:t>
+      </w:r>
+      <w:r w:rsidR="00224E59" w:rsidRPr="00620E04">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="003B4800" w:rsidRPr="00406D91">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>simple</w:t>
+      </w:r>
+      <w:r w:rsidR="00406D91" w:rsidRPr="00406D91">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00406D91" w:rsidRPr="00406D91">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t>/</w:t>
+      </w:r>
+      <w:r w:rsidR="00406D91" w:rsidRPr="00406D91">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> absoluta</w:t>
+      </w:r>
+      <w:r w:rsidR="003B4800" w:rsidRPr="00406D91">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00224E59" w:rsidRPr="00620E04">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>dels assistents i representats</w:t>
+      </w:r>
+      <w:r w:rsidR="001F17C6" w:rsidRPr="00620E04">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="75D64978" w14:textId="7D948F28" w:rsidR="00224E59" w:rsidRPr="009A657E" w:rsidRDefault="00157340" w:rsidP="008D2A3E">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="9"/>
+        </w:numPr>
+        <w:spacing w:after="240"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008C4C79">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>A</w:t>
+      </w:r>
+      <w:r w:rsidR="00224E59" w:rsidRPr="008C4C79">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>prova</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008C4C79">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>r</w:t>
+      </w:r>
+      <w:r w:rsidR="00224E59" w:rsidRPr="008C4C79">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> el pressupost anual, que ha de contenir l’expressió de les quotes o </w:t>
+      </w:r>
+      <w:r w:rsidR="008338A0" w:rsidRPr="008C4C79">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">les </w:t>
+      </w:r>
+      <w:r w:rsidR="00224E59" w:rsidRPr="008C4C79">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>aportacions exigibles als socis, i aprova</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008C4C79">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>r</w:t>
+      </w:r>
+      <w:r w:rsidR="00224E59" w:rsidRPr="008C4C79">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> la liquidació del pressupost anterior</w:t>
+      </w:r>
+      <w:r w:rsidR="001F17C6" w:rsidRPr="008C4C79">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3FBE9940" w14:textId="22F37ED9" w:rsidR="00224E59" w:rsidRPr="009A657E" w:rsidRDefault="00157340" w:rsidP="008D2A3E">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="9"/>
+        </w:numPr>
+        <w:spacing w:after="240"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008C4C79">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>I</w:t>
+      </w:r>
+      <w:r w:rsidR="00224E59" w:rsidRPr="008C4C79">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>ncorpora</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008C4C79">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>r</w:t>
+      </w:r>
+      <w:r w:rsidR="00224E59" w:rsidRPr="008C4C79">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> e</w:t>
+      </w:r>
+      <w:r w:rsidR="007209E6" w:rsidRPr="008C4C79">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>l club</w:t>
+      </w:r>
+      <w:r w:rsidR="00224E59" w:rsidRPr="008C4C79">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> a una altra </w:t>
+      </w:r>
+      <w:r w:rsidR="008A0322" w:rsidRPr="008C4C79">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">associació </w:t>
+      </w:r>
+      <w:r w:rsidR="00224E59" w:rsidRPr="008C4C79">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>o a una unió d’associacions, així com crea</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008C4C79">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>r</w:t>
+      </w:r>
+      <w:r w:rsidR="00224E59" w:rsidRPr="008C4C79">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> una altra associació</w:t>
+      </w:r>
+      <w:r w:rsidR="001F17C6" w:rsidRPr="008C4C79">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="33AC3A1A" w14:textId="269229C3" w:rsidR="00224E59" w:rsidRPr="009A657E" w:rsidRDefault="00157340" w:rsidP="008D2A3E">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="9"/>
+        </w:numPr>
+        <w:spacing w:after="240"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008C4C79">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>S</w:t>
+      </w:r>
+      <w:r w:rsidR="00224E59" w:rsidRPr="008C4C79">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>epara</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008C4C79">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>r</w:t>
+      </w:r>
+      <w:r w:rsidR="00224E59" w:rsidRPr="008C4C79">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> definitiva</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008C4C79">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>ment</w:t>
+      </w:r>
+      <w:r w:rsidR="00224E59" w:rsidRPr="008C4C79">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="007209E6" w:rsidRPr="008C4C79">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>del club</w:t>
+      </w:r>
+      <w:r w:rsidR="00224E59" w:rsidRPr="008C4C79">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> els seus membres després de l’expedient disciplinari corresponent.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6C3C478F" w14:textId="024089D0" w:rsidR="007209E6" w:rsidRDefault="00157340" w:rsidP="008D2A3E">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="9"/>
+        </w:numPr>
+        <w:spacing w:after="240"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008C4C79">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Dissoldre</w:t>
+      </w:r>
+      <w:r w:rsidR="00224E59" w:rsidRPr="008C4C79">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> e</w:t>
+      </w:r>
+      <w:r w:rsidR="007209E6" w:rsidRPr="008C4C79">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>l club</w:t>
+      </w:r>
+      <w:r w:rsidR="001F17C6" w:rsidRPr="008C4C79">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="00F392A9" w14:textId="1B4E0350" w:rsidR="00D07546" w:rsidRPr="009A657E" w:rsidRDefault="00D07546" w:rsidP="008D2A3E">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="9"/>
+        </w:numPr>
+        <w:spacing w:after="240"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00406D91">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t>...</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="284958DC" w14:textId="6C07CC96" w:rsidR="00406D91" w:rsidRPr="00D07546" w:rsidRDefault="00AD3DBC" w:rsidP="00D07546">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="9"/>
+        </w:numPr>
+        <w:spacing w:after="240"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008C4C79">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Les </w:t>
+      </w:r>
+      <w:r w:rsidR="00157340" w:rsidRPr="008C4C79">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>altres</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008C4C79">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> previstes en aquests </w:t>
+      </w:r>
+      <w:r w:rsidR="00157340" w:rsidRPr="008C4C79">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>e</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008C4C79">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>statuts i en la legislació sempre en vigor.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4A1F5D31" w14:textId="7F04266C" w:rsidR="009A657E" w:rsidRDefault="009A657E" w:rsidP="008D2A3E">
+      <w:pPr>
+        <w:spacing w:after="240"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0DFB76D5" w14:textId="71404837" w:rsidR="00224E59" w:rsidRPr="008C4C79" w:rsidRDefault="00224E59" w:rsidP="008D2A3E">
       <w:pPr>
         <w:pStyle w:val="Ttol7"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="0"/>
         </w:numPr>
+        <w:spacing w:after="240"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:u w:val="none"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008C4C79">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:u w:val="none"/>
         </w:rPr>
-        <w:t xml:space="preserve">I. Competències </w:t>
-[...756 lines deleted...]
-    <w:p w14:paraId="0DFB76D5" w14:textId="779C4817" w:rsidR="00224E59" w:rsidRPr="008C4C79" w:rsidRDefault="00BA64D7" w:rsidP="00BD20A9">
+        <w:t>II. Sessions</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="438A390F" w14:textId="77777777" w:rsidR="00224E59" w:rsidRPr="008C4C79" w:rsidRDefault="00224E59" w:rsidP="008D2A3E">
+      <w:pPr>
+        <w:pStyle w:val="Textindependent2"/>
+        <w:spacing w:after="240"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008C4C79">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">L’Assemblea General s’ha de reunir </w:t>
+      </w:r>
+      <w:r w:rsidR="003B4800" w:rsidRPr="008C4C79">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">com a mínim una vegada </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008C4C79">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">l’any en sessió ordinària. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="48C60B78" w14:textId="2EE34BFC" w:rsidR="00224E59" w:rsidRDefault="00224E59" w:rsidP="008D2A3E">
+      <w:pPr>
+        <w:spacing w:after="240"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008C4C79">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">La Junta Directiva o una desena part dels socis poden convocar una sessió extraordinària de l’Assemblea General. En el cas </w:t>
+      </w:r>
+      <w:r w:rsidR="001E4948" w:rsidRPr="008C4C79">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>que</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008C4C79">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> la convocatòria </w:t>
+      </w:r>
+      <w:r w:rsidR="001E4948" w:rsidRPr="008C4C79">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">sigui </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008C4C79">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">a instància dels socis, han d’adreçar la sol·licitud a la Junta Directiva, que ha de fer efectiva la convocatòria en un termini màxim de </w:t>
+      </w:r>
+      <w:r w:rsidR="002C4119" w:rsidRPr="008C4C79">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>vint</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008C4C79">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> dies.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="60E6C3A8" w14:textId="77777777" w:rsidR="008C6FEA" w:rsidRPr="008C4C79" w:rsidRDefault="008C6FEA" w:rsidP="008D2A3E">
+      <w:pPr>
+        <w:spacing w:after="240"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="19B17F4C" w14:textId="77777777" w:rsidR="00224E59" w:rsidRPr="008C4C79" w:rsidRDefault="00224E59" w:rsidP="008D2A3E">
       <w:pPr>
         <w:pStyle w:val="Ttol7"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="0"/>
         </w:numPr>
+        <w:spacing w:after="240"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:u w:val="none"/>
         </w:rPr>
       </w:pPr>
+      <w:r w:rsidRPr="008C4C79">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:u w:val="none"/>
+        </w:rPr>
+        <w:t>III. Quòrum</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="283D4C82" w14:textId="77777777" w:rsidR="00B919A0" w:rsidRDefault="00224E59" w:rsidP="008D2A3E">
+      <w:pPr>
+        <w:spacing w:after="240"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008C4C79">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>La constitució vàlida de l’Assemblea General requereix que almenys</w:t>
+      </w:r>
+      <w:r w:rsidR="002C4119" w:rsidRPr="008C4C79">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>, en primera convocatòria,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008C4C79">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> hi siguin presents o representats la </w:t>
+      </w:r>
+      <w:r w:rsidR="00C54FAF" w:rsidRPr="008C4C79">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">meitat </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008C4C79">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>dels membres de dret.</w:t>
+      </w:r>
+      <w:r w:rsidR="002C4119" w:rsidRPr="008C4C79">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0111D05F" w14:textId="5CD9AD8D" w:rsidR="00224E59" w:rsidRDefault="009B4495" w:rsidP="008D2A3E">
+      <w:pPr>
+        <w:spacing w:after="240"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-          <w:u w:val="none"/>
-[...48 lines deleted...]
-        <w:jc w:val="both"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>La</w:t>
+      </w:r>
+      <w:r w:rsidR="002C4119" w:rsidRPr="008C4C79">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> segona convocatòria</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> es farà amb una diferència mínima de mitja hora respecte a la primera, i</w:t>
+      </w:r>
+      <w:r w:rsidR="002C4119" w:rsidRPr="008C4C79">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> hi ha de ser present o representat un nombre de membres que com a mínim representi el </w:t>
+      </w:r>
+      <w:r w:rsidR="002C4119" w:rsidRPr="00B6540C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="004B7BE0" w:rsidRPr="00B6540C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="002C4119" w:rsidRPr="00B6540C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="002C4119" w:rsidRPr="008C4C79">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> per cent del total.</w:t>
+      </w:r>
+      <w:r w:rsidR="009400BB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="009400BB" w:rsidRPr="00795F7E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
-          <w:iCs/>
-[...81 lines deleted...]
-    <w:p w14:paraId="19B17F4C" w14:textId="77777777" w:rsidR="00224E59" w:rsidRPr="008C4C79" w:rsidRDefault="00224E59" w:rsidP="00BD20A9">
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>[</w:t>
+      </w:r>
+      <w:r w:rsidR="009400BB" w:rsidRPr="00795F7E">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:i/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>NOTA</w:t>
+      </w:r>
+      <w:r w:rsidR="009400BB" w:rsidRPr="00795F7E">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">: si no es vol posar un mínim </w:t>
+      </w:r>
+      <w:r w:rsidR="00795F7E" w:rsidRPr="00795F7E">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">d’assistència, es pot posar el següent </w:t>
+      </w:r>
+      <w:r w:rsidR="008C6FEA" w:rsidRPr="008C6FEA">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:sym w:font="Wingdings" w:char="F0E0"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> La segona</w:t>
+      </w:r>
+      <w:r w:rsidR="00795F7E" w:rsidRPr="00795F7E">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> convocatòria </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> es farà amb una diferència mínima de mitja hora respecte a la primera, i </w:t>
+      </w:r>
+      <w:r w:rsidR="00795F7E" w:rsidRPr="00795F7E">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>serà vàlida la reunió sigui quin sigui el nombre d’assistents.]</w:t>
+      </w:r>
+      <w:r w:rsidR="00795F7E" w:rsidRPr="00795F7E">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="11E52DB0" w14:textId="77777777" w:rsidR="008C6FEA" w:rsidRPr="008C4C79" w:rsidRDefault="008C6FEA" w:rsidP="008D2A3E">
+      <w:pPr>
+        <w:spacing w:after="240"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="20F65F1A" w14:textId="77777777" w:rsidR="00224E59" w:rsidRPr="008C4C79" w:rsidRDefault="00224E59" w:rsidP="008D2A3E">
       <w:pPr>
         <w:pStyle w:val="Ttol7"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="0"/>
         </w:numPr>
+        <w:spacing w:after="240"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:u w:val="none"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008C4C79">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:u w:val="none"/>
         </w:rPr>
-        <w:t>III. Quòrum</w:t>
-[...27 lines deleted...]
-        <w:t>La constitució vàlida de l’Assemblea General requereix que almenys</w:t>
+        <w:t>IV. Convocatòria</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="117B5EE2" w14:textId="35050BF9" w:rsidR="00224E59" w:rsidRPr="008C4C79" w:rsidRDefault="00224E59" w:rsidP="008D2A3E">
+      <w:pPr>
+        <w:spacing w:after="240"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008C4C79">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">La Junta Directiva ha de convocar les sessions ordinàries </w:t>
+      </w:r>
+      <w:r w:rsidR="001F4D39" w:rsidRPr="008C4C79">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>i</w:t>
+      </w:r>
+      <w:r w:rsidR="00A35A4B" w:rsidRPr="008C4C79">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> extraordinàries </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008C4C79">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">de l’Assemblea General amb una antelació </w:t>
+      </w:r>
+      <w:r w:rsidR="00C54FAF" w:rsidRPr="008C4C79">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">mínima </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008C4C79">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">de </w:t>
       </w:r>
       <w:r w:rsidR="002C4119" w:rsidRPr="008C4C79">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>, en primera convocatòria,</w:t>
-[...23 lines deleted...]
-        <w:t>dels membres de dret.</w:t>
+        <w:t>quinze</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008C4C79">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> dies, </w:t>
+      </w:r>
+      <w:r w:rsidR="001E4948" w:rsidRPr="008C4C79">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>i ha d’</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008C4C79">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>indica</w:t>
+      </w:r>
+      <w:r w:rsidR="001E4948" w:rsidRPr="008C4C79">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>r</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008C4C79">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008C4C79">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>l’ordre del dia i el lloc, la data i l’hora de reunió</w:t>
       </w:r>
       <w:r w:rsidR="002C4119" w:rsidRPr="008C4C79">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...65 lines deleted...]
-    <w:p w14:paraId="23737FB1" w14:textId="77777777" w:rsidR="00224E59" w:rsidRPr="00620E04" w:rsidRDefault="00224E59" w:rsidP="00BD20A9">
+        <w:t>, en primera i en segona convocatòria</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008C4C79">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="54E649BA" w14:textId="77777777" w:rsidR="00224E59" w:rsidRPr="008C4C79" w:rsidRDefault="00224E59" w:rsidP="008D2A3E">
+      <w:pPr>
+        <w:spacing w:after="240"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008C4C79">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Una desena part dels membres de dret de l’Assemblea General pot demanar a la Junta Directiva d’incloure noves qüestions a l’ordre del dia quan ho faci amb una antelació mínima de </w:t>
+      </w:r>
+      <w:r w:rsidR="004A5C39" w:rsidRPr="008C4C79">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>vuit</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008C4C79">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> dies abans de la reunió. La Junta Directiva ha d’incloure a l’ordre del dia les qüestions que demanin aquests membres.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2779BAAC" w14:textId="77777777" w:rsidR="00224E59" w:rsidRPr="008C4C79" w:rsidRDefault="00224E59" w:rsidP="008D2A3E">
       <w:pPr>
         <w:pStyle w:val="Ttol7"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="0"/>
         </w:numPr>
-        <w:rPr>
-[...5 lines deleted...]
-    <w:p w14:paraId="20F65F1A" w14:textId="77777777" w:rsidR="00224E59" w:rsidRPr="008C4C79" w:rsidRDefault="00224E59" w:rsidP="00BD20A9">
+        <w:spacing w:after="240"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:u w:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008C4C79">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:u w:val="none"/>
+        </w:rPr>
+        <w:t>V. Acords</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="503AAA77" w14:textId="1788022D" w:rsidR="00C97B43" w:rsidRPr="008C4C79" w:rsidRDefault="00224E59" w:rsidP="008D2A3E">
+      <w:pPr>
+        <w:spacing w:after="240"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="8" w:name="_Hlk119867475"/>
+      <w:bookmarkStart w:id="9" w:name="_Hlk119868161"/>
+      <w:bookmarkStart w:id="10" w:name="_Hlk117695370"/>
+      <w:r w:rsidRPr="008C4C79">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Els acords de l’Assemblea General es prenen per </w:t>
+      </w:r>
+      <w:r w:rsidR="00C54FAF" w:rsidRPr="008C4C79">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>majoria simple</w:t>
+      </w:r>
+      <w:r w:rsidR="00F16E60" w:rsidRPr="008C4C79">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008C4C79">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">dels assistents i </w:t>
+      </w:r>
+      <w:r w:rsidR="00ED45B1" w:rsidRPr="008C4C79">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>d</w:t>
+      </w:r>
+      <w:r w:rsidR="008338A0" w:rsidRPr="008C4C79">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">els </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008C4C79">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>representats</w:t>
+      </w:r>
+      <w:r w:rsidR="002C4119" w:rsidRPr="008C4C79">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidR="00C97B43" w:rsidRPr="008C4C79">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>excepte aquells que la legislació sempre en vigor i aque</w:t>
+      </w:r>
+      <w:r w:rsidR="00D306FF" w:rsidRPr="008C4C79">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>s</w:t>
+      </w:r>
+      <w:r w:rsidR="00C97B43" w:rsidRPr="008C4C79">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ts </w:t>
+      </w:r>
+      <w:r w:rsidR="00F751A1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>e</w:t>
+      </w:r>
+      <w:r w:rsidR="00C97B43" w:rsidRPr="008C4C79">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>statuts disposin altrament.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="266F2208" w14:textId="3260166D" w:rsidR="00E75FD9" w:rsidRPr="00E42558" w:rsidRDefault="00F25D7D" w:rsidP="008D2A3E">
+      <w:pPr>
+        <w:pStyle w:val="Textindependent"/>
+        <w:spacing w:after="240"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008C4C79">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">No obstant </w:t>
+      </w:r>
+      <w:r w:rsidR="004A5C39" w:rsidRPr="008C4C79">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>això</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008C4C79">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>, els acords sobre</w:t>
+      </w:r>
+      <w:r w:rsidR="00F16E60" w:rsidRPr="008C4C79">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:color w:val="222222"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FEFEFE"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008C4C79">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">les matèries </w:t>
+      </w:r>
+      <w:r w:rsidR="004A5C39" w:rsidRPr="008C4C79">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">següents </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008C4C79">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>s’han d’adoptar per majoria absoluta:</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="8"/>
+      <w:r w:rsidR="00E75FD9" w:rsidRPr="00E75FD9">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="FF0000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00430E92">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="FF0000"/>
+        </w:rPr>
+        <w:t>[</w:t>
+      </w:r>
+      <w:r w:rsidR="00E75FD9" w:rsidRPr="00E91AEE">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:i/>
+          <w:color w:val="FF0000"/>
+        </w:rPr>
+        <w:t>NOTA</w:t>
+      </w:r>
+      <w:r w:rsidR="00E75FD9" w:rsidRPr="00B6540C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:color w:val="FF0000"/>
+        </w:rPr>
+        <w:t>: apartat opcional</w:t>
+      </w:r>
+      <w:r w:rsidR="00430E92">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="FF0000"/>
+        </w:rPr>
+        <w:t>]</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="342BE618" w14:textId="2D616BA9" w:rsidR="001F17C6" w:rsidRPr="00F751A1" w:rsidRDefault="001F17C6" w:rsidP="008D2A3E">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="240"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B63640">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t>...</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B9AB09E" w14:textId="124FC296" w:rsidR="004B7BE0" w:rsidRPr="00F751A1" w:rsidRDefault="001F17C6" w:rsidP="008D2A3E">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="240"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B63640">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t>...</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="9"/>
+    <w:bookmarkEnd w:id="10"/>
+    <w:p w14:paraId="56D14DEA" w14:textId="77777777" w:rsidR="00224E59" w:rsidRPr="008C4C79" w:rsidRDefault="00224E59" w:rsidP="008D2A3E">
+      <w:pPr>
+        <w:spacing w:after="240"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008C4C79">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Els acords de l’Assemblea General es fan constar per escrit en una acta que ha de firmar el secretari amb el vistiplau del president. Qualsevol associat té dret a sol·licitar i a obtenir </w:t>
+      </w:r>
+      <w:r w:rsidR="008338A0" w:rsidRPr="008C4C79">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">una </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008C4C79">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>còpia, total o parcial, de l</w:t>
+      </w:r>
+      <w:r w:rsidR="00E97A66" w:rsidRPr="008C4C79">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>es actes</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008C4C79">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> de les reunions de l’Assemblea General. </w:t>
+      </w:r>
+      <w:r w:rsidR="00E97A66" w:rsidRPr="008C4C79">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>El secretari ha de certificar a</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008C4C79">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>questes còpies</w:t>
+      </w:r>
+      <w:r w:rsidR="00E97A66" w:rsidRPr="008C4C79">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="00E97A66" w:rsidRPr="008C4C79" w:rsidDel="00E97A66">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="36A6E340" w14:textId="77777777" w:rsidR="00C54FAF" w:rsidRPr="008C4C79" w:rsidRDefault="00C54FAF" w:rsidP="008D2A3E">
+      <w:pPr>
+        <w:spacing w:after="240"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7702F7FB" w14:textId="17B63A82" w:rsidR="00A35A4B" w:rsidRPr="008C4C79" w:rsidRDefault="00224E59" w:rsidP="008D2A3E">
+      <w:pPr>
+        <w:spacing w:after="240"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008C4C79">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Els membres de dret de l’Assemblea poden delegar el seu vot en un altre membre de</w:t>
+      </w:r>
+      <w:r w:rsidR="007209E6" w:rsidRPr="008C4C79">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>l club</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008C4C79">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> que els representi.</w:t>
+      </w:r>
+      <w:r w:rsidR="00A35A4B" w:rsidRPr="008C4C79">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00A35A4B" w:rsidRPr="008C4C79">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">No obstant l’anterior, un mateix soci pot rebre com a màxim </w:t>
+      </w:r>
+      <w:r w:rsidR="00A35A4B" w:rsidRPr="00B63640">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t>...</w:t>
+      </w:r>
+      <w:r w:rsidR="00A35A4B" w:rsidRPr="008C4C79">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> delegacions de vot.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="26E9B538" w14:textId="77777777" w:rsidR="00224E59" w:rsidRPr="008C4C79" w:rsidRDefault="00224E59" w:rsidP="008D2A3E">
+      <w:pPr>
+        <w:spacing w:after="240"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008C4C79">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Els assistents a una sessió de l’Assemblea General que disposin d’una delegació de vot de membres absents han de fer constar aquesta circumstància a l’inici de la sessió.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="387C29A6" w14:textId="21FC933D" w:rsidR="00AC23FA" w:rsidRDefault="00224E59" w:rsidP="008D2A3E">
+      <w:pPr>
+        <w:spacing w:after="240"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008C4C79">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Els membres que votin en contra d’un acord determinat poden demanar, en la mateixa reunió, que el seu vot consti a l’acta</w:t>
+      </w:r>
+      <w:r w:rsidR="000F240E" w:rsidRPr="008C4C79">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="07388D34" w14:textId="77777777" w:rsidR="007C2FDB" w:rsidRDefault="007C2FDB" w:rsidP="008D2A3E">
+      <w:pPr>
+        <w:spacing w:after="240"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2AF92D91" w14:textId="04E6041D" w:rsidR="00224E59" w:rsidRPr="007C2FDB" w:rsidRDefault="00224E59" w:rsidP="008D2A3E">
+      <w:pPr>
+        <w:spacing w:after="240"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007C2FDB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Article 1</w:t>
+      </w:r>
+      <w:r w:rsidR="00587F1E" w:rsidRPr="007C2FDB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>0</w:t>
+      </w:r>
+      <w:r w:rsidR="00351365" w:rsidRPr="007C2FDB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007C2FDB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007C2FDB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Junta Directiva</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5AB1AA3C" w14:textId="4118FA38" w:rsidR="00224E59" w:rsidRDefault="00224E59" w:rsidP="008D2A3E">
+      <w:pPr>
+        <w:spacing w:after="240"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008C4C79">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">La Junta Directiva és l’òrgan col·legiat de govern i de gestió </w:t>
+      </w:r>
+      <w:r w:rsidR="007209E6" w:rsidRPr="008C4C79">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>del club</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008C4C79">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, que </w:t>
+      </w:r>
+      <w:r w:rsidR="009A620E" w:rsidRPr="008C4C79">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>el</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008C4C79">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> representa en les relacions amb tercers i amb els poders públics, inclosa la representació en un judici. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1D6192F3" w14:textId="2AFA7C9F" w:rsidR="00224E59" w:rsidRPr="00DC735A" w:rsidRDefault="00224E59" w:rsidP="008D2A3E">
       <w:pPr>
         <w:pStyle w:val="Ttol7"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="0"/>
         </w:numPr>
-        <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:spacing w:after="240"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
           <w:u w:val="none"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="008C4C79">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r w:rsidRPr="00620E04">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
           <w:u w:val="none"/>
         </w:rPr>
-        <w:t>IV. Convocatòria</w:t>
-[...103 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:t>I. Funcions</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4E788B80" w14:textId="668BB2EE" w:rsidR="00224E59" w:rsidRPr="00620E04" w:rsidRDefault="00ED45B1" w:rsidP="008D2A3E">
+      <w:pPr>
+        <w:pStyle w:val="Textindependent2"/>
+        <w:spacing w:after="240"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00620E04">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>L</w:t>
+      </w:r>
+      <w:r w:rsidR="00224E59" w:rsidRPr="00620E04">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>a Junta Directiva</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00620E04">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> té les funcions següents</w:t>
+      </w:r>
+      <w:r w:rsidR="00224E59" w:rsidRPr="00620E04">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0898361E" w14:textId="023B6D98" w:rsidR="00167027" w:rsidRPr="00DC735A" w:rsidRDefault="00167027" w:rsidP="008D2A3E">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="10"/>
+        </w:numPr>
+        <w:spacing w:after="240"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00620E04">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Representa</w:t>
+      </w:r>
+      <w:r w:rsidR="00982AA0" w:rsidRPr="00620E04">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>r</w:t>
       </w:r>
-      <w:r w:rsidRPr="008C4C79">
-[...79 lines deleted...]
-    <w:p w14:paraId="2779BAAC" w14:textId="77777777" w:rsidR="00224E59" w:rsidRPr="008C4C79" w:rsidRDefault="00224E59" w:rsidP="00BD20A9">
+      <w:r w:rsidRPr="00620E04">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="007209E6" w:rsidRPr="00620E04">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>el club</w:t>
+      </w:r>
+      <w:r w:rsidR="001F17C6" w:rsidRPr="00620E04">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00620E04">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="64A00D25" w14:textId="5EFA4E52" w:rsidR="00224E59" w:rsidRPr="00DC735A" w:rsidRDefault="00DC735A" w:rsidP="008D2A3E">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="10"/>
+        </w:numPr>
+        <w:spacing w:after="240"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0052754D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">Designar un secretari i un </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DC735A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">president. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DC735A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>[</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DC735A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:i/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>NOTA:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DC735A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> en cas que el president s’elegeixi per Assemblea General, deixar aquest apartat com a “Designar un secretari” i afegir lo del president a l’article 9.I.3</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DC735A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">] </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0D23BE02" w14:textId="6061F7D8" w:rsidR="00224E59" w:rsidRDefault="00224E59" w:rsidP="008D2A3E">
+      <w:pPr>
+        <w:pStyle w:val="Textindependent2"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="10"/>
+        </w:numPr>
+        <w:spacing w:after="240"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00620E04">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>Fixar l’ordre del dia de les sessions de l’Assemblea General</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00620E04">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="296E1195" w14:textId="7DF44622" w:rsidR="001F5232" w:rsidRPr="00DC735A" w:rsidRDefault="001F5232" w:rsidP="008D2A3E">
+      <w:pPr>
+        <w:pStyle w:val="Textindependent2"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="10"/>
+        </w:numPr>
+        <w:spacing w:after="240"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001F5232">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t>...</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2F3D0F32" w14:textId="23F35A57" w:rsidR="00224E59" w:rsidRDefault="00224E59" w:rsidP="008D2A3E">
+      <w:pPr>
+        <w:pStyle w:val="Textindependent2"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="10"/>
+        </w:numPr>
+        <w:spacing w:after="240"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00620E04">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Qualsevol altra funció que </w:t>
+      </w:r>
+      <w:r w:rsidR="008338A0" w:rsidRPr="00620E04">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>a</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00620E04">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ls </w:t>
+      </w:r>
+      <w:r w:rsidR="00157340" w:rsidRPr="00620E04">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>e</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00620E04">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>statuts</w:t>
+      </w:r>
+      <w:r w:rsidR="00746BCE" w:rsidRPr="00620E04">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00620E04">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>no s’hagi atribuït a cap òrgan</w:t>
+      </w:r>
+      <w:r w:rsidR="001F17C6" w:rsidRPr="00620E04">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00620E04">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="49DD7A78" w14:textId="77777777" w:rsidR="005677E7" w:rsidRPr="00620E04" w:rsidRDefault="005677E7" w:rsidP="005677E7">
+      <w:pPr>
+        <w:pStyle w:val="Textindependent2"/>
+        <w:spacing w:after="240"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="07D892F4" w14:textId="4039CEE2" w:rsidR="00224E59" w:rsidRPr="00DC735A" w:rsidRDefault="00224E59" w:rsidP="008D2A3E">
       <w:pPr>
         <w:pStyle w:val="Ttol7"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="0"/>
         </w:numPr>
+        <w:spacing w:after="240"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:u w:val="none"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008C4C79">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:u w:val="none"/>
         </w:rPr>
-        <w:t>V. Acords</w:t>
-[...46 lines deleted...]
-          <w:bCs/>
+        <w:t xml:space="preserve">II. Composició i estructura </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="313EE30D" w14:textId="56396A6D" w:rsidR="006B2564" w:rsidRPr="008C4C79" w:rsidRDefault="006B2564" w:rsidP="008D2A3E">
+      <w:pPr>
+        <w:spacing w:after="240"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008C4C79">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Els membres de la Junta Directiva exerceixen els càrrecs gratuïtament i no poden formar-ne part els socis o afiliats que exerceixen una activitat retribuïda per l’entitat esportiva.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4CAD621A" w14:textId="4FA8232F" w:rsidR="000E2048" w:rsidRPr="00B556FF" w:rsidRDefault="000E2048" w:rsidP="00B556FF">
+      <w:pPr>
+        <w:spacing w:after="240"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B556FF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">La Junta Directiva està formada per un president, un secretari </w:t>
+      </w:r>
+      <w:r w:rsidR="008B76B7">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t>[</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B556FF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t>si escau, podeu afegir vicepresident, tresorer/s i vocal/s</w:t>
+      </w:r>
+      <w:r w:rsidR="008B76B7">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t>]</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B556FF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B556FF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="FF0000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="008C4C79">
-[...95 lines deleted...]
-          <w:bCs/>
+      <w:r w:rsidRPr="00B556FF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-      </w:pPr>
-[...73 lines deleted...]
-        </w:rPr>
         <w:t>[</w:t>
       </w:r>
-      <w:r w:rsidR="00E75FD9" w:rsidRPr="00E91AEE">
+      <w:r w:rsidRPr="00B556FF">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:i/>
           <w:color w:val="FF0000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>NOTA</w:t>
       </w:r>
-      <w:r w:rsidR="00E75FD9" w:rsidRPr="00B6540C">
+      <w:r w:rsidRPr="00B556FF">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:color w:val="FF0000"/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r w:rsidR="00430E92">
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>: almenys han de constar 3 membres]</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3890F5DC" w14:textId="77777777" w:rsidR="00167027" w:rsidRPr="008C4C79" w:rsidRDefault="00224E59" w:rsidP="008D2A3E">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="11"/>
+        </w:numPr>
+        <w:spacing w:after="240"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008C4C79">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>El president</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="48987F9C" w14:textId="168791CA" w:rsidR="00F751A1" w:rsidRPr="00620E04" w:rsidRDefault="00167027" w:rsidP="008D2A3E">
+      <w:pPr>
+        <w:spacing w:after="240"/>
+        <w:ind w:left="720"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00620E04">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>El president és elegit</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00620E04">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B80BA3">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="FF0000"/>
-        </w:rPr>
-[...29 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>per la Junta Directiva</w:t>
+      </w:r>
+      <w:r w:rsidR="004B7BE0" w:rsidRPr="00B80BA3">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="003C5D4F" w:rsidRPr="008E521A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:color w:val="FF0000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
-        <w:t>...</w:t>
-[...28 lines deleted...]
-        <w:jc w:val="both"/>
+        <w:t>/</w:t>
+      </w:r>
+      <w:r w:rsidR="003C5D4F" w:rsidRPr="00B80BA3">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-      </w:pPr>
-[...69 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:t xml:space="preserve"> per l’Assemblea General</w:t>
+      </w:r>
+      <w:r w:rsidR="00F751A1" w:rsidRPr="00620E04">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
-      <w:r w:rsidR="00E97A66" w:rsidRPr="008C4C79" w:rsidDel="00E97A66">
-[...165 lines deleted...]
-        <w:jc w:val="both"/>
+    </w:p>
+    <w:p w14:paraId="004742DF" w14:textId="6A4C1CA3" w:rsidR="00167027" w:rsidRPr="00620E04" w:rsidRDefault="00430E92" w:rsidP="008D2A3E">
+      <w:pPr>
+        <w:spacing w:after="240"/>
+        <w:ind w:left="720"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>[</w:t>
+      </w:r>
+      <w:r w:rsidR="00587F1E" w:rsidRPr="00E91AEE">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:i/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>N</w:t>
+      </w:r>
+      <w:r w:rsidR="00D4405B" w:rsidRPr="00E91AEE">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:i/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>OTA</w:t>
+      </w:r>
+      <w:r w:rsidR="00587F1E" w:rsidRPr="00B6540C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>: en el cas de ser escollit per l’Assemblea</w:t>
+      </w:r>
+      <w:r w:rsidR="00F751A1" w:rsidRPr="00B6540C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> General</w:t>
+      </w:r>
+      <w:r w:rsidR="00587F1E" w:rsidRPr="00B6540C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, els </w:t>
+      </w:r>
+      <w:r w:rsidR="00F751A1" w:rsidRPr="00B6540C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>e</w:t>
+      </w:r>
+      <w:r w:rsidR="00587F1E" w:rsidRPr="00B6540C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>statuts n’han de fixar la forma i les condicions</w:t>
+      </w:r>
+      <w:r w:rsidR="00587F1E" w:rsidRPr="00B6540C">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
-          <w:sz w:val="24"/>
-[...21 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="FF0000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
-      <w:r w:rsidRPr="008C4C79">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>]</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="647FEAE7" w14:textId="77777777" w:rsidR="00224E59" w:rsidRPr="008C4C79" w:rsidRDefault="002374FB" w:rsidP="008D2A3E">
+      <w:pPr>
+        <w:pStyle w:val="Textindependent2"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="22"/>
+        </w:numPr>
+        <w:spacing w:after="240"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008C4C79">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Representa </w:t>
+      </w:r>
+      <w:r w:rsidR="008C147F" w:rsidRPr="008C4C79">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>el club</w:t>
+      </w:r>
+      <w:r w:rsidR="001F17C6" w:rsidRPr="008C4C79">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1A638154" w14:textId="4239BC22" w:rsidR="00224E59" w:rsidRDefault="00224E59" w:rsidP="008D2A3E">
+      <w:pPr>
+        <w:pStyle w:val="Textindependent2"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="22"/>
+        </w:numPr>
+        <w:spacing w:after="240"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008C4C79">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Convoca i presideix les reunions de la Junta Directiva i en fixa l’ordre del dia i el l</w:t>
+      </w:r>
+      <w:r w:rsidR="002374FB" w:rsidRPr="008C4C79">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>loc, la data i l’hora de reunió</w:t>
+      </w:r>
+      <w:r w:rsidR="001F17C6" w:rsidRPr="008C4C79">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3BF3405D" w14:textId="788BD096" w:rsidR="00B556FF" w:rsidRPr="008C4C79" w:rsidRDefault="00B556FF" w:rsidP="008D2A3E">
+      <w:pPr>
+        <w:pStyle w:val="Textindependent2"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="22"/>
+        </w:numPr>
+        <w:spacing w:after="240"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B556FF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t>...</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="76652C15" w14:textId="77777777" w:rsidR="00167027" w:rsidRPr="008C4C79" w:rsidRDefault="00224E59" w:rsidP="008D2A3E">
+      <w:pPr>
+        <w:pStyle w:val="Textindependent2"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="22"/>
+        </w:numPr>
+        <w:spacing w:after="240"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008C4C79">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Totes les que li assignin aquests </w:t>
+      </w:r>
+      <w:r w:rsidR="00157340" w:rsidRPr="008C4C79">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>e</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008C4C79">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">statuts i que no estiguin atribuïdes per la legislació vigent, de manera imperativa, a altres òrgans </w:t>
+      </w:r>
+      <w:r w:rsidR="007209E6" w:rsidRPr="008C4C79">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>del club</w:t>
+      </w:r>
+      <w:r w:rsidR="001F17C6" w:rsidRPr="008C4C79">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4991EE0D" w14:textId="77777777" w:rsidR="008B76B7" w:rsidRDefault="008B76B7" w:rsidP="008D2A3E">
+      <w:pPr>
+        <w:spacing w:after="240"/>
+        <w:ind w:left="705"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="513FD105" w14:textId="1D89C687" w:rsidR="00E95A5E" w:rsidRDefault="00E95A5E" w:rsidP="008D2A3E">
+      <w:pPr>
+        <w:spacing w:after="240"/>
+        <w:ind w:left="705"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00620E04">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">En cas d’absència, malaltia o qualsevol altra causa que </w:t>
+      </w:r>
+      <w:r w:rsidR="00AC204E" w:rsidRPr="00620E04">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">li </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00620E04">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>impedeixi transitòriament portar a terme les seves funcions, el president serà substituït pel vicepresident</w:t>
+      </w:r>
+      <w:r w:rsidR="003C5D4F" w:rsidRPr="00620E04">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>, en cas d’estar nomenat</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00620E04">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="00943E77">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="008C4C79">
+    </w:p>
+    <w:p w14:paraId="73BCF120" w14:textId="37973E15" w:rsidR="00943E77" w:rsidRPr="00B6540C" w:rsidRDefault="00430E92" w:rsidP="008D2A3E">
+      <w:pPr>
+        <w:spacing w:after="240"/>
+        <w:ind w:left="705"/>
+        <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
-          <w:sz w:val="24"/>
-[...30 lines deleted...]
-        <w:t xml:space="preserve">La Junta Directiva és l’òrgan col·legiat de govern i de gestió </w:t>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="11" w:name="_Hlk194397541"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>[</w:t>
+      </w:r>
+      <w:r w:rsidR="001E323F" w:rsidRPr="00E91AEE">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>NOTA</w:t>
+      </w:r>
+      <w:r w:rsidR="001E323F" w:rsidRPr="00B6540C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>: Si no s'estableix l'existència del càrrec de vicepresident, cal determinar quina figura serà la que substituirà al president</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>]</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="11"/>
+    <w:p w14:paraId="499F5EF0" w14:textId="77777777" w:rsidR="00EE63D9" w:rsidRPr="00620E04" w:rsidRDefault="00E95A5E" w:rsidP="008D2A3E">
+      <w:pPr>
+        <w:spacing w:after="240"/>
+        <w:ind w:left="705"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00620E04">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>No obstant això, en cas d’absència a llarg termini, destitució de</w:t>
+      </w:r>
+      <w:r w:rsidR="00AC204E" w:rsidRPr="00620E04">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>l</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00620E04">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> càrrec o mort, la Junta Directiva elegirà</w:t>
+      </w:r>
+      <w:r w:rsidR="00AC23FA" w:rsidRPr="00620E04">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> un nou president</w:t>
+      </w:r>
+      <w:r w:rsidR="003C5D4F" w:rsidRPr="00620E04">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>. Si ha estat escollit per l’Assemblea General serà president interí fins qu</w:t>
+      </w:r>
+      <w:r w:rsidR="00AC204E" w:rsidRPr="00620E04">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>e</w:t>
+      </w:r>
+      <w:r w:rsidR="003C5D4F" w:rsidRPr="00620E04">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00AC204E" w:rsidRPr="00620E04">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>se’n</w:t>
+      </w:r>
+      <w:r w:rsidR="003C5D4F" w:rsidRPr="00620E04">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> convoqui una de nova per escollir un nou president</w:t>
+      </w:r>
+      <w:r w:rsidR="00AC23FA" w:rsidRPr="00620E04">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="541CF04A" w14:textId="41B2B4DA" w:rsidR="00224E59" w:rsidRPr="008C4C79" w:rsidRDefault="00224E59" w:rsidP="008D2A3E">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="11"/>
+        </w:numPr>
+        <w:spacing w:after="240"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008C4C79">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>El secretari</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5F4BB6A1" w14:textId="4B3305CB" w:rsidR="006B2564" w:rsidRPr="008C4C79" w:rsidRDefault="006B2564" w:rsidP="008D2A3E">
+      <w:pPr>
+        <w:spacing w:after="240"/>
+        <w:ind w:left="720"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008C4C79">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>El secretari pot ser remunerat, no obstant en aquest cas no té dret a vot pel que fa als acords de la Junta Directiva.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="38FE920D" w14:textId="45643B9A" w:rsidR="00E95115" w:rsidRPr="00F4510F" w:rsidRDefault="00224E59" w:rsidP="008D2A3E">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="12"/>
+        </w:numPr>
+        <w:spacing w:after="240"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0076689A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>El secretari, juntament amb el president, signa el llibre de registre de</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008C4C79">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> socis, el llibre d’actes, els llibres de comptabilitat que corresponguin a les activitats </w:t>
       </w:r>
       <w:r w:rsidR="007209E6" w:rsidRPr="008C4C79">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>del club</w:t>
       </w:r>
-      <w:r w:rsidRPr="008C4C79">
-[...35 lines deleted...]
-    <w:p w14:paraId="670747FD" w14:textId="77777777" w:rsidR="00224E59" w:rsidRPr="00620E04" w:rsidRDefault="00224E59" w:rsidP="00BD20A9">
+      <w:r w:rsidR="00E33C03" w:rsidRPr="008C4C79">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008C4C79">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>el llibre inventari dels béns</w:t>
+      </w:r>
+      <w:r w:rsidR="00E33C03" w:rsidRPr="008C4C79">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> i el llibre registre de </w:t>
+      </w:r>
+      <w:r w:rsidR="00E33C03" w:rsidRPr="00C4339C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>beneficiaris efectius</w:t>
+      </w:r>
+      <w:r w:rsidR="001F17C6" w:rsidRPr="00C4339C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="00E95115" w:rsidRPr="00C4339C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:bookmarkStart w:id="12" w:name="_Hlk168393544"/>
+      <w:r w:rsidR="00E95115" w:rsidRPr="00C4339C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Aquest llibres han de ser diligenciats pel Registre d’Associacions i poden ser consultats per tots els socis</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="12"/>
+      <w:r w:rsidR="00C94A21" w:rsidRPr="00C4339C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2607512C" w14:textId="77777777" w:rsidR="00224E59" w:rsidRPr="008C4C79" w:rsidRDefault="00224E59" w:rsidP="008D2A3E">
+      <w:pPr>
+        <w:spacing w:after="240"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008C4C79">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t xml:space="preserve">b) </w:t>
+      </w:r>
+      <w:r w:rsidR="003C06DA" w:rsidRPr="008C4C79">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008C4C79">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Certifica tota </w:t>
+      </w:r>
+      <w:r w:rsidR="002374FB" w:rsidRPr="008C4C79">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">la documentació </w:t>
+      </w:r>
+      <w:r w:rsidR="008C147F" w:rsidRPr="008C4C79">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>del club.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="01C1CF8B" w14:textId="77777777" w:rsidR="00224E59" w:rsidRPr="00620E04" w:rsidRDefault="00224E59" w:rsidP="008D2A3E">
+      <w:pPr>
+        <w:spacing w:after="240"/>
+        <w:ind w:firstLine="708"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00620E04">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">c) </w:t>
+      </w:r>
+      <w:r w:rsidR="003C06DA" w:rsidRPr="00620E04">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00620E04">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>A</w:t>
+      </w:r>
+      <w:r w:rsidR="002374FB" w:rsidRPr="00620E04">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>ixeca les actes de les reunions</w:t>
+      </w:r>
+      <w:r w:rsidR="001F17C6" w:rsidRPr="00620E04">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0343B0B6" w14:textId="7E664DB9" w:rsidR="00224E59" w:rsidRDefault="00224E59" w:rsidP="008D2A3E">
+      <w:pPr>
+        <w:spacing w:after="240"/>
+        <w:ind w:firstLine="708"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00620E04">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">d) </w:t>
+      </w:r>
+      <w:r w:rsidR="003C06DA" w:rsidRPr="00620E04">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00620E04">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Emet diligències</w:t>
+      </w:r>
+      <w:r w:rsidR="001F17C6" w:rsidRPr="00620E04">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3A4A967F" w14:textId="77777777" w:rsidR="008B76B7" w:rsidRPr="00620E04" w:rsidRDefault="008B76B7" w:rsidP="008D2A3E">
+      <w:pPr>
+        <w:spacing w:after="240"/>
+        <w:ind w:firstLine="708"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="40249B5B" w14:textId="02FDFD33" w:rsidR="00F25D7D" w:rsidRPr="008C4C79" w:rsidRDefault="00F25D7D" w:rsidP="008D2A3E">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="11"/>
+        </w:numPr>
+        <w:spacing w:after="240"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008C4C79">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>El vicepresident</w:t>
+      </w:r>
+      <w:r w:rsidR="008B76B7">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="008B76B7" w:rsidRPr="008B76B7">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>[si escau]</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="69F2ED45" w14:textId="005AAD74" w:rsidR="00F25D7D" w:rsidRDefault="00F25D7D" w:rsidP="008D2A3E">
+      <w:pPr>
+        <w:spacing w:after="240"/>
+        <w:ind w:left="708" w:firstLine="12"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008C4C79">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">El vicepresident assisteix </w:t>
+      </w:r>
+      <w:r w:rsidR="005F1EF6" w:rsidRPr="008C4C79">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>e</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008C4C79">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>l president en les seves funcions, i el substitueix en el cas d’absència, malaltia o qualsevol altra causa.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="31BCEA6C" w14:textId="77777777" w:rsidR="008B76B7" w:rsidRPr="008C4C79" w:rsidRDefault="008B76B7" w:rsidP="008D2A3E">
+      <w:pPr>
+        <w:spacing w:after="240"/>
+        <w:ind w:left="708" w:firstLine="12"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4076AF2F" w14:textId="73F4FE08" w:rsidR="003C06DA" w:rsidRPr="00620E04" w:rsidRDefault="00224E59" w:rsidP="008D2A3E">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="11"/>
+        </w:numPr>
+        <w:spacing w:after="240"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00620E04">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>El tresorer</w:t>
+      </w:r>
+      <w:r w:rsidR="008B76B7">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="008B76B7" w:rsidRPr="008B76B7">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>[si escau]</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="33DD6F96" w14:textId="77777777" w:rsidR="003C06DA" w:rsidRPr="00620E04" w:rsidRDefault="003C06DA" w:rsidP="008D2A3E">
+      <w:pPr>
+        <w:pStyle w:val="Pargrafdellista"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="13"/>
+        </w:numPr>
+        <w:spacing w:after="240"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00620E04">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">El tresorer ha de vetllar pel bon funcionament econòmic </w:t>
+      </w:r>
+      <w:r w:rsidR="00FE1E69" w:rsidRPr="00620E04">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>del club</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00620E04">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> i intervenir sempre que així ho requereixi la Junta en tots els </w:t>
+      </w:r>
+      <w:r w:rsidR="001E6EDD" w:rsidRPr="00620E04">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">aspectes </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00620E04">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>econòmics</w:t>
+      </w:r>
+      <w:r w:rsidR="001F17C6" w:rsidRPr="00620E04">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="510E8BAF" w14:textId="38CC4450" w:rsidR="008F2B09" w:rsidRPr="00620E04" w:rsidRDefault="003C06DA" w:rsidP="008D2A3E">
+      <w:pPr>
+        <w:pStyle w:val="Pargrafdellista"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="13"/>
+        </w:numPr>
+        <w:spacing w:after="240"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00620E04">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Porta un control estricte dels comptes </w:t>
+      </w:r>
+      <w:r w:rsidR="00FE1E69" w:rsidRPr="00620E04">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">del club </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00620E04">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">i exposa l’estat de comptes sempre que qualsevol membre de la Junta </w:t>
+      </w:r>
+      <w:r w:rsidR="00B24568" w:rsidRPr="00620E04">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Directiva</w:t>
+      </w:r>
+      <w:r w:rsidR="004069A8" w:rsidRPr="00620E04">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00620E04">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>ho demani</w:t>
+      </w:r>
+      <w:r w:rsidR="001F17C6" w:rsidRPr="00620E04">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2EAF4247" w14:textId="77777777" w:rsidR="008B76B7" w:rsidRDefault="00E33C03" w:rsidP="008B76B7">
+      <w:pPr>
+        <w:pStyle w:val="Pargrafdellista"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="13"/>
+        </w:numPr>
+        <w:spacing w:after="240"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00620E04">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Porta la comptabilitat </w:t>
+      </w:r>
+      <w:r w:rsidR="00B67944" w:rsidRPr="00620E04">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>del club</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00620E04">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>, recapta i cust</w:t>
+      </w:r>
+      <w:r w:rsidR="001E6EDD" w:rsidRPr="00620E04">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>o</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00620E04">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>dia els seus fons</w:t>
+      </w:r>
+      <w:r w:rsidR="001F17C6" w:rsidRPr="00620E04">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="36FB05C2" w14:textId="77777777" w:rsidR="008B76B7" w:rsidRPr="008B76B7" w:rsidRDefault="008B76B7" w:rsidP="008B76B7">
+      <w:pPr>
+        <w:spacing w:after="240"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="75543405" w14:textId="655E0B74" w:rsidR="008B76B7" w:rsidRPr="008B76B7" w:rsidRDefault="008B76B7" w:rsidP="008B76B7">
+      <w:pPr>
+        <w:pStyle w:val="Pargrafdellista"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="11"/>
+        </w:numPr>
+        <w:spacing w:after="240"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008B76B7">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">El/s vocal/s </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008B76B7">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>[si escau]</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="339A714C" w14:textId="77777777" w:rsidR="00B24568" w:rsidRPr="00620E04" w:rsidRDefault="00B24568" w:rsidP="00234956">
+      <w:pPr>
+        <w:spacing w:after="240"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="59CC0DF5" w14:textId="6DDF8912" w:rsidR="00224E59" w:rsidRPr="00620E04" w:rsidRDefault="00224E59" w:rsidP="008D2A3E">
       <w:pPr>
         <w:pStyle w:val="Ttol7"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="0"/>
         </w:numPr>
+        <w:spacing w:after="240"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:u w:val="none"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00620E04">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:u w:val="none"/>
         </w:rPr>
-        <w:t>I. Funcions</w:t>
-[...20 lines deleted...]
-      </w:pPr>
+        <w:t xml:space="preserve">III. Mandat </w:t>
+      </w:r>
+      <w:r w:rsidR="0032123E" w:rsidRPr="00620E04">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:u w:val="none"/>
+        </w:rPr>
+        <w:t>i procediment de designació</w:t>
+      </w:r>
+      <w:r w:rsidR="00023113" w:rsidRPr="00620E04">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:u w:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> i cessament</w:t>
+      </w:r>
+      <w:r w:rsidR="0032123E" w:rsidRPr="00620E04">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:u w:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
       <w:r w:rsidRPr="00620E04">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:color w:val="000000"/>
-        </w:rPr>
-[...39 lines deleted...]
-    <w:p w14:paraId="018C90B6" w14:textId="77777777" w:rsidR="00167027" w:rsidRPr="00620E04" w:rsidRDefault="00167027" w:rsidP="00F72E07">
+          <w:u w:val="none"/>
+        </w:rPr>
+        <w:t>dels membres de la Junta Directiva</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1C8C30B9" w14:textId="4935D796" w:rsidR="001F035B" w:rsidRDefault="00E3056C" w:rsidP="00E3056C">
+      <w:pPr>
+        <w:spacing w:after="240"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009C39DA">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">L’Assemblea General elegeix per sufragi els membres de la Junta Directiva per majoria simple, per un període de </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EB6B79">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t>...</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009C39DA">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> anys. </w:t>
+      </w:r>
+      <w:bookmarkStart w:id="13" w:name="_Hlk172209781"/>
+      <w:r w:rsidRPr="009C39DA">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">El mandat de la Junta directiva </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002722D9">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>no és renovable</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A5178E">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t>/</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E3056C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">pot ser renovable </w:t>
+      </w:r>
+      <w:r w:rsidR="00A5178E" w:rsidRPr="00E3056C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">fins a </w:t>
+      </w:r>
+      <w:r w:rsidR="00A5178E" w:rsidRPr="00E3056C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t>...</w:t>
+      </w:r>
+      <w:r w:rsidR="00A5178E" w:rsidRPr="00E3056C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> vegades</w:t>
+      </w:r>
+      <w:r w:rsidR="001F035B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="387E7B70" w14:textId="4D56F89B" w:rsidR="00E3056C" w:rsidRPr="009C39DA" w:rsidRDefault="001F035B" w:rsidP="00E3056C">
+      <w:pPr>
+        <w:spacing w:after="240"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001F035B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Un cop exhaurit el nombre màxim de renovacions, i en cas que no es presentin noves candidatures, l’Assemblea General podrà acordar excepcionalment la </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001F035B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">continuïtat de la Junta Directiva per períodes addicionals de </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001F035B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t>...</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001F035B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> anys, fins a la presentació i elecció d’una nova candidatura. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="13"/>
+    <w:p w14:paraId="4076768D" w14:textId="77777777" w:rsidR="0032123E" w:rsidRPr="008C4C79" w:rsidRDefault="00224E59" w:rsidP="008D2A3E">
+      <w:pPr>
+        <w:spacing w:after="240"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008C4C79">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Per ser elegit </w:t>
+      </w:r>
+      <w:r w:rsidR="000202F7" w:rsidRPr="008C4C79">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>s’ha de ser major d’edat, de nacionalitat andorrana o de nacionalitat estrangera resident legalment a Andorra</w:t>
+      </w:r>
+      <w:r w:rsidR="0032123E" w:rsidRPr="008C4C79">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1F177D7C" w14:textId="77777777" w:rsidR="00224E59" w:rsidRPr="008C4C79" w:rsidRDefault="00224E59" w:rsidP="008D2A3E">
+      <w:pPr>
+        <w:spacing w:after="240"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008C4C79">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Totes les candidatures reben el mateix tracte per part de la Junta Directiva</w:t>
+      </w:r>
+      <w:r w:rsidR="001E6EDD" w:rsidRPr="008C4C79">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008C4C79">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> que convo</w:t>
+      </w:r>
+      <w:r w:rsidR="008338A0" w:rsidRPr="008C4C79">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>ca</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008C4C79">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> i gestion</w:t>
+      </w:r>
+      <w:r w:rsidR="008338A0" w:rsidRPr="008C4C79">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>a</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008C4C79">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> el procés electoral. En especial, cal assegurar l’accés als membres de</w:t>
+      </w:r>
+      <w:r w:rsidR="00B67944" w:rsidRPr="008C4C79">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>l club</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008C4C79">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> pel mateix procediment durant el període electoral.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4ACF95E4" w14:textId="09C3E1C9" w:rsidR="00023113" w:rsidRPr="008C4C79" w:rsidRDefault="00023113" w:rsidP="008D2A3E">
+      <w:pPr>
+        <w:spacing w:after="240"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008C4C79">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">El membres de la Junta Directiva i, si escau, el </w:t>
+      </w:r>
+      <w:r w:rsidR="007637DE">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>p</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008C4C79">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>resident, cessen pels motius següents:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0E4E41A1" w14:textId="7F83F880" w:rsidR="00023113" w:rsidRPr="008C4C79" w:rsidRDefault="00023113" w:rsidP="008D2A3E">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="10"/>
+          <w:numId w:val="26"/>
         </w:numPr>
-        <w:jc w:val="both"/>
-[...81 lines deleted...]
-    <w:p w14:paraId="5260BF84" w14:textId="77777777" w:rsidR="00224E59" w:rsidRPr="008C4C79" w:rsidRDefault="00224E59" w:rsidP="00F72E07">
+        <w:spacing w:after="240"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="14" w:name="_Hlk119868211"/>
+      <w:bookmarkStart w:id="15" w:name="_Hlk119867551"/>
+      <w:r w:rsidRPr="008C4C79">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Defunció.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="04E13FAA" w14:textId="19781461" w:rsidR="00023113" w:rsidRPr="008C4C79" w:rsidRDefault="00023113" w:rsidP="008D2A3E">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="10"/>
+          <w:numId w:val="26"/>
         </w:numPr>
-        <w:jc w:val="both"/>
+        <w:spacing w:after="240"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008C4C79">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Incapacitat greu.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2EB29146" w14:textId="14CAAA09" w:rsidR="000A2E20" w:rsidRPr="008C4C79" w:rsidRDefault="000A2E20" w:rsidP="008D2A3E">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="26"/>
+        </w:numPr>
+        <w:spacing w:after="240"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008C4C79">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Per infracció disciplinària.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0FD7F0A0" w14:textId="584C72D3" w:rsidR="00023113" w:rsidRPr="008C4C79" w:rsidRDefault="00023113" w:rsidP="008D2A3E">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="26"/>
+        </w:numPr>
+        <w:spacing w:after="240"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008C4C79">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Per acord específic de l’Assemblea General degudament convocada a tal efecte, adoptat per majoria</w:t>
+      </w:r>
+      <w:r w:rsidR="000A2E20" w:rsidRPr="008C4C79">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> absoluta</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008C4C79">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="41317373" w14:textId="75B3EC89" w:rsidR="00023113" w:rsidRPr="008C4C79" w:rsidRDefault="00023113" w:rsidP="008D2A3E">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="26"/>
+        </w:numPr>
+        <w:spacing w:after="240"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007F331C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t>...</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="14"/>
+    </w:p>
+    <w:bookmarkEnd w:id="15"/>
+    <w:p w14:paraId="20F05070" w14:textId="73955112" w:rsidR="00224E59" w:rsidRDefault="00224E59" w:rsidP="008D2A3E">
+      <w:pPr>
+        <w:spacing w:after="240"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008C4C79">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">El nomenament i el cessament dels membres de la Junta Directiva </w:t>
+      </w:r>
+      <w:r w:rsidR="000329BB" w:rsidRPr="008C4C79">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>s’</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008C4C79">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>han de comunica</w:t>
+      </w:r>
+      <w:r w:rsidR="000329BB" w:rsidRPr="008C4C79">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>r</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008C4C79">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> al Registre d’Associacions per</w:t>
+      </w:r>
+      <w:r w:rsidR="000329BB" w:rsidRPr="008C4C79">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">què s’hi </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008C4C79">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>inscri</w:t>
+      </w:r>
+      <w:r w:rsidR="000329BB" w:rsidRPr="008C4C79">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>guin</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008C4C79">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4254262F" w14:textId="77777777" w:rsidR="006B1FFB" w:rsidRPr="008C4C79" w:rsidRDefault="006B1FFB" w:rsidP="008D2A3E">
+      <w:pPr>
+        <w:spacing w:after="240"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4CD8F9F7" w14:textId="77777777" w:rsidR="00224E59" w:rsidRPr="008C4C79" w:rsidRDefault="00224E59" w:rsidP="008D2A3E">
+      <w:pPr>
+        <w:pStyle w:val="Ttol2"/>
+        <w:spacing w:after="240"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008C4C79">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>I</w:t>
+      </w:r>
+      <w:r w:rsidR="0032123E" w:rsidRPr="008C4C79">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>V</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008C4C79">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>. Acords</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2F5E46CD" w14:textId="77777777" w:rsidR="00EE63D9" w:rsidRPr="008C4C79" w:rsidRDefault="00224E59" w:rsidP="008D2A3E">
+      <w:pPr>
+        <w:pStyle w:val="Textindependent2"/>
+        <w:spacing w:after="240"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A12A82">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Els acords de la Junta Directiva es prenen per majoria</w:t>
+      </w:r>
+      <w:r w:rsidR="0032123E" w:rsidRPr="00A12A82">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="FF0000"/>
-          <w:sz w:val="24"/>
-[...11 lines deleted...]
-      <w:r w:rsidR="00167027" w:rsidRPr="008C4C79">
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="0032123E" w:rsidRPr="00A12A82">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>simple</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A12A82">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="FF0000"/>
-          <w:sz w:val="24"/>
-          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00167027" w:rsidRPr="008C4C79">
-[...25 lines deleted...]
-    <w:p w14:paraId="6B253309" w14:textId="77777777" w:rsidR="00224E59" w:rsidRPr="00620E04" w:rsidRDefault="00224E59" w:rsidP="00F72E07">
+      <w:r w:rsidRPr="00A12A82">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>dels membres. El vot del preside</w:t>
+      </w:r>
+      <w:r w:rsidR="00AC23FA" w:rsidRPr="00A12A82">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>nt és diriment en cas d’empat.</w:t>
+      </w:r>
+      <w:r w:rsidR="00AC23FA" w:rsidRPr="008C4C79">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="64892583" w14:textId="711DC720" w:rsidR="008E7F3B" w:rsidRPr="00E42558" w:rsidRDefault="00F25D7D" w:rsidP="008D2A3E">
+      <w:pPr>
+        <w:pStyle w:val="Textindependent"/>
+        <w:spacing w:after="240"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="16" w:name="_Hlk117695665"/>
+      <w:bookmarkStart w:id="17" w:name="_Hlk194397642"/>
+      <w:r w:rsidRPr="008C4C79">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">No obstant </w:t>
+      </w:r>
+      <w:r w:rsidR="00C86C58" w:rsidRPr="008C4C79">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>això,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008C4C79">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> e</w:t>
+      </w:r>
+      <w:r w:rsidR="00675646" w:rsidRPr="008C4C79">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">l quòrum per </w:t>
+      </w:r>
+      <w:r w:rsidR="00C86C58" w:rsidRPr="008C4C79">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">a </w:t>
+      </w:r>
+      <w:r w:rsidR="00675646" w:rsidRPr="008C4C79">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">les matèries </w:t>
+      </w:r>
+      <w:r w:rsidR="00C86C58" w:rsidRPr="008C4C79">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">següents </w:t>
+      </w:r>
+      <w:r w:rsidR="00675646" w:rsidRPr="008C4C79">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>serà de:</w:t>
+      </w:r>
+      <w:bookmarkStart w:id="18" w:name="_Hlk117695649"/>
+      <w:r w:rsidR="008E7F3B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00430E92">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="FF0000"/>
+        </w:rPr>
+        <w:t>[</w:t>
+      </w:r>
+      <w:r w:rsidR="008E7F3B" w:rsidRPr="00E91AEE">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:i/>
+          <w:color w:val="FF0000"/>
+        </w:rPr>
+        <w:t>NOTA</w:t>
+      </w:r>
+      <w:r w:rsidR="008E7F3B" w:rsidRPr="00B6540C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:color w:val="FF0000"/>
+        </w:rPr>
+        <w:t>: apartat opcional</w:t>
+      </w:r>
+      <w:r w:rsidR="00430E92">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="FF0000"/>
+        </w:rPr>
+        <w:t>]</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="16"/>
+    <w:p w14:paraId="6DD13B8A" w14:textId="634A8BE6" w:rsidR="00675646" w:rsidRPr="008C4C79" w:rsidRDefault="00BC7C12" w:rsidP="008D2A3E">
       <w:pPr>
         <w:pStyle w:val="Textindependent2"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="10"/>
+          <w:numId w:val="24"/>
         </w:numPr>
-        <w:rPr>
-[...15 lines deleted...]
-          <w:color w:val="000000"/>
+        <w:spacing w:after="240"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:iCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A12A82">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:iCs/>
+          <w:highlight w:val="yellow"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
-    </w:p>
-[...10 lines deleted...]
-    <w:p w14:paraId="2F3D0F32" w14:textId="77777777" w:rsidR="00224E59" w:rsidRPr="00620E04" w:rsidRDefault="00224E59" w:rsidP="00F72E07">
+      <w:r w:rsidR="00675646" w:rsidRPr="00A12A82">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:iCs/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t>..</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2A73BB46" w14:textId="7C10B8FB" w:rsidR="003C5D4F" w:rsidRPr="00B24568" w:rsidRDefault="00675646" w:rsidP="008D2A3E">
       <w:pPr>
         <w:pStyle w:val="Textindependent2"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="10"/>
+          <w:numId w:val="24"/>
         </w:numPr>
-        <w:rPr>
-[...42 lines deleted...]
-          <w:color w:val="000000"/>
+        <w:spacing w:after="240"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:iCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A12A82">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:iCs/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t>...</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="18"/>
+    <w:bookmarkEnd w:id="17"/>
+    <w:p w14:paraId="30CDE041" w14:textId="77777777" w:rsidR="00224E59" w:rsidRPr="008C4C79" w:rsidRDefault="00224E59" w:rsidP="008D2A3E">
+      <w:pPr>
+        <w:pStyle w:val="Textindependent2"/>
+        <w:spacing w:after="240"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008C4C79">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Tots els acords de la Junta Directiva s’han de fer constar per escrit en una acta que ha de signar el secretari amb el vistiplau del president. Qualsevol associat té dret a sol·licitar i a obtenir</w:t>
+      </w:r>
+      <w:r w:rsidR="000329BB" w:rsidRPr="008C4C79">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> una</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008C4C79">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> còpia, total o parcial, de l</w:t>
+      </w:r>
+      <w:r w:rsidR="00E97A66" w:rsidRPr="008C4C79">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">es </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008C4C79">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>act</w:t>
+      </w:r>
+      <w:r w:rsidR="00E97A66" w:rsidRPr="008C4C79">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>es</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008C4C79">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> de les reunions de la Junta Directiva. </w:t>
+      </w:r>
+      <w:r w:rsidR="00E97A66" w:rsidRPr="008C4C79">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>El secretari ha de certificar a</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008C4C79">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>questes còpies.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="39B6F1DC" w14:textId="4CE1EC6A" w:rsidR="00224E59" w:rsidRDefault="00224E59" w:rsidP="008D2A3E">
+      <w:pPr>
+        <w:pStyle w:val="Textindependent2"/>
+        <w:spacing w:after="240"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008C4C79">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Qui voti en contra d’un acord determinat pot demanar, a la mateixa reunió </w:t>
+      </w:r>
+      <w:r w:rsidR="00C86C58" w:rsidRPr="008C4C79">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>en què</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008C4C79">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> s’ha pres, que el seu vot consti a l’acta.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="12376E76" w14:textId="77777777" w:rsidR="006B1FFB" w:rsidRDefault="006B1FFB" w:rsidP="008D2A3E">
+      <w:pPr>
+        <w:pStyle w:val="Textindependent2"/>
+        <w:spacing w:after="240"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="77F7C9EA" w14:textId="77777777" w:rsidR="00224E59" w:rsidRPr="008C4C79" w:rsidRDefault="00224E59" w:rsidP="008D2A3E">
+      <w:pPr>
+        <w:pStyle w:val="Ttol2"/>
+        <w:spacing w:after="240"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008C4C79">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">V. Convocatòria </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="333167C0" w14:textId="77777777" w:rsidR="00224E59" w:rsidRPr="008C4C79" w:rsidRDefault="00224E59" w:rsidP="008D2A3E">
+      <w:pPr>
+        <w:spacing w:after="240"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008C4C79">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">El president convoca la Junta Directiva amb una antelació </w:t>
+      </w:r>
+      <w:r w:rsidR="0032123E" w:rsidRPr="008C4C79">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">mínima de </w:t>
+      </w:r>
+      <w:r w:rsidR="003C5D4F" w:rsidRPr="008C4C79">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>tres</w:t>
+      </w:r>
+      <w:r w:rsidR="0032123E" w:rsidRPr="008C4C79">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> dies</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008C4C79">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> i ha de fixar </w:t>
+      </w:r>
+      <w:r w:rsidR="00E97A66" w:rsidRPr="008C4C79">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">l’ordre del dia, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008C4C79">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>el lloc, el dia i l’hora de la reunió</w:t>
+      </w:r>
+      <w:r w:rsidR="00E97A66" w:rsidRPr="008C4C79">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="00E97A66" w:rsidRPr="008C4C79" w:rsidDel="00E97A66">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00620E04">
-[...32 lines deleted...]
-    <w:p w14:paraId="50207295" w14:textId="77777777" w:rsidR="00224E59" w:rsidRPr="008C4C79" w:rsidRDefault="00224E59" w:rsidP="00BD20A9">
+    </w:p>
+    <w:p w14:paraId="2A6C17A2" w14:textId="6D93A824" w:rsidR="00224E59" w:rsidRPr="008C4C79" w:rsidRDefault="00224E59" w:rsidP="008D2A3E">
+      <w:pPr>
+        <w:spacing w:after="240"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008C4C79">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Un terç dels membres de la Junta po</w:t>
+      </w:r>
+      <w:r w:rsidR="009770D3">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>t</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008C4C79">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> sol·licitar-ne la convocatòria</w:t>
+      </w:r>
+      <w:r w:rsidR="000329BB" w:rsidRPr="008C4C79">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> al president</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008C4C79">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, que </w:t>
+      </w:r>
+      <w:r w:rsidR="000329BB" w:rsidRPr="008C4C79">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>l’</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008C4C79">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ha de fer efectiva en el termini </w:t>
+      </w:r>
+      <w:r w:rsidR="0032123E" w:rsidRPr="008C4C79">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">màxim de </w:t>
+      </w:r>
+      <w:r w:rsidR="003C5D4F" w:rsidRPr="008C4C79">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>cinc</w:t>
+      </w:r>
+      <w:r w:rsidR="0032123E" w:rsidRPr="008C4C79">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> dies</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008C4C79">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3CBEE3AF" w14:textId="75BD3185" w:rsidR="00224E59" w:rsidRDefault="00224E59" w:rsidP="008D2A3E">
+      <w:pPr>
+        <w:spacing w:after="240"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008C4C79">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Un terç dels membres de la Junta Directiva po</w:t>
+      </w:r>
+      <w:r w:rsidR="009770D3">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>t</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008C4C79">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> sol·licitar la inclusió d’una qüestió a l’ordre del dia amb una antelació de </w:t>
+      </w:r>
+      <w:r w:rsidR="003C5D4F" w:rsidRPr="008C4C79">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>quaranta-vuit</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008C4C79">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> hores a la reunió.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7621A5A3" w14:textId="77777777" w:rsidR="006B1FFB" w:rsidRPr="008C4C79" w:rsidRDefault="006B1FFB" w:rsidP="008D2A3E">
+      <w:pPr>
+        <w:spacing w:after="240"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="40A6610B" w14:textId="77777777" w:rsidR="00224E59" w:rsidRPr="008C4C79" w:rsidRDefault="00224E59" w:rsidP="008D2A3E">
       <w:pPr>
         <w:pStyle w:val="Ttol7"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="0"/>
         </w:numPr>
+        <w:spacing w:after="240"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:u w:val="none"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008C4C79">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:u w:val="none"/>
         </w:rPr>
-        <w:t xml:space="preserve">II. Composició i estructura </w:t>
-[...166 lines deleted...]
-      <w:r w:rsidR="00307E9C" w:rsidRPr="00E91AEE">
+        <w:t>V</w:t>
+      </w:r>
+      <w:r w:rsidR="0032123E" w:rsidRPr="008C4C79">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:u w:val="none"/>
+        </w:rPr>
+        <w:t>I</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008C4C79">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:u w:val="none"/>
+        </w:rPr>
+        <w:t>. Quòrum</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0D9B85A5" w14:textId="77777777" w:rsidR="00224E59" w:rsidRPr="008C4C79" w:rsidRDefault="00224E59" w:rsidP="008D2A3E">
+      <w:pPr>
+        <w:pStyle w:val="Textindependent2"/>
+        <w:spacing w:after="240"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008C4C79">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">La Junta Directiva queda vàlidament constituïda amb l’assistència </w:t>
+      </w:r>
+      <w:r w:rsidR="0032123E" w:rsidRPr="008C4C79">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>almenys de la meitat</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008C4C79">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> dels membres. La Junta també queda vàlidament constituïda sense convocatòria prèvia si es reuneixen tots els membres i acorden per unanimitat constituir-se en sessió. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="41CDF96E" w14:textId="36AF112C" w:rsidR="00224E59" w:rsidRDefault="00224E59" w:rsidP="008D2A3E">
+      <w:pPr>
+        <w:pStyle w:val="Textindependent2"/>
+        <w:spacing w:after="240"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008C4C79">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">En cas </w:t>
+      </w:r>
+      <w:r w:rsidR="00C62241" w:rsidRPr="008C4C79">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">que </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008C4C79">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">no </w:t>
+      </w:r>
+      <w:r w:rsidR="00C62241" w:rsidRPr="008C4C79">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>s’</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008C4C79">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>assol</w:t>
+      </w:r>
+      <w:r w:rsidR="00C62241" w:rsidRPr="008C4C79">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>eixi</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008C4C79">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> el quòrum indicat en tres convocatòries consecutives, la Junta Directiva cessa i convoca l’Assemblea General per </w:t>
+      </w:r>
+      <w:r w:rsidR="00494D73" w:rsidRPr="008C4C79">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>elegir</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008C4C79">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> una nova Junta Directiva.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="75329BC0" w14:textId="77777777" w:rsidR="006B1FFB" w:rsidRPr="008C4C79" w:rsidRDefault="006B1FFB" w:rsidP="008D2A3E">
+      <w:pPr>
+        <w:pStyle w:val="Textindependent2"/>
+        <w:spacing w:after="240"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5274C6D7" w14:textId="77777777" w:rsidR="00224E59" w:rsidRPr="008C4C79" w:rsidRDefault="00224E59" w:rsidP="008D2A3E">
+      <w:pPr>
+        <w:pStyle w:val="Textindependent2"/>
+        <w:spacing w:after="240"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008C4C79">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>VI</w:t>
+      </w:r>
+      <w:r w:rsidR="0032123E" w:rsidRPr="008C4C79">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>I</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008C4C79">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>. Responsabilitat</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5C4F31EB" w14:textId="2EFB121A" w:rsidR="00224E59" w:rsidRPr="008C4C79" w:rsidRDefault="00224E59" w:rsidP="008D2A3E">
+      <w:pPr>
+        <w:pStyle w:val="Textindependent2"/>
+        <w:spacing w:after="240"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008C4C79">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Els membres de la Junta Directiva responen davant </w:t>
+      </w:r>
+      <w:r w:rsidR="00B67944" w:rsidRPr="008C4C79">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>del club</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008C4C79">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, dels socis i de tercers per les actuacions que facin en exercici dels seus càrrecs i que siguin contràries a la Llei o als </w:t>
+      </w:r>
+      <w:r w:rsidR="00157340" w:rsidRPr="008C4C79">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>e</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008C4C79">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>statuts i pels danys i</w:t>
+      </w:r>
+      <w:r w:rsidR="00494D73" w:rsidRPr="008C4C79">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> pels</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008C4C79">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> perjudicis causats amb dol o negligència.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1DAAF7F5" w14:textId="318DFBA1" w:rsidR="00EE63D9" w:rsidRPr="008C4C79" w:rsidRDefault="00224E59" w:rsidP="008D2A3E">
+      <w:pPr>
+        <w:pStyle w:val="Textindependent2"/>
+        <w:spacing w:after="240"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008C4C79">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>La responsabilitat dels membres de la Junta Directiva és solidària respecte a les actuacions acordades de manera col·legiada, llevat que hagin fet constar en acta la seva oposició a l’acord. També és solidària sempre que l’acció o l’omissió que la genera no es pugui atribuir a un o més</w:t>
+      </w:r>
+      <w:r w:rsidR="000329BB" w:rsidRPr="008C4C79">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> membres</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008C4C79">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> de </w:t>
+      </w:r>
+      <w:r w:rsidR="00AC23FA" w:rsidRPr="008C4C79">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>manera individual i exclusiva.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="42F72C99" w14:textId="77777777" w:rsidR="00EE63D9" w:rsidRPr="00620E04" w:rsidRDefault="00EE63D9" w:rsidP="008D2A3E">
+      <w:pPr>
+        <w:spacing w:after="240"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1F76C512" w14:textId="77777777" w:rsidR="00224E59" w:rsidRPr="00620E04" w:rsidRDefault="00224E59" w:rsidP="008D2A3E">
+      <w:pPr>
+        <w:pStyle w:val="Ttol1"/>
+        <w:spacing w:after="240"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00620E04">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="none"/>
+        </w:rPr>
+        <w:t>ALTRES</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="26BE512C" w14:textId="3A34AC2C" w:rsidR="00B84127" w:rsidRPr="007C2FDB" w:rsidRDefault="00B84127" w:rsidP="008D2A3E">
+      <w:pPr>
+        <w:pStyle w:val="Ttol4"/>
+        <w:spacing w:after="240"/>
+        <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
-          <w:i/>
-[...120 lines deleted...]
-      <w:r w:rsidR="003C5D4F" w:rsidRPr="008E521A">
+          <w:u w:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007C2FDB">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
-          <w:color w:val="FF0000"/>
-[...47 lines deleted...]
-      <w:r w:rsidR="00587F1E" w:rsidRPr="00E91AEE">
+          <w:u w:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Article </w:t>
+      </w:r>
+      <w:r w:rsidR="00587F1E" w:rsidRPr="007C2FDB">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
-          <w:i/>
-[...6 lines deleted...]
-      <w:r w:rsidR="00D4405B" w:rsidRPr="00E91AEE">
+          <w:u w:val="none"/>
+        </w:rPr>
+        <w:t>11</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007C2FDB">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
-          <w:i/>
-[...295 lines deleted...]
-      <w:r w:rsidR="001E323F" w:rsidRPr="00E91AEE">
+          <w:u w:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007C2FDB">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:i/>
           <w:iCs/>
-          <w:color w:val="FF0000"/>
-[...138 lines deleted...]
-          <w:szCs w:val="24"/>
+          <w:u w:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Règim disciplinari </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2E03EFEF" w14:textId="31A18A09" w:rsidR="00B84127" w:rsidRPr="008C4C79" w:rsidRDefault="00B84127" w:rsidP="008D2A3E">
+      <w:pPr>
+        <w:pStyle w:val="Textindependent"/>
+        <w:spacing w:after="240"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="19" w:name="_Hlk119597204"/>
+      <w:r w:rsidRPr="008C4C79">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Els incompliments dels estatuts i dels deures que els imposin i les actuacions contràries a Dret, per part dels socis, membres de la </w:t>
+      </w:r>
+      <w:r w:rsidR="00842137">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>J</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008C4C79">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">unta o esportistes, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008C4C79">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>poden ser qualificats com a infraccions lleus, greus o molt greus</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008C4C79">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0209FC33" w14:textId="77777777" w:rsidR="00EE63D9" w:rsidRPr="00620E04" w:rsidRDefault="00EE63D9" w:rsidP="00BD20A9">
-[...662 lines deleted...]
-          <w:szCs w:val="24"/>
+    <w:p w14:paraId="5CD49199" w14:textId="31636C79" w:rsidR="00D90450" w:rsidRPr="008C4C79" w:rsidRDefault="00E91ADD" w:rsidP="008D2A3E">
+      <w:pPr>
+        <w:pStyle w:val="Textindependent"/>
+        <w:spacing w:after="240"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008C4C79">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>N</w:t>
+      </w:r>
+      <w:r w:rsidR="00D90450" w:rsidRPr="008C4C79">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
         </w:rPr>
         <w:t>o</w:t>
       </w:r>
-      <w:r w:rsidRPr="00620E04">
-[...1828 lines deleted...]
-        <w:t>N</w:t>
+      <w:r w:rsidRPr="008C4C79">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> es</w:t>
       </w:r>
       <w:r w:rsidR="00D90450" w:rsidRPr="008C4C79">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
         </w:rPr>
-        <w:t>o</w:t>
-[...6 lines deleted...]
-        <w:t xml:space="preserve"> es</w:t>
+        <w:t xml:space="preserve"> podrà</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008C4C79">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> sancionar</w:t>
       </w:r>
       <w:r w:rsidR="00D90450" w:rsidRPr="008C4C79">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve"> podrà</w:t>
-[...12 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve"> infraccions tipificades després d’haver estat comeses.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="68186130" w14:textId="77777777" w:rsidR="00B84127" w:rsidRPr="008C4C79" w:rsidRDefault="00B84127" w:rsidP="00BD20A9">
-[...10 lines deleted...]
-    <w:p w14:paraId="0A556594" w14:textId="77777777" w:rsidR="00B84127" w:rsidRPr="008C4C79" w:rsidRDefault="00B84127" w:rsidP="00BD20A9">
+    <w:p w14:paraId="0A556594" w14:textId="77777777" w:rsidR="00B84127" w:rsidRPr="008C4C79" w:rsidRDefault="00B84127" w:rsidP="008D2A3E">
       <w:pPr>
         <w:pStyle w:val="Ttol6"/>
+        <w:spacing w:after="240"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:u w:val="none"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008C4C79">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:u w:val="none"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>I. Infraccions</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="09268AE7" w14:textId="77777777" w:rsidR="00B84127" w:rsidRPr="008C4C79" w:rsidRDefault="00B84127" w:rsidP="00BD20A9">
-[...9 lines deleted...]
-    <w:p w14:paraId="07425C48" w14:textId="77777777" w:rsidR="00F72E07" w:rsidRDefault="00B84127" w:rsidP="00F72E07">
+    <w:p w14:paraId="07425C48" w14:textId="77777777" w:rsidR="00F72E07" w:rsidRDefault="00B84127" w:rsidP="008D2A3E">
       <w:pPr>
         <w:pStyle w:val="Textindependent"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="27"/>
         </w:numPr>
+        <w:spacing w:after="240"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008C4C79">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">Són infraccions lleus: </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="45BD2C74" w14:textId="77777777" w:rsidR="00F72E07" w:rsidRDefault="00F72E07" w:rsidP="00F72E07">
-[...11 lines deleted...]
-    <w:p w14:paraId="6D28A8AC" w14:textId="77777777" w:rsidR="00F72E07" w:rsidRDefault="00B1569A" w:rsidP="00F72E07">
+    <w:p w14:paraId="6D28A8AC" w14:textId="77777777" w:rsidR="00F72E07" w:rsidRDefault="00B1569A" w:rsidP="008D2A3E">
       <w:pPr>
         <w:pStyle w:val="Textindependent"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="33"/>
         </w:numPr>
+        <w:spacing w:after="240"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F72E07">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Les observacions formulades, de manera incorrecta, a jutges, àrbitres, tècnics i directius, i totes les altres autoritats esportives en l’exercici de llurs funcions.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="18DECA9B" w14:textId="77777777" w:rsidR="00F72E07" w:rsidRDefault="00B1569A" w:rsidP="00F72E07">
+    <w:p w14:paraId="18DECA9B" w14:textId="77777777" w:rsidR="00F72E07" w:rsidRDefault="00B1569A" w:rsidP="008D2A3E">
       <w:pPr>
         <w:pStyle w:val="Textindependent"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="33"/>
         </w:numPr>
+        <w:spacing w:after="240"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F72E07">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>La incorrecció amb el públic, els companys i els subordinats.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="228F9849" w14:textId="77777777" w:rsidR="00F72E07" w:rsidRDefault="00B1569A" w:rsidP="00F72E07">
+    <w:p w14:paraId="228F9849" w14:textId="77777777" w:rsidR="00F72E07" w:rsidRDefault="00B1569A" w:rsidP="008D2A3E">
       <w:pPr>
         <w:pStyle w:val="Textindependent"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="33"/>
         </w:numPr>
+        <w:spacing w:after="240"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F72E07">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>L’actitud passiva en el compliment de les ordres i les instruccions rebudes de jutges, àrbitres i totes les altres autoritats esportives en l’exercici de llurs funcions.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="34124455" w14:textId="52833EF9" w:rsidR="00F72E07" w:rsidRPr="00F72E07" w:rsidRDefault="00B1569A" w:rsidP="00F72E07">
+    <w:p w14:paraId="34124455" w14:textId="52833EF9" w:rsidR="00F72E07" w:rsidRPr="00F72E07" w:rsidRDefault="00B1569A" w:rsidP="008D2A3E">
       <w:pPr>
         <w:pStyle w:val="Textindependent"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="33"/>
         </w:numPr>
+        <w:spacing w:after="240"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F72E07">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">Les conductes clarament contràries a les normes esportives que no es tipifiquen com a molt greus o greus </w:t>
       </w:r>
       <w:r w:rsidR="00842137" w:rsidRPr="00F72E07">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>en</w:t>
       </w:r>
       <w:r w:rsidRPr="00F72E07">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
@@ -9669,346 +9055,302 @@
       <w:r w:rsidRPr="00F72E07">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>que la substitueix</w:t>
       </w:r>
       <w:r w:rsidR="00826697" w:rsidRPr="00F72E07">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>i</w:t>
       </w:r>
       <w:bookmarkEnd w:id="20"/>
       <w:r w:rsidRPr="00F72E07">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="57B3E400" w14:textId="2B3EC046" w:rsidR="00F72E07" w:rsidRDefault="00F72E07" w:rsidP="00F72E07">
-[...35 lines deleted...]
-    <w:p w14:paraId="7113B8E4" w14:textId="77777777" w:rsidR="00F72E07" w:rsidRDefault="00B84127" w:rsidP="00F72E07">
+    <w:p w14:paraId="7113B8E4" w14:textId="77777777" w:rsidR="00F72E07" w:rsidRDefault="00B84127" w:rsidP="008D2A3E">
       <w:pPr>
         <w:pStyle w:val="Textindependent"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="33"/>
         </w:numPr>
+        <w:spacing w:after="240"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F72E07">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>Ocasionar perjudicis lleus en el patrimoni o en el bon nom del club o ser-ne responsable.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4594BF0E" w14:textId="77777777" w:rsidR="00F72E07" w:rsidRDefault="00B84127" w:rsidP="00F72E07">
+    <w:p w14:paraId="4594BF0E" w14:textId="77777777" w:rsidR="00F72E07" w:rsidRDefault="00B84127" w:rsidP="008D2A3E">
       <w:pPr>
         <w:pStyle w:val="Textindependent"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="33"/>
         </w:numPr>
+        <w:spacing w:after="240"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F72E07">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Que els membres de la Junta Directiva no assisteixin a les reunions sense cap causa justificada.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1C0F0F39" w14:textId="3CD4AA44" w:rsidR="00B84127" w:rsidRPr="00F72E07" w:rsidRDefault="00320C03" w:rsidP="00F72E07">
+    <w:p w14:paraId="1C0F0F39" w14:textId="3CD4AA44" w:rsidR="00B84127" w:rsidRPr="00F72E07" w:rsidRDefault="00320C03" w:rsidP="008D2A3E">
       <w:pPr>
         <w:pStyle w:val="Textindependent"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="33"/>
         </w:numPr>
+        <w:spacing w:after="240"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F72E07">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>L</w:t>
       </w:r>
       <w:r w:rsidR="00B84127" w:rsidRPr="00F72E07">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">’incompliment de qualsevol </w:t>
       </w:r>
       <w:r w:rsidR="00B1569A" w:rsidRPr="00F72E07">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">dels </w:t>
       </w:r>
       <w:r w:rsidR="00B84127" w:rsidRPr="00F72E07">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>estatuts</w:t>
       </w:r>
       <w:r w:rsidR="00B1569A" w:rsidRPr="00F72E07">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> i altres reglaments del club</w:t>
       </w:r>
       <w:r w:rsidR="00B84127" w:rsidRPr="00F72E07">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>, sempre que no provoqui un perjudici al club o als associats o que la infracció no hagi estat qualificada de greu o molt greu.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="08C7B6BB" w14:textId="77777777" w:rsidR="00B84127" w:rsidRPr="008C4C79" w:rsidRDefault="00B84127" w:rsidP="00BD20A9">
-[...9 lines deleted...]
-    <w:p w14:paraId="62A16B94" w14:textId="77777777" w:rsidR="00F72E07" w:rsidRDefault="00B84127" w:rsidP="00F72E07">
+    <w:p w14:paraId="62A16B94" w14:textId="77777777" w:rsidR="00F72E07" w:rsidRDefault="00B84127" w:rsidP="008D2A3E">
       <w:pPr>
         <w:pStyle w:val="Textindependent"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="27"/>
         </w:numPr>
+        <w:spacing w:after="240"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008C4C79">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">Són infraccions greus: </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1B6A1C92" w14:textId="77777777" w:rsidR="00F72E07" w:rsidRDefault="00F72E07" w:rsidP="00F72E07">
-[...11 lines deleted...]
-    <w:p w14:paraId="12BCC358" w14:textId="77777777" w:rsidR="00F72E07" w:rsidRDefault="00B1569A" w:rsidP="00F72E07">
+    <w:p w14:paraId="12BCC358" w14:textId="77777777" w:rsidR="00F72E07" w:rsidRDefault="00B1569A" w:rsidP="008D2A3E">
       <w:pPr>
         <w:pStyle w:val="Textindependent"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="34"/>
         </w:numPr>
+        <w:spacing w:after="240"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F72E07">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Actuar públicament i notòriament contra la dignitat o el respecte que exigeix el desenvolupament de l’activitat esportiva, sempre que aquesta actuació no tingui el caràcter d’infracció molt greu.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5F610227" w14:textId="77777777" w:rsidR="00F72E07" w:rsidRDefault="00B1569A" w:rsidP="00F72E07">
+    <w:p w14:paraId="5F610227" w14:textId="77777777" w:rsidR="00F72E07" w:rsidRDefault="00B1569A" w:rsidP="008D2A3E">
       <w:pPr>
         <w:pStyle w:val="Textindependent"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="34"/>
         </w:numPr>
-        <w:jc w:val="both"/>
-[...3 lines deleted...]
-      </w:pPr>
+        <w:spacing w:after="240"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="21" w:name="_Hlk194592255"/>
       <w:r w:rsidRPr="00F72E07">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Els insults i les ofenses greus a jutges, àrbitres, esportistes, tècnics, autoritats esportives, públic assistent i altres participants en els esdeveniments esportius.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1EC22510" w14:textId="77777777" w:rsidR="00F72E07" w:rsidRDefault="00B1569A" w:rsidP="00F72E07">
+    <w:p w14:paraId="1EC22510" w14:textId="77777777" w:rsidR="00F72E07" w:rsidRDefault="00B1569A" w:rsidP="008D2A3E">
       <w:pPr>
         <w:pStyle w:val="Textindependent"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="34"/>
         </w:numPr>
-        <w:jc w:val="both"/>
-[...3 lines deleted...]
-      </w:pPr>
+        <w:spacing w:after="240"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="22" w:name="_Hlk194592345"/>
+      <w:bookmarkEnd w:id="21"/>
       <w:r w:rsidRPr="00F72E07">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>La manipulació i l’alteració, ja sigui personalment ja sigui mitjançant persona interposada, del material o l’equipament esportiu en contra de les regles tècniques de cada esport quan la conducta no sigui considerada com a infracció molt greu.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="778247C4" w14:textId="77777777" w:rsidR="00F72E07" w:rsidRDefault="00B1569A" w:rsidP="00F72E07">
+    <w:bookmarkEnd w:id="22"/>
+    <w:p w14:paraId="778247C4" w14:textId="77777777" w:rsidR="00F72E07" w:rsidRDefault="00B1569A" w:rsidP="008D2A3E">
       <w:pPr>
         <w:pStyle w:val="Textindependent"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="34"/>
         </w:numPr>
+        <w:spacing w:after="240"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F72E07">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>La no convocatòria, en els terminis o les condicions legals, dels òrgans col·legiats esportius.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="50EC7F15" w14:textId="77777777" w:rsidR="00F72E07" w:rsidRDefault="00B1569A" w:rsidP="00F72E07">
+    <w:p w14:paraId="50EC7F15" w14:textId="77777777" w:rsidR="00F72E07" w:rsidRDefault="00B1569A" w:rsidP="008D2A3E">
       <w:pPr>
         <w:pStyle w:val="Textindependent"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="34"/>
         </w:numPr>
+        <w:spacing w:after="240"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F72E07">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>El trencament de la sanció o de la mesura cautelar imposada per una falta lleu d’acord amb les disposicions de la Llei.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5B584463" w14:textId="077A9C41" w:rsidR="00F72E07" w:rsidRDefault="00B1569A" w:rsidP="00F72E07">
+    <w:p w14:paraId="5B584463" w14:textId="077A9C41" w:rsidR="00F72E07" w:rsidRDefault="00B1569A" w:rsidP="008D2A3E">
       <w:pPr>
         <w:pStyle w:val="Textindependent"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="34"/>
         </w:numPr>
+        <w:spacing w:after="240"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F72E07">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:color w:val="000000"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">L’incompliment de les regles d’administració i gestió del pressupost i patrimoni previstes </w:t>
       </w:r>
       <w:r w:rsidR="00842137" w:rsidRPr="00F72E07">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>en</w:t>
       </w:r>
       <w:r w:rsidR="00320C03" w:rsidRPr="00F72E07">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> la Llei 37/2018, del 20 de desembre, de l’esport del Principat d’Andorra</w:t>
       </w:r>
       <w:r w:rsidR="007637DE">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>,</w:t>
@@ -10032,1421 +9374,1334 @@
       <w:r w:rsidR="00320C03" w:rsidRPr="00F72E07">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> que la substitueix</w:t>
       </w:r>
       <w:r w:rsidR="00826697" w:rsidRPr="00F72E07">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>i</w:t>
       </w:r>
       <w:r w:rsidRPr="00F72E07">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4AD829C2" w14:textId="77777777" w:rsidR="00F72E07" w:rsidRDefault="00B1569A" w:rsidP="00F72E07">
+    <w:p w14:paraId="4AD829C2" w14:textId="77777777" w:rsidR="00F72E07" w:rsidRDefault="00B1569A" w:rsidP="008D2A3E">
       <w:pPr>
         <w:pStyle w:val="Textindependent"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="34"/>
         </w:numPr>
+        <w:spacing w:after="240"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F72E07">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>L’exercici d’activitats públiques o privades declarades incompatibles amb l’activitat o la funció esportiva exercida.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1FE004D0" w14:textId="77777777" w:rsidR="00F72E07" w:rsidRDefault="00B1569A" w:rsidP="00F72E07">
+    <w:p w14:paraId="1FE004D0" w14:textId="77777777" w:rsidR="00F72E07" w:rsidRDefault="00B1569A" w:rsidP="008D2A3E">
       <w:pPr>
         <w:pStyle w:val="Textindependent"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="34"/>
         </w:numPr>
+        <w:spacing w:after="240"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F72E07">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>L’exercici d’una professió esportiva sense la titulació esportiva corresponent quan no posa en perill ni constitueix un risc per a les persones.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4A442382" w14:textId="33131B94" w:rsidR="00F72E07" w:rsidRPr="00F72E07" w:rsidRDefault="00B1569A" w:rsidP="00F72E07">
+    <w:p w14:paraId="4A442382" w14:textId="33131B94" w:rsidR="00F72E07" w:rsidRPr="00F72E07" w:rsidRDefault="00B1569A" w:rsidP="008D2A3E">
       <w:pPr>
         <w:pStyle w:val="Textindependent"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="34"/>
         </w:numPr>
+        <w:spacing w:after="240"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F72E07">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>L’ús de la denominació de competició oficial sense el reconeixement preceptiu quan en resultin perjudicis econòmics greus per a terceres persone</w:t>
       </w:r>
       <w:r w:rsidR="00320C03" w:rsidRPr="00F72E07">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>s.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7F15D614" w14:textId="03C2AAE4" w:rsidR="00F72E07" w:rsidRDefault="00F72E07" w:rsidP="00F72E07">
-[...35 lines deleted...]
-    <w:p w14:paraId="4815D691" w14:textId="77777777" w:rsidR="00F72E07" w:rsidRDefault="00F72E07" w:rsidP="00F72E07">
+    <w:p w14:paraId="4815D691" w14:textId="77777777" w:rsidR="00F72E07" w:rsidRDefault="00F72E07" w:rsidP="008D2A3E">
       <w:pPr>
         <w:pStyle w:val="Textindependent"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="34"/>
         </w:numPr>
+        <w:spacing w:after="240"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F72E07">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>N</w:t>
       </w:r>
       <w:r w:rsidR="00B84127" w:rsidRPr="00F72E07">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>o respectar o complir de forma deliberada els acords adoptats vàlidament pels òrgans del club.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="51DCCED2" w14:textId="77777777" w:rsidR="00F72E07" w:rsidRDefault="00B84127" w:rsidP="00F72E07">
+    <w:p w14:paraId="51DCCED2" w14:textId="77777777" w:rsidR="00F72E07" w:rsidRDefault="00B84127" w:rsidP="008D2A3E">
       <w:pPr>
         <w:pStyle w:val="Textindependent"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="34"/>
         </w:numPr>
+        <w:spacing w:after="240"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F72E07">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Provocar, per acció o per omissió, perjudicis greus en el patrimoni o en el bon nom del club.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="343F2AFB" w14:textId="77777777" w:rsidR="00F72E07" w:rsidRDefault="00B84127" w:rsidP="00F72E07">
+    <w:p w14:paraId="343F2AFB" w14:textId="77777777" w:rsidR="00F72E07" w:rsidRDefault="00B84127" w:rsidP="008D2A3E">
       <w:pPr>
         <w:pStyle w:val="Textindependent"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="34"/>
         </w:numPr>
+        <w:spacing w:after="240"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F72E07">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>No abonar qualsevol derrama o quota extraordinària acordada vàlidament per l’òrgan competent en el moment en què es requereixi.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="46581212" w14:textId="77777777" w:rsidR="00F72E07" w:rsidRDefault="00B84127" w:rsidP="00F72E07">
+    <w:p w14:paraId="46581212" w14:textId="77777777" w:rsidR="00F72E07" w:rsidRDefault="00B84127" w:rsidP="008D2A3E">
       <w:pPr>
         <w:pStyle w:val="Textindependent"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="34"/>
         </w:numPr>
+        <w:spacing w:after="240"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F72E07">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>La reincidència en dos infraccions lleus pot comportar que l’òrgan competent qualifiqui de greu el fet infractor.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="195A006C" w14:textId="133234CF" w:rsidR="00B84127" w:rsidRPr="00F72E07" w:rsidRDefault="00B84127" w:rsidP="00F72E07">
+    <w:p w14:paraId="195A006C" w14:textId="133234CF" w:rsidR="00B84127" w:rsidRPr="00F72E07" w:rsidRDefault="00B84127" w:rsidP="008D2A3E">
       <w:pPr>
         <w:pStyle w:val="Textindependent"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="34"/>
         </w:numPr>
+        <w:spacing w:after="240"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F72E07">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>L’incompliment de qualsevol precepte d’aquests estatuts si provoca un perjudici al club o a qualsevol dels associats, excepte si la infracció ha estat qualificada de lleu o molt greu.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0820B3AF" w14:textId="77777777" w:rsidR="00F72E07" w:rsidRPr="00F72E07" w:rsidRDefault="00F72E07" w:rsidP="00F72E07">
-[...10 lines deleted...]
-      <w:pPr>
+    <w:p w14:paraId="400F7844" w14:textId="25D8385B" w:rsidR="00F72E07" w:rsidRPr="001C74F0" w:rsidRDefault="00B84127" w:rsidP="008D2A3E">
+      <w:pPr>
+        <w:pStyle w:val="Pargrafdellista"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="27"/>
         </w:numPr>
-        <w:jc w:val="both"/>
-[...38 lines deleted...]
-    <w:p w14:paraId="37069850" w14:textId="77777777" w:rsidR="00F72E07" w:rsidRDefault="00320C03" w:rsidP="00F72E07">
+        <w:spacing w:after="240"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001C74F0">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Són infraccions molt greus:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="37069850" w14:textId="77777777" w:rsidR="00F72E07" w:rsidRDefault="00320C03" w:rsidP="008D2A3E">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
-        <w:jc w:val="both"/>
-[...6 lines deleted...]
-      </w:pPr>
+        <w:spacing w:after="240"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="23" w:name="_Hlk194591795"/>
+      <w:r w:rsidRPr="00AE32F5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Els comportaments, les actituds i els gestos agressius o antiesportius</w:t>
+      </w:r>
       <w:r w:rsidRPr="00F72E07">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>Els comportaments, les actituds i els gestos agressius o antiesportius quan s’adrecin a l’àrbitre, al jutge, a esportistes o al públic.</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="26567B86" w14:textId="77777777" w:rsidR="00F72E07" w:rsidRDefault="00320C03" w:rsidP="00F72E07">
+        <w:t xml:space="preserve"> quan s’adrecin a l’àrbitre, al jutge, a esportistes o al públic.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="26567B86" w14:textId="77777777" w:rsidR="00F72E07" w:rsidRDefault="00320C03" w:rsidP="008D2A3E">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
+        <w:spacing w:after="240"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F72E07">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>L’alineació indeguda i la incompareixença o la retirada injustificades de les proves, els jocs o les competicions</w:t>
       </w:r>
       <w:r w:rsidR="00054741" w:rsidRPr="00F72E07">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> organitzades pel club</w:t>
       </w:r>
       <w:r w:rsidRPr="00F72E07">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2B1A224B" w14:textId="77777777" w:rsidR="00F72E07" w:rsidRDefault="00320C03" w:rsidP="00F72E07">
+    <w:p w14:paraId="2B1A224B" w14:textId="77777777" w:rsidR="00F72E07" w:rsidRDefault="00320C03" w:rsidP="008D2A3E">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
+        <w:spacing w:after="240"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F72E07">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>La negativa injustificada a assistir a les convocatòries, als entrenaments, a les proves o a les competicions de les seleccions esportives nacionals.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="075A710B" w14:textId="77777777" w:rsidR="00F72E07" w:rsidRDefault="00320C03" w:rsidP="00F72E07">
+    <w:p w14:paraId="075A710B" w14:textId="77777777" w:rsidR="00F72E07" w:rsidRDefault="00320C03" w:rsidP="008D2A3E">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
-        <w:jc w:val="both"/>
-[...6 lines deleted...]
-      </w:pPr>
+        <w:spacing w:after="240"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AE32F5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Les modificacions fraudulentes del resultat de les proves o</w:t>
+      </w:r>
       <w:r w:rsidRPr="00F72E07">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>Les modificacions fraudulentes del resultat de les proves o competicions, incloses les conductes prèvies a la celebració que intentin influir en el resultat mitjançant acord, intimidació, preu o qualsevol altre mitjà fraudulent.</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="06290677" w14:textId="77777777" w:rsidR="00F72E07" w:rsidRDefault="00320C03" w:rsidP="00F72E07">
+        <w:t xml:space="preserve"> competicions, incloses les conductes prèvies a la celebració que intentin influir en el resultat mitjançant acord, intimidació, preu o qualsevol altre mitjà fraudulent.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="06290677" w14:textId="77777777" w:rsidR="00F72E07" w:rsidRDefault="00320C03" w:rsidP="008D2A3E">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
+        <w:spacing w:after="240"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F72E07">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>La manipulació o l’alteració del material d’equipament esportiu, en contra de les regles tècniques, quan pugui alterar el resultat de les proves o posi en perill la integritat de les persones.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1BEAF2EF" w14:textId="77777777" w:rsidR="00F72E07" w:rsidRDefault="00320C03" w:rsidP="00F72E07">
+    <w:p w14:paraId="1BEAF2EF" w14:textId="77777777" w:rsidR="00F72E07" w:rsidRDefault="00320C03" w:rsidP="008D2A3E">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
+        <w:spacing w:after="240"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F72E07">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>Els abusos d’autoritat i la usurpació d’atribucions.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="613C5337" w14:textId="77777777" w:rsidR="00F72E07" w:rsidRDefault="00320C03" w:rsidP="00F72E07">
+    <w:p w14:paraId="613C5337" w14:textId="77777777" w:rsidR="00F72E07" w:rsidRDefault="00320C03" w:rsidP="008D2A3E">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
-        <w:jc w:val="both"/>
-[...6 lines deleted...]
-      </w:pPr>
+        <w:spacing w:after="240"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AE32F5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Les declaracions públiques de </w:t>
+      </w:r>
+      <w:r w:rsidR="00054741" w:rsidRPr="00AE32F5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">socis, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AE32F5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>directius, tècnics</w:t>
+      </w:r>
+      <w:r w:rsidR="00054741" w:rsidRPr="00AE32F5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AE32F5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>esportistes</w:t>
+      </w:r>
+      <w:r w:rsidR="00054741" w:rsidRPr="00AE32F5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> i</w:t>
+      </w:r>
+      <w:r w:rsidR="00054741" w:rsidRPr="00F72E07">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> altres membres del club</w:t>
+      </w:r>
       <w:r w:rsidRPr="00F72E07">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">Les declaracions públiques de </w:t>
-[...58 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve"> que incitin els seus equips o els espectadors a la violència, el racisme, la xenofòbia o la intolerància en l’esport.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7436F5CD" w14:textId="77777777" w:rsidR="00F72E07" w:rsidRDefault="00320C03" w:rsidP="00F72E07">
+    <w:p w14:paraId="7436F5CD" w14:textId="77777777" w:rsidR="00F72E07" w:rsidRDefault="00320C03" w:rsidP="008D2A3E">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
+        <w:spacing w:after="240"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F72E07">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Els actes dirigits a predeterminar no esportivament el resultat d’un joc, una prova o una competició.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2C26F152" w14:textId="77777777" w:rsidR="00F72E07" w:rsidRDefault="00320C03" w:rsidP="00F72E07">
+    <w:p w14:paraId="2C26F152" w14:textId="77777777" w:rsidR="00F72E07" w:rsidRDefault="00320C03" w:rsidP="008D2A3E">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
+        <w:spacing w:after="240"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F72E07">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>El trencament de la sanció imposada per infracció molt greu o greu d’acord amb les disposicions d’aquest títol.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="72674F9F" w14:textId="77777777" w:rsidR="00F72E07" w:rsidRDefault="00320C03" w:rsidP="00F72E07">
+    <w:p w14:paraId="72674F9F" w14:textId="77777777" w:rsidR="00F72E07" w:rsidRDefault="00320C03" w:rsidP="008D2A3E">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
+        <w:spacing w:after="240"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F72E07">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>La inexecució de les resolucions de la Comissió Jurídica Esportiva.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="309F43C0" w14:textId="77777777" w:rsidR="00F72E07" w:rsidRDefault="00320C03" w:rsidP="00F72E07">
+    <w:p w14:paraId="309F43C0" w14:textId="77777777" w:rsidR="00F72E07" w:rsidRDefault="00320C03" w:rsidP="008D2A3E">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
+        <w:spacing w:after="240"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F72E07">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Les que estableixin amb aquest caràcter l</w:t>
       </w:r>
       <w:r w:rsidR="00054741" w:rsidRPr="00F72E07">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">a federació corresponent, si escau, </w:t>
       </w:r>
       <w:r w:rsidRPr="00F72E07">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>com a infracció de les regles del joc, la prova o la competició i de la conducta esportiva.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="162BB20D" w14:textId="255A5273" w:rsidR="003E03DF" w:rsidRPr="003E03DF" w:rsidRDefault="00320C03" w:rsidP="003E03DF">
+    <w:p w14:paraId="162BB20D" w14:textId="7C138870" w:rsidR="003E03DF" w:rsidRPr="007C2FDB" w:rsidRDefault="00320C03" w:rsidP="008D2A3E">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
+        <w:spacing w:after="240"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F72E07">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>L’exercici d’una professió esportiva sense la titulació esportiva corresponent quan posa en perill o constitueix un risc per a les persones.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3714EC5B" w14:textId="77777777" w:rsidR="003E03DF" w:rsidRDefault="003E03DF" w:rsidP="003E03DF">
-[...43 lines deleted...]
-    <w:p w14:paraId="1A167EEB" w14:textId="77777777" w:rsidR="003E03DF" w:rsidRPr="008158B5" w:rsidRDefault="00054741" w:rsidP="003E03DF">
+    <w:p w14:paraId="6E7F3157" w14:textId="77777777" w:rsidR="007C2FDB" w:rsidRDefault="007C2FDB" w:rsidP="007C2FDB">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
-        <w:jc w:val="both"/>
-[...16 lines deleted...]
-    <w:p w14:paraId="35C353FA" w14:textId="77777777" w:rsidR="003E03DF" w:rsidRPr="008158B5" w:rsidRDefault="00054741" w:rsidP="003E03DF">
+        <w:spacing w:after="240"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AE32F5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Posar en perill el patrimoni o el bon nom del club o provocar-hi</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003E03DF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> perjudicis molt greus, per negligència o mala fe.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2094CAAC" w14:textId="77777777" w:rsidR="007C2FDB" w:rsidRDefault="007C2FDB" w:rsidP="007C2FDB">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
-        <w:jc w:val="both"/>
-[...16 lines deleted...]
-    <w:p w14:paraId="3C76C298" w14:textId="77777777" w:rsidR="003E03DF" w:rsidRPr="008158B5" w:rsidRDefault="00054741" w:rsidP="003E03DF">
+        <w:spacing w:after="240"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AE32F5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Actuar en l’exercici de l’activitat professional de forma deslleial envers</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003E03DF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> el club o qualsevol dels seus membres.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="072FE9E7" w14:textId="77777777" w:rsidR="007C2FDB" w:rsidRPr="003E03DF" w:rsidRDefault="007C2FDB" w:rsidP="007C2FDB">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
-        <w:jc w:val="both"/>
-[...16 lines deleted...]
-    <w:p w14:paraId="31DE1BE9" w14:textId="77777777" w:rsidR="003E03DF" w:rsidRPr="008158B5" w:rsidRDefault="00054741" w:rsidP="003E03DF">
+        <w:spacing w:after="240"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003E03DF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>La reincidència en dos infraccions greus pot comportar que l’òrgan competent qualifiqui de molt greu el fet infractor.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="00930AAF" w14:textId="30DBEF6F" w:rsidR="003E03DF" w:rsidRDefault="003E03DF" w:rsidP="008D2A3E">
+      <w:pPr>
+        <w:spacing w:after="240"/>
+        <w:ind w:left="708" w:firstLine="12"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Sense perjudici de l’anterior, i específicament pels membres de la Junta Directiva, són infraccions molt greus:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1A167EEB" w14:textId="77777777" w:rsidR="003E03DF" w:rsidRPr="008158B5" w:rsidRDefault="00054741" w:rsidP="007C2FDB">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
+        <w:spacing w:after="240"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008158B5">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>L’organització d’activitats o competicions esportives de caràcter internacional sense l’autorització preceptiva.</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="7AEC9CA2" w14:textId="77777777" w:rsidR="003E03DF" w:rsidRPr="008158B5" w:rsidRDefault="00054741" w:rsidP="003E03DF">
+        <w:t>L’incompliment dels acords de l’Assemblea General, i també de les disposicions estatutàries o reglamentàries.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="35C353FA" w14:textId="77777777" w:rsidR="003E03DF" w:rsidRPr="008158B5" w:rsidRDefault="00054741" w:rsidP="007C2FDB">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
+        <w:spacing w:after="240"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008158B5">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
-[...3 lines deleted...]
-    <w:p w14:paraId="297015A0" w14:textId="77777777" w:rsidR="003E03DF" w:rsidRPr="008158B5" w:rsidRDefault="00054741" w:rsidP="003E03DF">
+        <w:t>La no convocatòria de forma sistemàtica i reiterada, en els terminis o es condicions legals, dels òrgans col·legiats del club.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3C76C298" w14:textId="77777777" w:rsidR="003E03DF" w:rsidRPr="008158B5" w:rsidRDefault="00054741" w:rsidP="007C2FDB">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
+        <w:spacing w:after="240"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008158B5">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">Els actes dirigits a predeterminar o alterar els resultats de les eleccions dels càrrecs de representació o de direcció </w:t>
-[...20 lines deleted...]
-    <w:p w14:paraId="03982279" w14:textId="77777777" w:rsidR="003E03DF" w:rsidRPr="008158B5" w:rsidRDefault="00054741" w:rsidP="003E03DF">
+        <w:t>La utilització incorrecta dels fons privats del club o de les subvencions, els crèdits, els avals i els altres ajuts que pugui atorgar l’Administració pública, sense perjudici de les reclamacions que puguin correspondre per la via jurisdiccional competent. L’apreciació de la utilització incorrecta de fons públics es regeix pels criteris fixats a la legislació vigent pel que fa a l’ús d’ajudes i subvencions públiques. Per apreciar la utilització incorrecta de fons privats es té en compte el caràcter culpable o dolós de les conductes.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="31DE1BE9" w14:textId="77777777" w:rsidR="003E03DF" w:rsidRPr="008158B5" w:rsidRDefault="00054741" w:rsidP="007C2FDB">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
+        <w:spacing w:after="240"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008158B5">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>El trencament de les sancions greus imposades d’acord amb les disposicions d’aquest</w:t>
-[...29 lines deleted...]
-    <w:p w14:paraId="4DFDE259" w14:textId="1FE140BB" w:rsidR="003E03DF" w:rsidRPr="008158B5" w:rsidRDefault="00054741" w:rsidP="003E03DF">
+        <w:t>L’organització d’activitats o competicions esportives de caràcter internacional sense l’autorització preceptiva.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7AEC9CA2" w14:textId="77777777" w:rsidR="003E03DF" w:rsidRPr="008158B5" w:rsidRDefault="00054741" w:rsidP="007C2FDB">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
+        <w:spacing w:after="240"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008158B5">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>La no expedició injustificada de llicències federatives, i també l’expedició fraudulenta de les mateixes llicències.</w:t>
-[...47 lines deleted...]
-    <w:p w14:paraId="772ECDF6" w14:textId="77777777" w:rsidR="003E03DF" w:rsidRDefault="00B84127" w:rsidP="003E03DF">
+        <w:lastRenderedPageBreak/>
+        <w:t>Contreure obligacions econòmiques que puguin comportar un perjudici greu per a l’economia de l’entitat sense la disponibilitat pressupostària prèvia.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="297015A0" w14:textId="77777777" w:rsidR="003E03DF" w:rsidRPr="008158B5" w:rsidRDefault="00054741" w:rsidP="007C2FDB">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
-        <w:jc w:val="both"/>
-[...17 lines deleted...]
-    <w:p w14:paraId="6ED9606B" w14:textId="77777777" w:rsidR="003E03DF" w:rsidRDefault="00B84127" w:rsidP="003E03DF">
+        <w:spacing w:after="240"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008158B5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Els actes dirigits a predeterminar o alterar els resultats de les eleccions dels càrrecs de representació o de direcció </w:t>
+      </w:r>
+      <w:r w:rsidR="00274141" w:rsidRPr="008158B5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>del club</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008158B5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="03982279" w14:textId="77777777" w:rsidR="003E03DF" w:rsidRPr="008158B5" w:rsidRDefault="00054741" w:rsidP="007C2FDB">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
-        <w:jc w:val="both"/>
-[...35 lines deleted...]
-    <w:p w14:paraId="42699C15" w14:textId="3EC38BDD" w:rsidR="00B84127" w:rsidRPr="003E03DF" w:rsidRDefault="00B84127" w:rsidP="003E03DF">
+        <w:spacing w:after="240"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008158B5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>El trencament de les sancions greus imposades d’acord amb les disposicions d’aquest</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008158B5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="es-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00274141" w:rsidRPr="008158B5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="es-ES"/>
+        </w:rPr>
+        <w:t>article</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008158B5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="es-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4DFDE259" w14:textId="1FE140BB" w:rsidR="003E03DF" w:rsidRPr="008158B5" w:rsidRDefault="00054741" w:rsidP="007C2FDB">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
-        <w:jc w:val="both"/>
-[...28 lines deleted...]
-    <w:p w14:paraId="66C9C7ED" w14:textId="77777777" w:rsidR="00B84127" w:rsidRPr="008C4C79" w:rsidRDefault="00B84127" w:rsidP="00BD20A9">
+        <w:spacing w:after="240"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008158B5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>La no expedició injustificada de llicències federatives, i també l’expedició fraudulenta de les mateixes llicències.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="23"/>
+    <w:p w14:paraId="66C9C7ED" w14:textId="0D99B554" w:rsidR="00B84127" w:rsidRPr="008C4C79" w:rsidRDefault="00B84127" w:rsidP="008D2A3E">
       <w:pPr>
         <w:pStyle w:val="Ttol3"/>
+        <w:spacing w:after="240"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="none"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008C4C79">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="none"/>
         </w:rPr>
         <w:t>II. Sancions</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6607CFBF" w14:textId="77777777" w:rsidR="00B84127" w:rsidRPr="008C4C79" w:rsidRDefault="00B84127" w:rsidP="00BD20A9">
-[...12 lines deleted...]
-    <w:p w14:paraId="65C3D8B9" w14:textId="77777777" w:rsidR="003E03DF" w:rsidRDefault="000F5994" w:rsidP="003E03DF">
+    <w:p w14:paraId="65C3D8B9" w14:textId="77777777" w:rsidR="003E03DF" w:rsidRDefault="000F5994" w:rsidP="008D2A3E">
       <w:pPr>
         <w:pStyle w:val="Textindependent"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="7"/>
         </w:numPr>
+        <w:spacing w:after="240"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008C4C79">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:color w:val="222222"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FEFEFE"/>
         </w:rPr>
         <w:t>Les sancions susceptibles d’aplicació són les següents:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="26478119" w14:textId="77777777" w:rsidR="003E03DF" w:rsidRDefault="003E03DF" w:rsidP="003E03DF">
-[...12 lines deleted...]
-    <w:p w14:paraId="43F10293" w14:textId="77777777" w:rsidR="003E03DF" w:rsidRDefault="000F5994" w:rsidP="003E03DF">
+    <w:p w14:paraId="43F10293" w14:textId="77777777" w:rsidR="003E03DF" w:rsidRDefault="000F5994" w:rsidP="008D2A3E">
       <w:pPr>
         <w:pStyle w:val="Textindependent"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="36"/>
         </w:numPr>
+        <w:spacing w:after="240"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003E03DF">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:color w:val="222222"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FEFEFE"/>
         </w:rPr>
         <w:t>Inhabilitació, suspensió o privació de llicència esportiva, amb caràcter temporal o definitiu, proporcionalment adequada a la infracció o les infraccions comeses.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7FBF1EE4" w14:textId="281BDE1C" w:rsidR="003E03DF" w:rsidRDefault="000F5994" w:rsidP="003E03DF">
+    <w:p w14:paraId="7FBF1EE4" w14:textId="281BDE1C" w:rsidR="003E03DF" w:rsidRDefault="000F5994" w:rsidP="008D2A3E">
       <w:pPr>
         <w:pStyle w:val="Textindependent"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="36"/>
         </w:numPr>
+        <w:spacing w:after="240"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003E03DF">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:color w:val="222222"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FEFEFE"/>
         </w:rPr>
         <w:t xml:space="preserve">Sanció econòmica, sempre i quan consti quantitativament en el reglament disciplinari de la </w:t>
       </w:r>
       <w:r w:rsidR="000F22FF">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:color w:val="222222"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FEFEFE"/>
         </w:rPr>
         <w:t>f</w:t>
       </w:r>
       <w:r w:rsidRPr="003E03DF">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:color w:val="222222"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FEFEFE"/>
         </w:rPr>
-        <w:t>ederació. Aquesta sanció només es pot imposar a les persones infractores que perceben retribució econòmica per la seva tasca.</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="3157A625" w14:textId="77777777" w:rsidR="003E03DF" w:rsidRDefault="000F5994" w:rsidP="003E03DF">
+        <w:t xml:space="preserve">ederació. </w:t>
+      </w:r>
+      <w:bookmarkStart w:id="24" w:name="_Hlk194592785"/>
+      <w:r w:rsidRPr="003E03DF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:color w:val="222222"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FEFEFE"/>
+        </w:rPr>
+        <w:t>Aquesta sanció només es pot imposar a les persones infractores que perceben retribució econòmica per la seva tasca</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="24"/>
+      <w:r w:rsidRPr="003E03DF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:color w:val="222222"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FEFEFE"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3157A625" w14:textId="77777777" w:rsidR="003E03DF" w:rsidRDefault="000F5994" w:rsidP="008D2A3E">
       <w:pPr>
         <w:pStyle w:val="Textindependent"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="36"/>
         </w:numPr>
+        <w:spacing w:after="240"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003E03DF">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:color w:val="222222"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FEFEFE"/>
         </w:rPr>
         <w:t>Clausura del recinte esportiu.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4C3059EA" w14:textId="77777777" w:rsidR="003E03DF" w:rsidRDefault="000F5994" w:rsidP="003E03DF">
+    <w:p w14:paraId="4C3059EA" w14:textId="77777777" w:rsidR="003E03DF" w:rsidRDefault="000F5994" w:rsidP="008D2A3E">
       <w:pPr>
         <w:pStyle w:val="Textindependent"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="36"/>
         </w:numPr>
+        <w:spacing w:after="240"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003E03DF">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:color w:val="222222"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FEFEFE"/>
         </w:rPr>
         <w:t>Prohibició d’accés al recinte on es practica l’esport, pèrdua de la condició de soci, o realització de la competició esportiva a porta tancada.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5651BB5E" w14:textId="77777777" w:rsidR="003E03DF" w:rsidRDefault="000F5994" w:rsidP="003E03DF">
+    <w:p w14:paraId="5651BB5E" w14:textId="77777777" w:rsidR="003E03DF" w:rsidRDefault="000F5994" w:rsidP="008D2A3E">
       <w:pPr>
         <w:pStyle w:val="Textindependent"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="36"/>
         </w:numPr>
+        <w:spacing w:after="240"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003E03DF">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:color w:val="222222"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FEFEFE"/>
         </w:rPr>
         <w:t>Advertència privada o amonestació de caràcter públic.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="06BB480E" w14:textId="77777777" w:rsidR="003E03DF" w:rsidRDefault="000F5994" w:rsidP="003E03DF">
+    <w:p w14:paraId="06BB480E" w14:textId="77777777" w:rsidR="003E03DF" w:rsidRDefault="000F5994" w:rsidP="008D2A3E">
       <w:pPr>
         <w:pStyle w:val="Textindependent"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="36"/>
         </w:numPr>
+        <w:spacing w:after="240"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003E03DF">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:color w:val="222222"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FEFEFE"/>
         </w:rPr>
         <w:t>Inhabilitació temporal o definitiva.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2027B49B" w14:textId="7FA5625B" w:rsidR="000F5994" w:rsidRPr="003E03DF" w:rsidRDefault="000F5994" w:rsidP="003E03DF">
+    <w:p w14:paraId="2027B49B" w14:textId="7FA5625B" w:rsidR="000F5994" w:rsidRPr="003E03DF" w:rsidRDefault="000F5994" w:rsidP="008D2A3E">
       <w:pPr>
         <w:pStyle w:val="Textindependent"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="36"/>
         </w:numPr>
+        <w:spacing w:after="240"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003E03DF">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:color w:val="222222"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FEFEFE"/>
         </w:rPr>
         <w:t>Destitució del càrrec.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5C2A9955" w14:textId="77777777" w:rsidR="000F5994" w:rsidRPr="008C4C79" w:rsidRDefault="000F5994" w:rsidP="00BD20A9">
-[...11 lines deleted...]
-    <w:p w14:paraId="54B9CDDE" w14:textId="447CBCBC" w:rsidR="00B84127" w:rsidRPr="008C4C79" w:rsidRDefault="00B84127" w:rsidP="003E03DF">
+    <w:p w14:paraId="54B9CDDE" w14:textId="447CBCBC" w:rsidR="00B84127" w:rsidRPr="008C4C79" w:rsidRDefault="00B84127" w:rsidP="008D2A3E">
       <w:pPr>
         <w:pStyle w:val="Textindependent"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="7"/>
         </w:numPr>
-        <w:jc w:val="both"/>
-[...4 lines deleted...]
-      </w:pPr>
+        <w:spacing w:after="240"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="25" w:name="_Hlk194592812"/>
       <w:r w:rsidRPr="008C4C79">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>D’acord amb els principis d’adequació</w:t>
       </w:r>
       <w:r w:rsidR="000F5994" w:rsidRPr="008C4C79">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>, graduació</w:t>
       </w:r>
       <w:r w:rsidRPr="008C4C79">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> i proporcionalitat,</w:t>
       </w:r>
       <w:r w:rsidRPr="008C4C79">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
@@ -11460,145 +10715,128 @@
       </w:r>
       <w:r w:rsidR="000F5994" w:rsidRPr="008C4C79">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> socis, directius i altres</w:t>
       </w:r>
       <w:r w:rsidRPr="008C4C79">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> membres del club per les infraccions comeses són les següents</w:t>
       </w:r>
       <w:r w:rsidRPr="008C4C79">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="771BA4AC" w14:textId="77777777" w:rsidR="00B84127" w:rsidRPr="008C4C79" w:rsidRDefault="00B84127" w:rsidP="00BD20A9">
-[...10 lines deleted...]
-    <w:p w14:paraId="144766EE" w14:textId="77777777" w:rsidR="003D51E4" w:rsidRPr="00C51D15" w:rsidRDefault="003D51E4" w:rsidP="003D51E4">
+    <w:p w14:paraId="34C3B183" w14:textId="77777777" w:rsidR="003036BF" w:rsidRPr="003036BF" w:rsidRDefault="003036BF" w:rsidP="003036BF">
       <w:pPr>
         <w:pStyle w:val="Textindependent"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="8"/>
         </w:numPr>
+        <w:spacing w:after="240"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="21" w:name="_Hlk194397706"/>
+      <w:bookmarkStart w:id="26" w:name="_Hlk194397706"/>
       <w:r w:rsidRPr="00C51D15">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Per infraccions lleus: </w:t>
       </w:r>
       <w:r w:rsidRPr="00C51D15">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
         <w:t>...</w:t>
       </w:r>
       <w:r w:rsidRPr="00C51D15">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00C51D15">
+      <w:r w:rsidRPr="009C6248">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:color w:val="FF0000"/>
         </w:rPr>
         <w:t>[</w:t>
       </w:r>
-      <w:r w:rsidRPr="00C51D15">
+      <w:r w:rsidRPr="009C6248">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:i/>
           <w:color w:val="FF0000"/>
         </w:rPr>
-        <w:t>Proposta</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00C51D15">
+        <w:t>PROPOSTA</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009C6248">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:color w:val="FF0000"/>
         </w:rPr>
-        <w:t>: advertència o amonestació verbal o escrita</w:t>
-[...1 lines deleted...]
-      <w:r>
+        <w:t xml:space="preserve">: </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003036BF">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:color w:val="FF0000"/>
         </w:rPr>
-        <w:t>.</w:t>
-[...10 lines deleted...]
-    <w:p w14:paraId="1B1667B7" w14:textId="77777777" w:rsidR="006C53BC" w:rsidRDefault="003D51E4" w:rsidP="006C53BC">
+        <w:t>avís o amonestació escrita dirigit a la persona per informar-lo dels punts que ha infringit i per demanar-li que corregeixi un comportament no adequat i que no hi reincideixi.]</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1B1667B7" w14:textId="77777777" w:rsidR="006C53BC" w:rsidRDefault="003D51E4" w:rsidP="008D2A3E">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="8"/>
         </w:numPr>
+        <w:spacing w:after="240"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C51D15">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Per infraccions greus: </w:t>
       </w:r>
       <w:r w:rsidRPr="00C51D15">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
@@ -11623,72 +10861,74 @@
         </w:rPr>
         <w:t>[</w:t>
       </w:r>
       <w:r w:rsidRPr="00C51D15">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:i/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Proposta</w:t>
       </w:r>
       <w:r w:rsidRPr="00C51D15">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>: suspensió de de la llicència o inhabilitació de càrrec i funcions per un període d’entre un mes i un any.]</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="02693C49" w14:textId="435B27E5" w:rsidR="00E91AEE" w:rsidRPr="006C53BC" w:rsidRDefault="003D51E4" w:rsidP="006C53BC">
+    <w:p w14:paraId="02693C49" w14:textId="1040ABDF" w:rsidR="00E91AEE" w:rsidRPr="00137ABE" w:rsidRDefault="003D51E4" w:rsidP="008D2A3E">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="8"/>
         </w:numPr>
+        <w:spacing w:after="240"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006C53BC">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Per infraccions molt greus: </w:t>
       </w:r>
       <w:r w:rsidRPr="006C53BC">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
         <w:t xml:space="preserve">... </w:t>
       </w:r>
       <w:r w:rsidRPr="006C53BC">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:i/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>[</w:t>
       </w:r>
       <w:r w:rsidRPr="006C53BC">
@@ -11700,269 +10940,315 @@
           <w:color w:val="FF0000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Proposta</w:t>
       </w:r>
       <w:r w:rsidRPr="006C53BC">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:i/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">: </w:t>
       </w:r>
       <w:r w:rsidRPr="006C53BC">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">suspensió de de la llicència o inhabilitació de càrrec i funcions per un període d’entre un any i dos anys. En cas d’haver estat sancionat prèviament amb un mínim de dos </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="006C53BC">
+        <w:t xml:space="preserve">suspensió de de la llicència o inhabilitació de càrrec i funcions per un període d’entre un any i dos anys. En cas d’haver estat sancionat prèviament amb un mínim de dos suspensions de la llicència o inhabilitacions de càrrec, es pot sancionar </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00137ABE">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="006C53BC">
+        <w:t>amb la baixa definitiva de la condició de membre del club.]</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="768446E3" w14:textId="67DB1827" w:rsidR="00137ABE" w:rsidRPr="00137ABE" w:rsidRDefault="00137ABE" w:rsidP="00137ABE">
+      <w:pPr>
+        <w:spacing w:after="240"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00137ABE">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>L’aplicació i la duració de la baixa temporal es fixaran d’acord amb la gravetat de la infracció,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00137ABE">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> i comportarà la suspensió temporal de l’exercici dels drets i deures com a membre </w:t>
+      </w:r>
+      <w:r w:rsidR="000326FE">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>del club</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00137ABE">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> i també de l’exercici dels càrrecs que hi pogués complir.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1C0E41FC" w14:textId="77777777" w:rsidR="00137ABE" w:rsidRPr="006C53BC" w:rsidRDefault="00137ABE" w:rsidP="00137ABE">
+      <w:pPr>
+        <w:spacing w:after="240"/>
+        <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:bookmarkEnd w:id="25"/>
+    <w:p w14:paraId="4AA65FDE" w14:textId="790340CF" w:rsidR="000F5994" w:rsidRPr="00A12DC5" w:rsidRDefault="00D90450" w:rsidP="003A7E18">
+      <w:pPr>
+        <w:pStyle w:val="Pargrafdellista"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="7"/>
+        </w:numPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:hanging="357"/>
+        <w:contextualSpacing w:val="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A12DC5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">En el cas d’imposició de sancions econòmiques, </w:t>
+      </w:r>
+      <w:bookmarkStart w:id="27" w:name="_Hlk194651065"/>
+      <w:r w:rsidRPr="00A12DC5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">d’acord amb els principis enunciats al paràgraf anterior, es poden aplicar pels </w:t>
+      </w:r>
+      <w:r w:rsidR="000F5994" w:rsidRPr="00A12DC5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>imports següents</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="27"/>
+      <w:r w:rsidR="000F5994" w:rsidRPr="00A12DC5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+      <w:r w:rsidR="00BA2E47" w:rsidRPr="00A12DC5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="000C2617" w:rsidRPr="00A12DC5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>l club</w:t>
-[...66 lines deleted...]
-        </w:rPr>
         <w:t>[</w:t>
       </w:r>
-      <w:r w:rsidR="00BA2E47" w:rsidRPr="00E91AEE">
+      <w:r w:rsidR="00BA2E47" w:rsidRPr="00A12DC5">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:i/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>NOTA</w:t>
       </w:r>
-      <w:r w:rsidR="00BA2E47" w:rsidRPr="00E91AEE">
+      <w:r w:rsidR="00BA2E47" w:rsidRPr="00A12DC5">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">: apartat opcional. En cas </w:t>
       </w:r>
-      <w:r w:rsidR="00BA2E47" w:rsidRPr="00E91AEE">
+      <w:r w:rsidR="00BA2E47" w:rsidRPr="00A12DC5">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
         <w:t xml:space="preserve">que no es vulguin imposar sancions econòmiques, cal eliminar l’apartat </w:t>
       </w:r>
-      <w:r w:rsidR="00BA2E47" w:rsidRPr="00E91AEE">
+      <w:r w:rsidR="00BA2E47" w:rsidRPr="00A12DC5">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>b)</w:t>
       </w:r>
-      <w:r w:rsidR="00BA2E47" w:rsidRPr="00E91AEE">
+      <w:r w:rsidR="00BA2E47" w:rsidRPr="00A12DC5">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> del punt </w:t>
       </w:r>
-      <w:r w:rsidR="00BA2E47" w:rsidRPr="00E91AEE">
+      <w:r w:rsidR="00BA2E47" w:rsidRPr="00A12DC5">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>1</w:t>
       </w:r>
-      <w:r w:rsidR="00BA2E47" w:rsidRPr="00E91AEE">
+      <w:r w:rsidR="00BA2E47" w:rsidRPr="00A12DC5">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00DE23D1" w:rsidRPr="00E91AEE">
+      <w:r w:rsidR="00DE23D1" w:rsidRPr="00A12DC5">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>de la secció</w:t>
       </w:r>
-      <w:r w:rsidR="00DE23D1" w:rsidRPr="00E91AEE">
+      <w:r w:rsidR="00DE23D1" w:rsidRPr="00A12DC5">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> II. Sancions</w:t>
       </w:r>
-      <w:r w:rsidR="000C2617" w:rsidRPr="00E91AEE">
+      <w:r w:rsidR="000C2617" w:rsidRPr="00A12DC5">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>]</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6BB8AB60" w14:textId="77777777" w:rsidR="000F5994" w:rsidRPr="00E91AEE" w:rsidRDefault="000F5994" w:rsidP="00BD20A9">
-[...11 lines deleted...]
-    <w:p w14:paraId="6751D469" w14:textId="77777777" w:rsidR="0092607C" w:rsidRPr="00E91AEE" w:rsidRDefault="000F5994" w:rsidP="00277FD5">
+    <w:p w14:paraId="6751D469" w14:textId="77777777" w:rsidR="0092607C" w:rsidRPr="00E91AEE" w:rsidRDefault="000F5994" w:rsidP="003A7E18">
       <w:pPr>
         <w:pStyle w:val="Pargrafdellista"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="28"/>
         </w:numPr>
-        <w:spacing w:after="0"/>
-[...8 lines deleted...]
-      <w:bookmarkStart w:id="22" w:name="_Hlk119952947"/>
+        <w:spacing w:before="240" w:after="0"/>
+        <w:ind w:hanging="357"/>
+        <w:contextualSpacing w:val="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="28" w:name="_Hlk119952947"/>
       <w:r w:rsidRPr="00E91AEE">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Per infraccions lleus: sanció d’un import</w:t>
       </w:r>
       <w:r w:rsidR="00D90450" w:rsidRPr="00E91AEE">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> de </w:t>
       </w:r>
       <w:r w:rsidR="00D90450" w:rsidRPr="00E91AEE">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:color w:val="000000"/>
@@ -11979,54 +11265,54 @@
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> euros</w:t>
       </w:r>
       <w:r w:rsidR="00D90450" w:rsidRPr="00E91AEE">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidRPr="00E91AEE">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="361C6839" w14:textId="1D7F8713" w:rsidR="0092607C" w:rsidRPr="00E91AEE" w:rsidRDefault="00451B5A" w:rsidP="00277FD5">
+    <w:p w14:paraId="361C6839" w14:textId="1D7F8713" w:rsidR="0092607C" w:rsidRPr="00E91AEE" w:rsidRDefault="00451B5A" w:rsidP="008D2A3E">
       <w:pPr>
         <w:pStyle w:val="Pargrafdellista"/>
-        <w:spacing w:after="0"/>
+        <w:spacing w:after="240"/>
         <w:ind w:left="1068"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E91AEE">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>[</w:t>
       </w:r>
       <w:r w:rsidR="00E91AEE" w:rsidRPr="00E91AEE">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:i/>
@@ -12055,58 +11341,58 @@
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>m</w:t>
       </w:r>
       <w:r w:rsidR="000F5994" w:rsidRPr="00E91AEE">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>àxim de 1.000 euros</w:t>
       </w:r>
       <w:r w:rsidRPr="00E91AEE">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>]</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="674F6F94" w14:textId="77777777" w:rsidR="0092607C" w:rsidRPr="00E91AEE" w:rsidRDefault="000F5994" w:rsidP="00277FD5">
+    <w:p w14:paraId="674F6F94" w14:textId="77777777" w:rsidR="0092607C" w:rsidRPr="00E91AEE" w:rsidRDefault="000F5994" w:rsidP="008D2A3E">
       <w:pPr>
         <w:pStyle w:val="Pargrafdellista"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="28"/>
         </w:numPr>
-        <w:spacing w:after="0"/>
+        <w:spacing w:after="240"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E91AEE">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Per infraccions greus:</w:t>
       </w:r>
       <w:r w:rsidRPr="00E91AEE">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
@@ -12152,54 +11438,54 @@
           <w:szCs w:val="24"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
         <w:t>…</w:t>
       </w:r>
       <w:r w:rsidR="00D90450" w:rsidRPr="00E91AEE">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> euros</w:t>
       </w:r>
       <w:r w:rsidR="0092607C" w:rsidRPr="00E91AEE">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1BBC22B4" w14:textId="49E7784B" w:rsidR="0092607C" w:rsidRPr="00E91AEE" w:rsidRDefault="00451B5A" w:rsidP="00277FD5">
+    <w:p w14:paraId="1BBC22B4" w14:textId="49E7784B" w:rsidR="0092607C" w:rsidRPr="00E91AEE" w:rsidRDefault="00451B5A" w:rsidP="008D2A3E">
       <w:pPr>
         <w:pStyle w:val="Pargrafdellista"/>
-        <w:spacing w:after="0"/>
+        <w:spacing w:after="240"/>
         <w:ind w:left="1068"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E91AEE">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>[</w:t>
       </w:r>
       <w:r w:rsidR="00E91AEE" w:rsidRPr="00E91AEE">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:i/>
@@ -12228,58 +11514,58 @@
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">entre </w:t>
       </w:r>
       <w:r w:rsidR="000F5994" w:rsidRPr="00E91AEE">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>1.001 i 3000 euros</w:t>
       </w:r>
       <w:r w:rsidRPr="00E91AEE">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>]</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1DAB583A" w14:textId="2286A502" w:rsidR="0092607C" w:rsidRPr="008C4C79" w:rsidRDefault="000F5994" w:rsidP="00277FD5">
+    <w:p w14:paraId="1DAB583A" w14:textId="2286A502" w:rsidR="0092607C" w:rsidRPr="008C4C79" w:rsidRDefault="000F5994" w:rsidP="008D2A3E">
       <w:pPr>
         <w:pStyle w:val="Pargrafdellista"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="28"/>
         </w:numPr>
-        <w:spacing w:after="0"/>
+        <w:spacing w:after="240"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008C4C79">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Per infraccions molt greus:</w:t>
       </w:r>
       <w:r w:rsidRPr="008C4C79">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
@@ -12335,54 +11621,54 @@
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00D90450" w:rsidRPr="008C4C79">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>euros</w:t>
       </w:r>
       <w:r w:rsidR="003E03DF">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="55B4EF2B" w14:textId="7ACBB6ED" w:rsidR="00B84127" w:rsidRPr="004A1A55" w:rsidRDefault="00451B5A" w:rsidP="00277FD5">
+    <w:p w14:paraId="55B4EF2B" w14:textId="251C2712" w:rsidR="00B84127" w:rsidRDefault="00451B5A" w:rsidP="008D2A3E">
       <w:pPr>
         <w:pStyle w:val="Pargrafdellista"/>
-        <w:spacing w:after="0"/>
+        <w:spacing w:after="240"/>
         <w:ind w:left="1068"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005F1731">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>[</w:t>
       </w:r>
       <w:r w:rsidR="00E91AEE" w:rsidRPr="00E91AEE">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:i/>
@@ -12441,1265 +11727,1952 @@
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="000F5994" w:rsidRPr="004A1A55">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>3.001 i 12.000 euros</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>]</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="22"/>
-[...5 lines deleted...]
-        <w:ind w:left="1068"/>
+    <w:p w14:paraId="794FB61C" w14:textId="77777777" w:rsidR="000326FE" w:rsidRPr="000326FE" w:rsidRDefault="000326FE" w:rsidP="000326FE">
+      <w:pPr>
+        <w:spacing w:after="240"/>
+        <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
-          <w:color w:val="000000"/>
-[...5 lines deleted...]
-    <w:p w14:paraId="383479EC" w14:textId="41716485" w:rsidR="00B84127" w:rsidRPr="008C4C79" w:rsidRDefault="00B84127" w:rsidP="00BD20A9">
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:bookmarkEnd w:id="28"/>
+    <w:bookmarkEnd w:id="26"/>
+    <w:p w14:paraId="383479EC" w14:textId="4F31550E" w:rsidR="00B84127" w:rsidRPr="008C4C79" w:rsidRDefault="00B84127" w:rsidP="008D2A3E">
       <w:pPr>
         <w:pStyle w:val="Textindependent2"/>
+        <w:spacing w:after="240"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008C4C79">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>I</w:t>
       </w:r>
       <w:r w:rsidR="001B7C07" w:rsidRPr="008C4C79">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>II</w:t>
       </w:r>
       <w:r w:rsidRPr="008C4C79">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>. Circumstàncies agreujants</w:t>
       </w:r>
       <w:r w:rsidR="007D1DB9" w:rsidRPr="008C4C79">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
       <w:r w:rsidRPr="008C4C79">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> atenuants </w:t>
       </w:r>
       <w:r w:rsidR="007D1DB9" w:rsidRPr="008C4C79">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
-        <w:t xml:space="preserve">i eiximents </w:t>
+        <w:t xml:space="preserve">i eximents </w:t>
       </w:r>
       <w:r w:rsidRPr="008C4C79">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>de la responsabilitat</w:t>
       </w:r>
       <w:r w:rsidR="007D1DB9" w:rsidRPr="008C4C79">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="503615CB" w14:textId="77777777" w:rsidR="00B84127" w:rsidRPr="008C4C79" w:rsidRDefault="00B84127" w:rsidP="00BD20A9">
-[...7 lines deleted...]
-    <w:p w14:paraId="45EEFC64" w14:textId="77777777" w:rsidR="00B84127" w:rsidRPr="008C4C79" w:rsidRDefault="00B84127" w:rsidP="00F72E07">
+    <w:p w14:paraId="45EEFC64" w14:textId="77777777" w:rsidR="00B84127" w:rsidRPr="008C4C79" w:rsidRDefault="00B84127" w:rsidP="008D2A3E">
       <w:pPr>
         <w:pStyle w:val="Textindependent2"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="19"/>
         </w:numPr>
+        <w:spacing w:after="240"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008C4C79">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>Són circumstàncies agreujants de la responsabilitat:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7C555487" w14:textId="77777777" w:rsidR="00B84127" w:rsidRPr="008C4C79" w:rsidRDefault="00B84127" w:rsidP="00BD20A9">
-[...8 lines deleted...]
-    <w:p w14:paraId="7098B4D4" w14:textId="77777777" w:rsidR="00B84127" w:rsidRPr="008C4C79" w:rsidRDefault="00B84127" w:rsidP="00F72E07">
+    <w:p w14:paraId="7098B4D4" w14:textId="77777777" w:rsidR="00B84127" w:rsidRPr="008C4C79" w:rsidRDefault="00B84127" w:rsidP="008D2A3E">
       <w:pPr>
         <w:pStyle w:val="Textindependent2"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="20"/>
         </w:numPr>
+        <w:spacing w:after="240"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008C4C79">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>La reiteració.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2D5E1789" w14:textId="77777777" w:rsidR="00B84127" w:rsidRPr="008C4C79" w:rsidRDefault="00B84127" w:rsidP="00F72E07">
+    <w:p w14:paraId="2D5E1789" w14:textId="77777777" w:rsidR="00B84127" w:rsidRPr="008C4C79" w:rsidRDefault="00B84127" w:rsidP="008D2A3E">
       <w:pPr>
         <w:pStyle w:val="Textindependent2"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="20"/>
         </w:numPr>
+        <w:spacing w:after="240"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008C4C79">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>La reincidència.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0DB9B99D" w14:textId="77777777" w:rsidR="00B84127" w:rsidRPr="008C4C79" w:rsidRDefault="00B84127" w:rsidP="00F72E07">
+    <w:p w14:paraId="0DB9B99D" w14:textId="77777777" w:rsidR="00B84127" w:rsidRPr="008C4C79" w:rsidRDefault="00B84127" w:rsidP="008D2A3E">
       <w:pPr>
         <w:pStyle w:val="Textindependent2"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="20"/>
         </w:numPr>
+        <w:spacing w:after="240"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008C4C79">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>La remuneració o l’ànim de lucre.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="29128385" w14:textId="253E5DBD" w:rsidR="00B84127" w:rsidRPr="008C4C79" w:rsidRDefault="00B84127" w:rsidP="00F72E07">
+    <w:p w14:paraId="29128385" w14:textId="253E5DBD" w:rsidR="00B84127" w:rsidRPr="008C4C79" w:rsidRDefault="00B84127" w:rsidP="008D2A3E">
       <w:pPr>
         <w:pStyle w:val="Textindependent2"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="20"/>
         </w:numPr>
+        <w:spacing w:after="240"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008C4C79">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>El perjudici econòmic ocasionat.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="649EE1B7" w14:textId="71E36694" w:rsidR="007D1DB9" w:rsidRPr="008C4C79" w:rsidRDefault="007D1DB9" w:rsidP="00F72E07">
+    <w:p w14:paraId="649EE1B7" w14:textId="71E36694" w:rsidR="007D1DB9" w:rsidRPr="008C4C79" w:rsidRDefault="007D1DB9" w:rsidP="008D2A3E">
       <w:pPr>
         <w:pStyle w:val="Textindependent2"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="20"/>
         </w:numPr>
+        <w:spacing w:after="240"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357437">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
         <w:t>...</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="464C43BB" w14:textId="77777777" w:rsidR="00B84127" w:rsidRPr="008C4C79" w:rsidRDefault="00B84127" w:rsidP="00BD20A9">
-[...7 lines deleted...]
-    <w:p w14:paraId="76CF4289" w14:textId="77777777" w:rsidR="00B84127" w:rsidRPr="008C4C79" w:rsidRDefault="00B84127" w:rsidP="00F72E07">
+    <w:p w14:paraId="76CF4289" w14:textId="77777777" w:rsidR="00B84127" w:rsidRPr="008C4C79" w:rsidRDefault="00B84127" w:rsidP="008D2A3E">
       <w:pPr>
         <w:pStyle w:val="Textindependent2"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="19"/>
         </w:numPr>
+        <w:spacing w:after="240"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008C4C79">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>Són circumstàncies atenuants de la responsabilitat:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0838674D" w14:textId="77777777" w:rsidR="00B84127" w:rsidRPr="008C4C79" w:rsidRDefault="00B84127" w:rsidP="00BD20A9">
-[...8 lines deleted...]
-    <w:p w14:paraId="76DFAD3E" w14:textId="77777777" w:rsidR="00B84127" w:rsidRPr="008C4C79" w:rsidRDefault="00B84127" w:rsidP="00F72E07">
+    <w:p w14:paraId="76DFAD3E" w14:textId="77777777" w:rsidR="00B84127" w:rsidRPr="008C4C79" w:rsidRDefault="00B84127" w:rsidP="008D2A3E">
       <w:pPr>
         <w:pStyle w:val="Textindependent2"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="21"/>
         </w:numPr>
+        <w:spacing w:after="240"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008C4C79">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>La provocació suficient, immediatament anterior a la comissió de la infracció.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4D344E02" w14:textId="71D2611A" w:rsidR="001B7C07" w:rsidRPr="008C4C79" w:rsidRDefault="00B84127" w:rsidP="00F72E07">
+    <w:p w14:paraId="4D344E02" w14:textId="71D2611A" w:rsidR="001B7C07" w:rsidRPr="008C4C79" w:rsidRDefault="00B84127" w:rsidP="008D2A3E">
       <w:pPr>
         <w:pStyle w:val="Textindependent2"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="21"/>
         </w:numPr>
+        <w:spacing w:after="240"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008C4C79">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>El penediment espontani.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="49342F52" w14:textId="6F2CBF86" w:rsidR="00B84127" w:rsidRPr="008C4C79" w:rsidRDefault="00B84127" w:rsidP="00F72E07">
+    <w:p w14:paraId="49342F52" w14:textId="6F2CBF86" w:rsidR="00B84127" w:rsidRPr="008C4C79" w:rsidRDefault="00B84127" w:rsidP="008D2A3E">
       <w:pPr>
         <w:pStyle w:val="Textindependent2"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="21"/>
         </w:numPr>
+        <w:spacing w:after="240"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008C4C79">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>El fet de no haver estat sancionada la persona infractora, amb anterioritat, en el transcurs de la seva vida esportiva.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="22BC6C1F" w14:textId="14476FE3" w:rsidR="007D1DB9" w:rsidRPr="008C4C79" w:rsidRDefault="007D1DB9" w:rsidP="00F72E07">
+    <w:p w14:paraId="22BC6C1F" w14:textId="14476FE3" w:rsidR="007D1DB9" w:rsidRPr="008C4C79" w:rsidRDefault="007D1DB9" w:rsidP="008D2A3E">
       <w:pPr>
         <w:pStyle w:val="Textindependent2"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="21"/>
         </w:numPr>
+        <w:spacing w:after="240"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357437">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
         <w:t>...</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="166B70A8" w14:textId="6416890E" w:rsidR="007D1DB9" w:rsidRPr="008C4C79" w:rsidRDefault="007D1DB9" w:rsidP="00BD20A9">
-[...7 lines deleted...]
-    <w:p w14:paraId="63513D40" w14:textId="77777777" w:rsidR="0092607C" w:rsidRPr="008C4C79" w:rsidRDefault="007D1DB9" w:rsidP="00F72E07">
+    <w:p w14:paraId="63513D40" w14:textId="77777777" w:rsidR="0092607C" w:rsidRPr="008C4C79" w:rsidRDefault="007D1DB9" w:rsidP="008D2A3E">
       <w:pPr>
         <w:pStyle w:val="Textindependent2"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="19"/>
         </w:numPr>
-        <w:rPr>
-[...6 lines deleted...]
-        </w:rPr>
+        <w:spacing w:after="240"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008C4C79">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>Són circumstàncies eiximents de la responsabilitat:</w:t>
       </w:r>
       <w:r w:rsidR="000A2E20" w:rsidRPr="008C4C79">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3EAF9773" w14:textId="77777777" w:rsidR="0092607C" w:rsidRPr="008C4C79" w:rsidRDefault="0092607C" w:rsidP="00BD20A9">
-[...8 lines deleted...]
-    <w:p w14:paraId="589ABCD8" w14:textId="244943C9" w:rsidR="000A2E20" w:rsidRPr="00D7230F" w:rsidRDefault="007A5482" w:rsidP="00F72E07">
+    <w:p w14:paraId="589ABCD8" w14:textId="244943C9" w:rsidR="000A2E20" w:rsidRPr="00D7230F" w:rsidRDefault="007A5482" w:rsidP="008D2A3E">
       <w:pPr>
         <w:pStyle w:val="Textindependent2"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="29"/>
         </w:numPr>
+        <w:spacing w:after="240"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D7230F">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>La legítima defensa per evitar una agressió.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="29BA382F" w14:textId="2B83C29D" w:rsidR="00D7230F" w:rsidRPr="00D7230F" w:rsidRDefault="00D7230F" w:rsidP="00F72E07">
+    <w:p w14:paraId="29BA382F" w14:textId="2B83C29D" w:rsidR="00D7230F" w:rsidRPr="00D7230F" w:rsidRDefault="00D7230F" w:rsidP="008D2A3E">
       <w:pPr>
         <w:pStyle w:val="Textindependent2"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="29"/>
         </w:numPr>
+        <w:spacing w:after="240"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D7230F">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>La força major.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4F385F81" w14:textId="7AB8BE1B" w:rsidR="0092607C" w:rsidRPr="00D7230F" w:rsidRDefault="006768BE" w:rsidP="00F72E07">
+    <w:p w14:paraId="4F385F81" w14:textId="7AB8BE1B" w:rsidR="0092607C" w:rsidRPr="00D7230F" w:rsidRDefault="006768BE" w:rsidP="008D2A3E">
       <w:pPr>
         <w:pStyle w:val="Textindependent2"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="29"/>
         </w:numPr>
+        <w:spacing w:after="240"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D7230F">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">Les que estiguin </w:t>
       </w:r>
       <w:r w:rsidR="007A5482" w:rsidRPr="00D7230F">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>previstes en matèria penal al Codi penal vigent en el moment dels fets.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1C6216BC" w14:textId="2AF77E5E" w:rsidR="007A5482" w:rsidRPr="00D7230F" w:rsidRDefault="007A5482" w:rsidP="00F72E07">
+    <w:p w14:paraId="1C6216BC" w14:textId="2AF77E5E" w:rsidR="007A5482" w:rsidRPr="00D7230F" w:rsidRDefault="007A5482" w:rsidP="008D2A3E">
       <w:pPr>
         <w:pStyle w:val="Textindependent2"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="29"/>
         </w:numPr>
+        <w:spacing w:after="240"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D7230F">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
         <w:t>...</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4E73E220" w14:textId="77777777" w:rsidR="000A2E20" w:rsidRPr="008C4C79" w:rsidRDefault="000A2E20" w:rsidP="00BD20A9">
+    <w:p w14:paraId="62ECC463" w14:textId="77777777" w:rsidR="000326FE" w:rsidRPr="000326FE" w:rsidRDefault="000326FE" w:rsidP="000326FE">
       <w:pPr>
         <w:pStyle w:val="Ttol3"/>
+        <w:spacing w:after="240"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="none"/>
         </w:rPr>
       </w:pPr>
-    </w:p>
-[...3 lines deleted...]
-        <w:jc w:val="both"/>
+      <w:r w:rsidRPr="000326FE">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="none"/>
         </w:rPr>
-      </w:pPr>
-[...103 lines deleted...]
-          <w:bCs/>
+        <w:t>IV. Procediment sancionador i òrgan amb potestat disciplinària.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3036E8FA" w14:textId="77777777" w:rsidR="000326FE" w:rsidRPr="000326FE" w:rsidRDefault="000326FE" w:rsidP="000326FE">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="23" w:name="_Hlk194396111"/>
-[...13 lines deleted...]
-          <w:bCs/>
+      <w:r w:rsidRPr="000326FE">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>Junta Directiva</w:t>
-[...4 lines deleted...]
-          <w:bCs/>
+        <w:t>[</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000326FE">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:i/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
+        <w:t>NOTA</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000326FE">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>: el procediment sancionador que s’exposa a continuació té caràcter orientatiu. En cas que l’entitat disposi d’un procediment sancionador propi degudament establert, aquest apartat podrà adaptar-se a la seva regulació específica.]</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="45947E96" w14:textId="77777777" w:rsidR="000326FE" w:rsidRPr="000326FE" w:rsidRDefault="000326FE" w:rsidP="000326FE">
+      <w:pPr>
+        <w:spacing w:after="240"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6CC90A12" w14:textId="56D743C4" w:rsidR="000326FE" w:rsidRPr="000326FE" w:rsidRDefault="000326FE" w:rsidP="000326FE">
+      <w:pPr>
+        <w:pStyle w:val="Textindependent"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000326FE">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">1. L’òrgan competent per instruir els expedients sancionadors el formen tres </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>membres</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000326FE">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> de </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000326FE">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="FF0000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">la Junta Directiva / l’Assemblea General </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000326FE">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">escollits per la mateixa </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000326FE">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="FF0000"/>
+        </w:rPr>
+        <w:t>Junta Directiva / Assemblea General</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000326FE">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="77943C9D" w14:textId="77777777" w:rsidR="000326FE" w:rsidRPr="000326FE" w:rsidRDefault="000326FE" w:rsidP="000326FE">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0CE6386B" w14:textId="74279525" w:rsidR="000326FE" w:rsidRPr="00294850" w:rsidRDefault="000326FE" w:rsidP="000326FE">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000326FE">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>2. La incoació dels expedients sancionadors es pot iniciar d’ofici per l’òrgan</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00294850">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> instructor o a instància de qualsevol </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>membre</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00294850">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="008B00B4">
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>del club</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00294850">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="770F0B34" w14:textId="77777777" w:rsidR="000326FE" w:rsidRPr="00294850" w:rsidRDefault="000326FE" w:rsidP="000326FE">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="172DBBC9" w14:textId="46C940C6" w:rsidR="000326FE" w:rsidRPr="00294850" w:rsidRDefault="000326FE" w:rsidP="000326FE">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00294850">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">3. Quan s’incoï un expedient sancionador, s’ha de comunicar mitjançant una carta certificada amb avís de recepció al </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>soci</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00294850">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> de</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">l club </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00294850">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>subjecte de l’expedient, per informar-lo de les presumptes infraccions que hagi pogut cometre i de les sancions que comporten.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5089C517" w14:textId="77777777" w:rsidR="000326FE" w:rsidRPr="00294850" w:rsidRDefault="000326FE" w:rsidP="000326FE">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="505AF09A" w14:textId="77777777" w:rsidR="000326FE" w:rsidRPr="00294850" w:rsidRDefault="000326FE" w:rsidP="000326FE">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00294850">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Tanmateix, se li ha de concedir un termini no inferior a 15 dies perquè pugui ser escoltat i perquè proposi les al·legacions que consideri pertinents. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4BCD1757" w14:textId="77777777" w:rsidR="000326FE" w:rsidRPr="00294850" w:rsidRDefault="000326FE" w:rsidP="000326FE">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="160544D1" w14:textId="6E5DC846" w:rsidR="000326FE" w:rsidRPr="00294850" w:rsidRDefault="000326FE" w:rsidP="000326FE">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00294850">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">4. El presumpte infractor ha de manifestar les al·legacions per escrit i adreçar-les a la Junta Directiva </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>del club</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00294850">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> mitjançant una carta certificada amb avís de recepció i dins del termini establert, que no pot ser inferior a</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 7 </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00294850">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>dies.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="632DC217" w14:textId="77777777" w:rsidR="000326FE" w:rsidRPr="00294850" w:rsidRDefault="000326FE" w:rsidP="000326FE">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00294850">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6D7BE716" w14:textId="77777777" w:rsidR="000326FE" w:rsidRPr="00294850" w:rsidRDefault="000326FE" w:rsidP="000326FE">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00294850">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">5. Quan la Junta Directiva rebi les al·legacions, les ha de trametre a l’òrgan instructor el qual, en un termini mínim de 15 dies i un màxim d’un mes des de la data de recepció de l’escrit d’al·legacions, ha de decidir si arxiva definitivament l’expedient sancionador o si, en cas contrari, les actuacions s’eleven a proposta de resolució o sanció. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="455D2510" w14:textId="77777777" w:rsidR="000326FE" w:rsidRPr="00294850" w:rsidRDefault="000326FE" w:rsidP="000326FE">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2163AA36" w14:textId="3457E81C" w:rsidR="000326FE" w:rsidRPr="00294850" w:rsidRDefault="000326FE" w:rsidP="000326FE">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00294850">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">6. La decisió de l’òrgan instructor, tant en un sentit com en un altre, s’ha de notificar per carta certificada amb avís de recepció al </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>soci</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00294850">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> subjecte de l’expedient en el termini màxim d’una setmana.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="07859377" w14:textId="77777777" w:rsidR="000326FE" w:rsidRPr="00294850" w:rsidRDefault="000326FE" w:rsidP="000326FE">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2A76F866" w14:textId="77777777" w:rsidR="000326FE" w:rsidRPr="00294850" w:rsidRDefault="000326FE" w:rsidP="000326FE">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00294850">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>7. La proposta de sanció ha de ser motivada i ha de contenir com a mínim els aspectes següents:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3124356D" w14:textId="77777777" w:rsidR="000326FE" w:rsidRPr="00294850" w:rsidRDefault="000326FE" w:rsidP="000326FE">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="55225E4E" w14:textId="77777777" w:rsidR="000326FE" w:rsidRPr="00294850" w:rsidRDefault="000326FE" w:rsidP="000326FE">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="42"/>
+        </w:numPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00294850">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>Els fets objecte de l’expedient sancionador.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2288A9A9" w14:textId="77777777" w:rsidR="000326FE" w:rsidRPr="00294850" w:rsidRDefault="000326FE" w:rsidP="000326FE">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="42"/>
+        </w:numPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00294850">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>El tipus d’infracció que comporten els fets esmentats.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6FE16B45" w14:textId="77777777" w:rsidR="000326FE" w:rsidRPr="00294850" w:rsidRDefault="000326FE" w:rsidP="000326FE">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="42"/>
+        </w:numPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00294850">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>El responsable o l’autor de la infracció o de les infraccions.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="35DD1CB8" w14:textId="77777777" w:rsidR="000326FE" w:rsidRPr="00294850" w:rsidRDefault="000326FE" w:rsidP="000326FE">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="42"/>
+        </w:numPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00294850">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>La sanció que l’òrgan instructor proposa per al responsable o per a l’autor de la infracció o de les infraccions.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7EA392FC" w14:textId="77777777" w:rsidR="000326FE" w:rsidRPr="00294850" w:rsidRDefault="000326FE" w:rsidP="000326FE">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="644ACD13" w14:textId="77777777" w:rsidR="000326FE" w:rsidRPr="00294850" w:rsidRDefault="000326FE" w:rsidP="000326FE">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00294850">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">8. Quan s’hagi establert la proposta de sanció i s’hagi notificat al </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>membre</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00294850">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> subjecte de l’expedient sancionador, s’ha de convocar l’Assemblea General  que per majoria simple ha de decidir sobre la procedència o la improcedència de la sanció proposada i, en conseqüència, si s’ha de sancionar.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="24AA31BD" w14:textId="77777777" w:rsidR="000326FE" w:rsidRPr="00294850" w:rsidRDefault="000326FE" w:rsidP="000326FE">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3042DF5A" w14:textId="77777777" w:rsidR="000326FE" w:rsidRPr="00294850" w:rsidRDefault="000326FE" w:rsidP="000326FE">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00294850">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>9. La resolució de l’expedient sancionador s’ha de notificar a la persona interessada mitjançant una carta certificada amb avís de recepció i en el termini màxim d’una setmana des que l’Assemblea General ha pres l’acord corresponent.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="107F424F" w14:textId="77777777" w:rsidR="000326FE" w:rsidRPr="00294850" w:rsidRDefault="000326FE" w:rsidP="000326FE">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7D1F9687" w14:textId="1E6FC800" w:rsidR="000326FE" w:rsidRPr="00294850" w:rsidRDefault="000326FE" w:rsidP="000326FE">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00294850">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">10. Sense perjudici dels recursos judicials que escaiguin, el soci sancionat té dret a recórrer la sanció que se li ha imposat davant de la Junta Directiva </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>del club</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00294850">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> mitjançant una carta certificada amb avís de recepció i en el termini de</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 15 </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00294850">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>dies a comptar de l’endemà de la notificació de la resolució de l’expedient sancionador.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3FDEC456" w14:textId="77777777" w:rsidR="000326FE" w:rsidRPr="00294850" w:rsidRDefault="000326FE" w:rsidP="000326FE">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="601EE47E" w14:textId="77777777" w:rsidR="000326FE" w:rsidRPr="00294850" w:rsidRDefault="000326FE" w:rsidP="000326FE">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00294850">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>La interposició del  recurs esmentat  suspèn l’eficàcia de la sanció imposada fins a la data de la resolució.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1C309A08" w14:textId="77777777" w:rsidR="000326FE" w:rsidRPr="00294850" w:rsidRDefault="000326FE" w:rsidP="000326FE">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0F91D9BC" w14:textId="77777777" w:rsidR="000326FE" w:rsidRPr="00294850" w:rsidRDefault="000326FE" w:rsidP="000326FE">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00294850">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Transcorregut aquest termini sense que s’hagi interposat el  recurs esmentat  davant de la Junta Directiva, la sanció esdevé ferma i definitiva.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="695AB6F1" w14:textId="77777777" w:rsidR="000326FE" w:rsidRPr="00294850" w:rsidRDefault="000326FE" w:rsidP="000326FE">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="58293DDA" w14:textId="77777777" w:rsidR="000326FE" w:rsidRPr="00294850" w:rsidRDefault="000326FE" w:rsidP="000326FE">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003D17E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">11. Després de rebre l’escrit de recurs, la Junta Directiva l’ha de traslladar a l’òrgan d’apel·lació, el qual el componen tres membres de la </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D17E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Junta Directiva / de l’Assemblea General</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D17E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> que no han format part de l’òrgan instructor de l’expedient sancionador.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4136A92A" w14:textId="77777777" w:rsidR="000326FE" w:rsidRPr="00294850" w:rsidRDefault="000326FE" w:rsidP="000326FE">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="69048958" w14:textId="77777777" w:rsidR="000326FE" w:rsidRPr="00294850" w:rsidRDefault="000326FE" w:rsidP="000326FE">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00294850">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>12. L’òrgan d’apel·lació ha de notificar la resolució del recurs a la persona interessada mitjançant una carta certificada amb avís de recepció i en el termini màxim de</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 15 </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00294850">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>dies des de la data de la resolució del recurs.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6E15F40B" w14:textId="77777777" w:rsidR="000326FE" w:rsidRPr="00294850" w:rsidRDefault="000326FE" w:rsidP="000326FE">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5B404C98" w14:textId="77777777" w:rsidR="000326FE" w:rsidRPr="00294850" w:rsidRDefault="000326FE" w:rsidP="000326FE">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00294850">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">13. Els terminis computen per dies hàbils. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4CC75423" w14:textId="77777777" w:rsidR="000326FE" w:rsidRPr="00294850" w:rsidRDefault="000326FE" w:rsidP="000326FE">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="15F3924B" w14:textId="77777777" w:rsidR="000326FE" w:rsidRPr="00294850" w:rsidRDefault="000326FE" w:rsidP="000326FE">
+      <w:pPr>
+        <w:pStyle w:val="Textindependent2"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00294850">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">14. Tots els recursos proposats ho són sense perjudici </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3C3FF6FA" w14:textId="77777777" w:rsidR="000326FE" w:rsidRDefault="000326FE" w:rsidP="000326FE">
+      <w:pPr>
+        <w:pStyle w:val="Textindependent2"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00294850">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>dels recursos judicials que escaiguin.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="66B52951" w14:textId="77777777" w:rsidR="00EB55B8" w:rsidRDefault="00EB55B8" w:rsidP="00F76D48">
+      <w:pPr>
+        <w:pStyle w:val="NormalWeb"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="FF0000"/>
+          <w:highlight w:val="green"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7A4FE2CC" w14:textId="2FFBB756" w:rsidR="00F76D48" w:rsidRPr="00EB55B8" w:rsidRDefault="00F76D48" w:rsidP="00F76D48">
+      <w:pPr>
+        <w:pStyle w:val="NormalWeb"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="FF0000"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00EB55B8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="FF0000"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>[</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EB55B8">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
-          <w:bCs/>
           <w:color w:val="FF0000"/>
-          <w:sz w:val="24"/>
-          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">NOTA: </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EB55B8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="FF0000"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>Alternativament, l’entitat pot optar per no regular el procediment sancionador als estatuts. En aquest cas, es pot incloure el redactat següent:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="65BC9A8D" w14:textId="77777777" w:rsidR="00F76D48" w:rsidRPr="00EB55B8" w:rsidRDefault="00F76D48" w:rsidP="00F76D48">
+      <w:pPr>
+        <w:pStyle w:val="NormalWeb"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="FF0000"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00EB55B8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="FF0000"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>Per a la incoació, tramitació i resolució dels expedients disciplinaris, s’aplicarà el procediment previst en la normativa disciplinària en matèria esportiva vigent.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0F82098A" w14:textId="77777777" w:rsidR="00F76D48" w:rsidRPr="00004ED6" w:rsidRDefault="00F76D48" w:rsidP="00F76D48">
+      <w:pPr>
+        <w:pStyle w:val="NormalWeb"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="FF0000"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00EB55B8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="FF0000"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">L’òrgan amb potestat disciplinària és [la Junta Directiva </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EB55B8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="FF0000"/>
           <w:highlight w:val="yellow"/>
+          <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>/</w:t>
       </w:r>
-      <w:r w:rsidR="003E03DF" w:rsidRPr="00357437">
-[...2 lines deleted...]
-          <w:bCs/>
+      <w:r w:rsidRPr="00EB55B8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
           <w:color w:val="FF0000"/>
-          <w:sz w:val="24"/>
-[...7 lines deleted...]
-          <w:bCs/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> l’Assemblea General </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EB55B8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
           <w:color w:val="FF0000"/>
-          <w:sz w:val="24"/>
-[...7 lines deleted...]
-          <w:bCs/>
+          <w:highlight w:val="yellow"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>/</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EB55B8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
           <w:color w:val="FF0000"/>
-          <w:sz w:val="24"/>
-[...8 lines deleted...]
-          <w:bCs/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> l’òrgan que determinin els estatuts </w:t>
+      </w:r>
+      <w:r w:rsidRPr="009076CD">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
           <w:color w:val="FF0000"/>
-          <w:sz w:val="24"/>
-          <w:szCs w:val="24"/>
           <w:highlight w:val="yellow"/>
-        </w:rPr>
-[...16 lines deleted...]
-          <w:bCs/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>/ ...</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EB55B8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
           <w:color w:val="FF0000"/>
-          <w:sz w:val="24"/>
-[...35 lines deleted...]
-    <w:p w14:paraId="3E58A4DA" w14:textId="24233AF5" w:rsidR="00B84127" w:rsidRPr="008C4C79" w:rsidRDefault="00BA64D7" w:rsidP="00BD20A9">
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>].</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4E51ACE3" w14:textId="77777777" w:rsidR="00F76D48" w:rsidRDefault="00F76D48" w:rsidP="00665C3C">
       <w:pPr>
         <w:pStyle w:val="Textindependent2"/>
-        <w:rPr>
-[...13 lines deleted...]
-        <w:lastRenderedPageBreak/>
+        <w:spacing w:before="240" w:after="240"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3E58A4DA" w14:textId="0AB49F58" w:rsidR="00B84127" w:rsidRPr="008C4C79" w:rsidRDefault="00B84127" w:rsidP="007C2FDB">
+      <w:pPr>
+        <w:pStyle w:val="Textindependent2"/>
+        <w:spacing w:after="240"/>
+        <w:outlineLvl w:val="2"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008C4C79">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
         <w:t>V. Extinció de la responsabilitat i prescripció de les infraccions i sancions</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="69B91FED" w14:textId="77777777" w:rsidR="00B84127" w:rsidRPr="008C4C79" w:rsidRDefault="00B84127" w:rsidP="00BD20A9">
-[...7 lines deleted...]
-    <w:p w14:paraId="7E0AB40A" w14:textId="77777777" w:rsidR="00B84127" w:rsidRPr="008C4C79" w:rsidRDefault="00B84127" w:rsidP="00F72E07">
+    <w:p w14:paraId="7E0AB40A" w14:textId="77777777" w:rsidR="00B84127" w:rsidRPr="008C4C79" w:rsidRDefault="00B84127" w:rsidP="008D2A3E">
       <w:pPr>
         <w:pStyle w:val="Textindependent2"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="16"/>
         </w:numPr>
+        <w:spacing w:after="240"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008C4C79">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>La responsabilitat disciplinària s’extingeix:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7BA9E7E1" w14:textId="77777777" w:rsidR="00B84127" w:rsidRPr="008C4C79" w:rsidRDefault="00B84127" w:rsidP="00BD20A9">
-[...8 lines deleted...]
-    <w:p w14:paraId="40319381" w14:textId="77777777" w:rsidR="00B84127" w:rsidRPr="008C4C79" w:rsidRDefault="00B84127" w:rsidP="00F72E07">
+    <w:p w14:paraId="40319381" w14:textId="77777777" w:rsidR="00B84127" w:rsidRPr="008C4C79" w:rsidRDefault="00B84127" w:rsidP="008D2A3E">
       <w:pPr>
         <w:pStyle w:val="Textindependent2"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="17"/>
         </w:numPr>
+        <w:spacing w:after="240"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008C4C79">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>Pel compliment de la sanció.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="48F4A3F0" w14:textId="77777777" w:rsidR="00B84127" w:rsidRPr="008C4C79" w:rsidRDefault="00B84127" w:rsidP="00F72E07">
+    <w:p w14:paraId="48F4A3F0" w14:textId="77777777" w:rsidR="00B84127" w:rsidRPr="008C4C79" w:rsidRDefault="00B84127" w:rsidP="008D2A3E">
       <w:pPr>
         <w:pStyle w:val="Textindependent2"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="17"/>
         </w:numPr>
+        <w:spacing w:after="240"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008C4C79">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>Per la prescripció de les infraccions o de les sancions.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6C42137D" w14:textId="77777777" w:rsidR="00B84127" w:rsidRPr="008C4C79" w:rsidRDefault="00B84127" w:rsidP="00F72E07">
+    <w:p w14:paraId="6C42137D" w14:textId="77777777" w:rsidR="00B84127" w:rsidRPr="008C4C79" w:rsidRDefault="00B84127" w:rsidP="008D2A3E">
       <w:pPr>
         <w:pStyle w:val="Textindependent2"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="17"/>
         </w:numPr>
+        <w:spacing w:after="240"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008C4C79">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>Per la mort de la persona inculpada o sancionada.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3DF2926E" w14:textId="77777777" w:rsidR="00B84127" w:rsidRPr="008C4C79" w:rsidRDefault="00B84127" w:rsidP="00F72E07">
+    <w:p w14:paraId="3DF2926E" w14:textId="77777777" w:rsidR="00B84127" w:rsidRPr="008C4C79" w:rsidRDefault="00B84127" w:rsidP="008D2A3E">
       <w:pPr>
         <w:pStyle w:val="Textindependent2"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="17"/>
         </w:numPr>
+        <w:spacing w:after="240"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008C4C79">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>Per l’aixecament de la sanció.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1DE84EB8" w14:textId="77777777" w:rsidR="00B84127" w:rsidRPr="008C4C79" w:rsidRDefault="00B84127" w:rsidP="00BD20A9">
-[...7 lines deleted...]
-    <w:p w14:paraId="7420AAA1" w14:textId="77777777" w:rsidR="00B84127" w:rsidRPr="008C4C79" w:rsidRDefault="00B84127" w:rsidP="00F72E07">
+    <w:p w14:paraId="7420AAA1" w14:textId="77777777" w:rsidR="00B84127" w:rsidRPr="008C4C79" w:rsidRDefault="00B84127" w:rsidP="008D2A3E">
       <w:pPr>
         <w:pStyle w:val="Textindependent2"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="16"/>
         </w:numPr>
+        <w:spacing w:after="240"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008C4C79">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>Prescripció de les infraccions:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="243ECEC3" w14:textId="77777777" w:rsidR="00B84127" w:rsidRPr="008C4C79" w:rsidRDefault="00B84127" w:rsidP="00BD20A9">
-[...8 lines deleted...]
-    <w:p w14:paraId="188ED473" w14:textId="7D987FF6" w:rsidR="00B84127" w:rsidRPr="008C4C79" w:rsidRDefault="00B84127" w:rsidP="00F72E07">
+    <w:p w14:paraId="188ED473" w14:textId="7D987FF6" w:rsidR="00B84127" w:rsidRPr="008C4C79" w:rsidRDefault="00B84127" w:rsidP="008D2A3E">
       <w:pPr>
         <w:pStyle w:val="Textindependent2"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="18"/>
         </w:numPr>
+        <w:spacing w:after="240"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008C4C79">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>Lleus: al cap d’un mes</w:t>
       </w:r>
       <w:r w:rsidR="00D90450" w:rsidRPr="008C4C79">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> d’haver estat comeses</w:t>
       </w:r>
       <w:r w:rsidRPr="008C4C79">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3A790FCD" w14:textId="1F87292A" w:rsidR="00B84127" w:rsidRPr="008C4C79" w:rsidRDefault="00B84127" w:rsidP="00F72E07">
+    <w:p w14:paraId="3A790FCD" w14:textId="1F87292A" w:rsidR="00B84127" w:rsidRPr="008C4C79" w:rsidRDefault="00B84127" w:rsidP="008D2A3E">
       <w:pPr>
         <w:pStyle w:val="Textindependent2"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="18"/>
         </w:numPr>
+        <w:spacing w:after="240"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008C4C79">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>Greus: al cap d’un any</w:t>
       </w:r>
       <w:r w:rsidR="00D90450" w:rsidRPr="008C4C79">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> d’haver estat comeses</w:t>
       </w:r>
       <w:r w:rsidRPr="008C4C79">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="51600503" w14:textId="21C27294" w:rsidR="00B84127" w:rsidRPr="008C4C79" w:rsidRDefault="00B84127" w:rsidP="00F72E07">
+    <w:p w14:paraId="51600503" w14:textId="21C27294" w:rsidR="00B84127" w:rsidRPr="008C4C79" w:rsidRDefault="00B84127" w:rsidP="008D2A3E">
       <w:pPr>
         <w:pStyle w:val="Textindependent2"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="18"/>
         </w:numPr>
+        <w:spacing w:after="240"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008C4C79">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">Molt greus: al cap de tres anys </w:t>
       </w:r>
       <w:r w:rsidR="00D90450" w:rsidRPr="008C4C79">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>d’haver estat comeses</w:t>
       </w:r>
       <w:r w:rsidRPr="008C4C79">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="633098C3" w14:textId="4DD70BAC" w:rsidR="00D90450" w:rsidRPr="008C4C79" w:rsidRDefault="00D90450" w:rsidP="00BD20A9">
+    <w:p w14:paraId="4DE79DF9" w14:textId="2D1A53F6" w:rsidR="00D90450" w:rsidRPr="008C4C79" w:rsidRDefault="00D90450" w:rsidP="00705239">
       <w:pPr>
         <w:pStyle w:val="Textindependent2"/>
-        <w:ind w:left="720"/>
-[...7 lines deleted...]
-        <w:pStyle w:val="Textindependent2"/>
+        <w:spacing w:after="240"/>
+        <w:ind w:left="360"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008C4C79">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>En cas de ser infraccions continuades en el temps, els indicats terminis es compten a partir del dia en què cessa l’acció o l’omissió de què es tracti.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6BAD2040" w14:textId="77777777" w:rsidR="00B84127" w:rsidRPr="008C4C79" w:rsidRDefault="00B84127" w:rsidP="00BD20A9">
-[...7 lines deleted...]
-    <w:p w14:paraId="6BBB211F" w14:textId="77777777" w:rsidR="00B84127" w:rsidRPr="008C4C79" w:rsidRDefault="00B84127" w:rsidP="00F72E07">
+    <w:p w14:paraId="6BBB211F" w14:textId="77777777" w:rsidR="00B84127" w:rsidRPr="008C4C79" w:rsidRDefault="00B84127" w:rsidP="008D2A3E">
       <w:pPr>
         <w:pStyle w:val="Textindependent2"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="16"/>
         </w:numPr>
+        <w:spacing w:after="240"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008C4C79">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>Prescripció de les sancions:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="04F2956E" w14:textId="77777777" w:rsidR="00B84127" w:rsidRPr="008C4C79" w:rsidRDefault="00B84127" w:rsidP="00BD20A9">
-[...8 lines deleted...]
-    <w:p w14:paraId="695B577A" w14:textId="77777777" w:rsidR="00B84127" w:rsidRPr="008C4C79" w:rsidRDefault="00B84127" w:rsidP="00F72E07">
+    <w:p w14:paraId="695B577A" w14:textId="77777777" w:rsidR="00B84127" w:rsidRPr="008C4C79" w:rsidRDefault="00B84127" w:rsidP="008D2A3E">
       <w:pPr>
         <w:pStyle w:val="Textindependent2"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="23"/>
         </w:numPr>
+        <w:spacing w:after="240"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008C4C79">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>Imposades per infracció lleu: al cap d’un mes.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7037DE33" w14:textId="77777777" w:rsidR="00B84127" w:rsidRPr="008C4C79" w:rsidRDefault="00B84127" w:rsidP="00F72E07">
+    <w:p w14:paraId="7037DE33" w14:textId="77777777" w:rsidR="00B84127" w:rsidRPr="008C4C79" w:rsidRDefault="00B84127" w:rsidP="008D2A3E">
       <w:pPr>
         <w:pStyle w:val="Textindependent2"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="23"/>
         </w:numPr>
+        <w:spacing w:after="240"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008C4C79">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>Imposades per infracció greu: al cap d’un any.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2A544689" w14:textId="77777777" w:rsidR="00B84127" w:rsidRPr="008C4C79" w:rsidRDefault="00B84127" w:rsidP="00F72E07">
+    <w:p w14:paraId="2A544689" w14:textId="77777777" w:rsidR="00B84127" w:rsidRPr="008C4C79" w:rsidRDefault="00B84127" w:rsidP="008D2A3E">
       <w:pPr>
         <w:pStyle w:val="Textindependent2"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="23"/>
         </w:numPr>
+        <w:spacing w:after="240"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008C4C79">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>Imposades per infracció molt greu: al cap de tres anys sempre que no siguin definitives.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7E22C0EB" w14:textId="77777777" w:rsidR="00B84127" w:rsidRPr="008C4C79" w:rsidRDefault="00B84127" w:rsidP="00BD20A9">
-[...8 lines deleted...]
-    <w:p w14:paraId="65EA804B" w14:textId="52125D7B" w:rsidR="00160BEB" w:rsidRPr="008C4C79" w:rsidRDefault="00160BEB" w:rsidP="00BD20A9">
+    <w:p w14:paraId="65EA804B" w14:textId="52125D7B" w:rsidR="00160BEB" w:rsidRPr="008C4C79" w:rsidRDefault="00160BEB" w:rsidP="008D2A3E">
       <w:pPr>
         <w:pStyle w:val="Textindependent2"/>
+        <w:spacing w:after="240"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008C4C79">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>VI. Recursos</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="25990BFB" w14:textId="1E4C4E6E" w:rsidR="00160BEB" w:rsidRPr="008C4C79" w:rsidRDefault="00160BEB" w:rsidP="00BD20A9">
+    <w:p w14:paraId="70699133" w14:textId="503E71BB" w:rsidR="00160BEB" w:rsidRPr="008C4C79" w:rsidRDefault="00160BEB" w:rsidP="008D2A3E">
       <w:pPr>
         <w:pStyle w:val="Textindependent2"/>
-        <w:rPr>
-[...4 lines deleted...]
-    <w:p w14:paraId="70699133" w14:textId="503E71BB" w:rsidR="00160BEB" w:rsidRPr="008C4C79" w:rsidRDefault="00160BEB" w:rsidP="00BD20A9">
+        <w:spacing w:after="240"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008C4C79">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Contra les sancions imposades, la persona interessada pot imposar un recurs davant la Comissió Jurídica Esportiva en els terminis i forma prevista en la normativa sempre en vigor.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="694409A2" w14:textId="73FC043B" w:rsidR="00160BEB" w:rsidRPr="008C4C79" w:rsidRDefault="00160BEB" w:rsidP="008D2A3E">
       <w:pPr>
         <w:pStyle w:val="Textindependent2"/>
-        <w:rPr>
-[...20 lines deleted...]
-        <w:pStyle w:val="Textindependent2"/>
+        <w:spacing w:after="240"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008C4C79">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>Les resolucions de la Comissió Jurídica Esportiva exhaureixen la via administrativa i només s’hi poden interposar en contra els recursos jurisdiccionals que escaiguin.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="19"/>
-    <w:p w14:paraId="164FFEB2" w14:textId="77777777" w:rsidR="00B84127" w:rsidRPr="008C4C79" w:rsidRDefault="00B84127" w:rsidP="00BD20A9">
+    <w:p w14:paraId="2199D553" w14:textId="77777777" w:rsidR="007C2FDB" w:rsidRDefault="007C2FDB" w:rsidP="00AD5DBE">
+      <w:pPr>
+        <w:spacing w:after="240"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="15EAA7F1" w14:textId="1E258CDE" w:rsidR="00224E59" w:rsidRPr="007C2FDB" w:rsidRDefault="00224E59" w:rsidP="008D2A3E">
       <w:pPr>
         <w:pStyle w:val="Ttol9"/>
-        <w:rPr>
+        <w:spacing w:after="240"/>
+        <w:rPr>
+          <w:b/>
           <w:u w:val="none"/>
         </w:rPr>
       </w:pPr>
-    </w:p>
-[...3 lines deleted...]
-        <w:rPr>
+      <w:r w:rsidRPr="007C2FDB">
+        <w:rPr>
+          <w:b/>
           <w:u w:val="none"/>
         </w:rPr>
-      </w:pPr>
-[...1 lines deleted...]
-        <w:rPr>
+        <w:t>Article</w:t>
+      </w:r>
+      <w:r w:rsidR="00383F47" w:rsidRPr="007C2FDB">
+        <w:rPr>
+          <w:b/>
           <w:u w:val="none"/>
         </w:rPr>
-        <w:t>Article</w:t>
-[...2 lines deleted...]
-        <w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007C2FDB">
+        <w:rPr>
+          <w:b/>
           <w:u w:val="none"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...2 lines deleted...]
-        <w:rPr>
+        <w:t>1</w:t>
+      </w:r>
+      <w:r w:rsidR="00587F1E" w:rsidRPr="007C2FDB">
+        <w:rPr>
+          <w:b/>
           <w:u w:val="none"/>
         </w:rPr>
-        <w:t>1</w:t>
-[...2 lines deleted...]
-        <w:rPr>
+        <w:t>2</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007C2FDB">
+        <w:rPr>
+          <w:b/>
           <w:u w:val="none"/>
         </w:rPr>
-        <w:t>2</w:t>
-[...4 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:r w:rsidRPr="008C4C79">
-        <w:rPr>
+      <w:r w:rsidRPr="007C2FDB">
+        <w:rPr>
+          <w:b/>
           <w:i/>
           <w:iCs/>
           <w:u w:val="none"/>
         </w:rPr>
         <w:t>Impugnació d’acords</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="663981A5" w14:textId="77777777" w:rsidR="00224E59" w:rsidRPr="008C4C79" w:rsidRDefault="00224E59" w:rsidP="00BD20A9">
-[...10 lines deleted...]
-      <w:pPr>
+    <w:p w14:paraId="472F8084" w14:textId="096D35F9" w:rsidR="00224E59" w:rsidRPr="008C4C79" w:rsidRDefault="00224E59" w:rsidP="008D2A3E">
+      <w:pPr>
+        <w:spacing w:after="240"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008C4C79">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Els socis que hagin fet constar a l’acta de la reunió de l’Assemblea General o de la Junta Directiva el vot contrari a un acord i els que no hagin assistit a la reunió </w:t>
       </w:r>
       <w:r w:rsidR="00295B0C" w:rsidRPr="008C4C79">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">en què </w:t>
       </w:r>
       <w:r w:rsidRPr="008C4C79">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">es va prendre i no hagin delegat el vot, poden impugnar-lo judicialment si és contrari a la </w:t>
       </w:r>
       <w:r w:rsidR="009770D3">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>L</w:t>
       </w:r>
       <w:r w:rsidRPr="008C4C79">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">lei o a aquests </w:t>
@@ -13763,90 +13736,72 @@
       <w:r w:rsidRPr="008C4C79">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00494D73" w:rsidRPr="008C4C79">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>adoptat l’acord</w:t>
       </w:r>
       <w:r w:rsidRPr="008C4C79">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="04621F2C" w14:textId="77777777" w:rsidR="00224E59" w:rsidRPr="008C4C79" w:rsidRDefault="00224E59" w:rsidP="00BD20A9">
-[...10 lines deleted...]
-      <w:pPr>
+    <w:p w14:paraId="43529EF2" w14:textId="77777777" w:rsidR="00224E59" w:rsidRPr="008C4C79" w:rsidRDefault="00224E59" w:rsidP="008D2A3E">
+      <w:pPr>
+        <w:spacing w:after="240"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008C4C79">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Els socis que hagin impugnat un acord poden sol·licitar al Registre l’anotació marginal de la impugnació.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="53A87A16" w14:textId="77777777" w:rsidR="00224E59" w:rsidRPr="008C4C79" w:rsidRDefault="00224E59" w:rsidP="00BD20A9">
-[...10 lines deleted...]
-      <w:pPr>
+    <w:p w14:paraId="01608579" w14:textId="77777777" w:rsidR="00224E59" w:rsidRPr="008C4C79" w:rsidRDefault="00224E59" w:rsidP="008D2A3E">
+      <w:pPr>
+        <w:spacing w:after="240"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008C4C79">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>L’Assemblea General pot acordar, per majoria absoluta dels assistents i dels representats, que una determinada controvèrsia</w:t>
       </w:r>
       <w:r w:rsidR="00820045" w:rsidRPr="008C4C79">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="008C4C79">
         <w:rPr>
@@ -13883,183 +13838,200 @@
       <w:r w:rsidRPr="008C4C79">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> a</w:t>
       </w:r>
       <w:r w:rsidR="00820045" w:rsidRPr="008C4C79">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> mediació i</w:t>
       </w:r>
       <w:r w:rsidRPr="008C4C79">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> arbitratge.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6EED2083" w14:textId="77777777" w:rsidR="00224E59" w:rsidRDefault="00224E59" w:rsidP="00BD20A9">
-[...21 lines deleted...]
-    <w:p w14:paraId="1A052C37" w14:textId="537E166F" w:rsidR="00224E59" w:rsidRPr="008C4C79" w:rsidRDefault="00224E59" w:rsidP="00BD20A9">
+    <w:p w14:paraId="6C139B72" w14:textId="77777777" w:rsidR="0068208F" w:rsidRPr="00620E04" w:rsidRDefault="0068208F" w:rsidP="008D2A3E">
+      <w:pPr>
+        <w:spacing w:after="240"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1A052C37" w14:textId="537E166F" w:rsidR="00224E59" w:rsidRPr="007C2FDB" w:rsidRDefault="00224E59" w:rsidP="008D2A3E">
       <w:pPr>
         <w:pStyle w:val="Ttol1"/>
-        <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:spacing w:after="240"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="none"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="008C4C79">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r w:rsidRPr="007C2FDB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="none"/>
         </w:rPr>
         <w:t>Article 1</w:t>
       </w:r>
-      <w:r w:rsidR="00587F1E" w:rsidRPr="008C4C79">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r w:rsidR="00587F1E" w:rsidRPr="007C2FDB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="none"/>
         </w:rPr>
         <w:t>3</w:t>
       </w:r>
-      <w:r w:rsidR="00E418E7" w:rsidRPr="008C4C79">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r w:rsidR="00E418E7" w:rsidRPr="007C2FDB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="none"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
-      <w:r w:rsidRPr="008C4C79">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r w:rsidRPr="007C2FDB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="008C4C79">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r w:rsidRPr="007C2FDB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">Procediment de reforma dels </w:t>
       </w:r>
-      <w:r w:rsidR="00157340" w:rsidRPr="008C4C79">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r w:rsidR="00157340" w:rsidRPr="007C2FDB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="none"/>
         </w:rPr>
         <w:t>e</w:t>
       </w:r>
-      <w:r w:rsidRPr="008C4C79">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r w:rsidRPr="007C2FDB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="none"/>
         </w:rPr>
         <w:t>statuts</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="537E0B47" w14:textId="77777777" w:rsidR="00224E59" w:rsidRPr="008C4C79" w:rsidRDefault="00224E59" w:rsidP="00BD20A9">
-[...27 lines deleted...]
-        <w:t xml:space="preserve">Els acords sobre modificació dels estatuts es prendran per majoria absoluta i, en especial, tota modificació del sistema d’elecció de la </w:t>
+    <w:p w14:paraId="372B24B5" w14:textId="5B2976B5" w:rsidR="00C97B43" w:rsidRPr="008C4C79" w:rsidRDefault="00C97B43" w:rsidP="008D2A3E">
+      <w:pPr>
+        <w:spacing w:after="240"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="29" w:name="_Hlk119867714"/>
+      <w:r w:rsidRPr="008C4C79">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Els acords sobre modificació dels estatuts es prendran per </w:t>
+      </w:r>
+      <w:r w:rsidR="000400F2" w:rsidRPr="000400F2">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">majoria absoluta dels assistents i representats </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000400F2">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>i, en especial, tota modificació del</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008C4C79">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> sistema d’elecció de la </w:t>
       </w:r>
       <w:r w:rsidR="00EC52CC">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>J</w:t>
       </w:r>
       <w:r w:rsidRPr="008C4C79">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">unta </w:t>
       </w:r>
       <w:r w:rsidR="00EC52CC">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
@@ -14108,82 +14080,63 @@
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">unta i els motius i procediment de cessament de la </w:t>
       </w:r>
       <w:r w:rsidR="00EC52CC">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Ju</w:t>
       </w:r>
       <w:r w:rsidRPr="008C4C79">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>nta, així com aquelles matèries que així ho disposi la legislació sempre en vigor.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="573009FF" w14:textId="298A3BF6" w:rsidR="00C97B43" w:rsidRPr="008C4C79" w:rsidRDefault="00C97B43" w:rsidP="00BD20A9">
-[...20 lines deleted...]
-      <w:pPr>
+    <w:p w14:paraId="69E3B678" w14:textId="5B40A8C7" w:rsidR="0092607C" w:rsidRPr="00F356A3" w:rsidRDefault="00C97B43" w:rsidP="008D2A3E">
+      <w:pPr>
+        <w:spacing w:after="240"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:i/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="26" w:name="_Hlk194397810"/>
+      <w:bookmarkStart w:id="30" w:name="_Hlk194397810"/>
       <w:r w:rsidRPr="008C4C79">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">No obstant això la modificació sobre les següents matèries es pot adoptar per majoria simple: </w:t>
       </w:r>
       <w:r w:rsidR="00415CB8" w:rsidRPr="00415CB8">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>[</w:t>
       </w:r>
       <w:r w:rsidR="00F356A3" w:rsidRPr="007A532C">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
@@ -14194,940 +14147,921 @@
         <w:t>NOTA</w:t>
       </w:r>
       <w:r w:rsidR="00F356A3" w:rsidRPr="00415CB8">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:i/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>: Apartat opcional</w:t>
       </w:r>
       <w:r w:rsidR="00415CB8" w:rsidRPr="00415CB8">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:i/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>]</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1580EAB4" w14:textId="77777777" w:rsidR="0092607C" w:rsidRPr="008C4C79" w:rsidRDefault="0092607C" w:rsidP="00BD20A9">
-[...10 lines deleted...]
-    <w:p w14:paraId="78AF97BD" w14:textId="085D8024" w:rsidR="00C97B43" w:rsidRPr="008C4C79" w:rsidRDefault="00C97B43" w:rsidP="00F72E07">
+    <w:p w14:paraId="78AF97BD" w14:textId="085D8024" w:rsidR="00C97B43" w:rsidRPr="008C4C79" w:rsidRDefault="00C97B43" w:rsidP="008D2A3E">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="30"/>
         </w:numPr>
+        <w:spacing w:after="240"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F356A3">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
         <w:t>...</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0609AC57" w14:textId="732701E7" w:rsidR="0092607C" w:rsidRDefault="0092607C" w:rsidP="00F72E07">
+    <w:p w14:paraId="0609AC57" w14:textId="732701E7" w:rsidR="0092607C" w:rsidRDefault="0092607C" w:rsidP="008D2A3E">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="30"/>
         </w:numPr>
+        <w:spacing w:after="240"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F356A3">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
         <w:t>...</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="26"/>
-[...12 lines deleted...]
-      <w:pPr>
+    <w:bookmarkEnd w:id="30"/>
+    <w:p w14:paraId="242910C4" w14:textId="61DD8E18" w:rsidR="00E74C06" w:rsidRPr="00357437" w:rsidRDefault="00E74C06" w:rsidP="008D2A3E">
+      <w:pPr>
+        <w:spacing w:after="240"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357437">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>D’acord amb el contingut dels articles 12 i 13 de la Llei qualificada d’Associacions, la modificació dels E</w:t>
       </w:r>
       <w:r w:rsidR="008B69A4" w:rsidRPr="00357437">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>s</w:t>
       </w:r>
       <w:r w:rsidRPr="00357437">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>tatuts haurà de ser inscrita al Registre d’Associacions.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="25"/>
-[...11 lines deleted...]
-    <w:p w14:paraId="24487089" w14:textId="272F785E" w:rsidR="00224E59" w:rsidRPr="008C4C79" w:rsidRDefault="00224E59" w:rsidP="00BD20A9">
+    <w:bookmarkEnd w:id="29"/>
+    <w:p w14:paraId="77D007B9" w14:textId="0E299C27" w:rsidR="00C97B43" w:rsidRPr="008C4C79" w:rsidRDefault="00C97B43" w:rsidP="008D2A3E">
+      <w:pPr>
+        <w:spacing w:after="240"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="24487089" w14:textId="272F785E" w:rsidR="00224E59" w:rsidRPr="007C2FDB" w:rsidRDefault="00224E59" w:rsidP="008D2A3E">
       <w:pPr>
         <w:pStyle w:val="Ttol1"/>
-        <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:spacing w:after="240"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="none"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="008C4C79">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r w:rsidRPr="007C2FDB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="none"/>
         </w:rPr>
         <w:t>Article 1</w:t>
       </w:r>
-      <w:r w:rsidR="00587F1E" w:rsidRPr="008C4C79">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r w:rsidR="00587F1E" w:rsidRPr="007C2FDB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="none"/>
         </w:rPr>
         <w:t>4</w:t>
       </w:r>
-      <w:r w:rsidR="00E418E7" w:rsidRPr="008C4C79">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r w:rsidR="00E418E7" w:rsidRPr="007C2FDB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="none"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
-      <w:r w:rsidRPr="008C4C79">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r w:rsidRPr="007C2FDB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="008C4C79">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r w:rsidRPr="007C2FDB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="none"/>
         </w:rPr>
         <w:t>Règim econòmic i patrimonial</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0A1202C7" w14:textId="77777777" w:rsidR="00224E59" w:rsidRPr="00620E04" w:rsidRDefault="00224E59" w:rsidP="00BD20A9">
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+    <w:p w14:paraId="700138F3" w14:textId="77777777" w:rsidR="00224E59" w:rsidRPr="00620E04" w:rsidRDefault="00224E59" w:rsidP="008D2A3E">
+      <w:pPr>
+        <w:spacing w:after="240"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00620E04">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Constitueixen els recursos </w:t>
+      </w:r>
+      <w:r w:rsidR="00B67944" w:rsidRPr="00620E04">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>del club</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00620E04">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> les quotes i, </w:t>
+      </w:r>
+      <w:r w:rsidR="000329BB" w:rsidRPr="00620E04">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>si escau</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00620E04">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, les derrames que han de fer efectives tots els socis i que fixa l’Assemblea General, </w:t>
+      </w:r>
+      <w:r w:rsidR="00494D73" w:rsidRPr="00620E04">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>i també</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00620E04">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> les quantitats recaptades per serveis especials, pels productes i </w:t>
+      </w:r>
+      <w:r w:rsidR="000329BB" w:rsidRPr="00620E04">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">les </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00620E04">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">rendes dels béns i per les donacions, </w:t>
+      </w:r>
+      <w:r w:rsidR="000329BB" w:rsidRPr="00620E04">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">les </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00620E04">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">subvencions </w:t>
+      </w:r>
+      <w:r w:rsidR="00494D73" w:rsidRPr="00620E04">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">i </w:t>
+      </w:r>
+      <w:r w:rsidR="000329BB" w:rsidRPr="00620E04">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>les</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00620E04">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> aportacions que rebi, i qualsevol altre recurs que p</w:t>
+      </w:r>
+      <w:r w:rsidR="00996CDB" w:rsidRPr="00620E04">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>ugui</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00620E04">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> obtenir d’acord amb la normativa vigent.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6CD76B92" w14:textId="77777777" w:rsidR="00224E59" w:rsidRPr="008C4C79" w:rsidRDefault="00224E59" w:rsidP="008D2A3E">
+      <w:pPr>
+        <w:pStyle w:val="Textindependent3"/>
+        <w:spacing w:after="240"/>
+        <w:rPr>
+          <w:color w:val="auto"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008C4C79">
+        <w:rPr>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t>Tots els recursos de l’entitat estan destinats al sosteniment de les finalitats</w:t>
+      </w:r>
+      <w:r w:rsidR="002D6533" w:rsidRPr="008C4C79">
+        <w:rPr>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> d’acord amb l’objecte social</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008C4C79">
+        <w:rPr>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> i dels serveis que ha de prestar als socis.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="783E5CC9" w14:textId="77777777" w:rsidR="00224E59" w:rsidRPr="00620E04" w:rsidRDefault="00224E59" w:rsidP="008D2A3E">
+      <w:pPr>
+        <w:spacing w:after="240"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00620E04">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">El patrimoni </w:t>
+      </w:r>
+      <w:r w:rsidR="00B67944" w:rsidRPr="00620E04">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>del club</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00620E04">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> està format per tots els béns i </w:t>
+      </w:r>
+      <w:r w:rsidR="00494D73" w:rsidRPr="00620E04">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">els </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00620E04">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">drets que posseeixi en el moment </w:t>
+      </w:r>
+      <w:r w:rsidR="000329BB" w:rsidRPr="00620E04">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>en què es</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00620E04">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> constitu</w:t>
+      </w:r>
+      <w:r w:rsidR="000329BB" w:rsidRPr="00620E04">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>eixi</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00620E04">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> i els que adquireixi en el futur.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="74EE960A" w14:textId="5C842794" w:rsidR="00EE63D9" w:rsidRDefault="00224E59" w:rsidP="008D2A3E">
+      <w:pPr>
+        <w:spacing w:after="240"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008C4C79">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Els llibres d’inventari de béns</w:t>
+      </w:r>
+      <w:r w:rsidR="002D6533" w:rsidRPr="008C4C79">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008C4C79">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>els llibres de comptabilitat</w:t>
+      </w:r>
+      <w:r w:rsidR="002D6533" w:rsidRPr="008C4C79">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> i el llibre registre de beneficiaris efectius</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008C4C79">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>, que poden consulta</w:t>
+      </w:r>
+      <w:r w:rsidR="00494D73" w:rsidRPr="008C4C79">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>r</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008C4C79">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00494D73" w:rsidRPr="008C4C79">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>tots</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008C4C79">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> els socis, </w:t>
+      </w:r>
+      <w:r w:rsidR="00494D73" w:rsidRPr="008C4C79">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>els ha de</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008C4C79">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> diligencia</w:t>
+      </w:r>
+      <w:r w:rsidR="00494D73" w:rsidRPr="008C4C79">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>r</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008C4C79">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> el Registre d’Associacions i </w:t>
+      </w:r>
+      <w:r w:rsidR="00494D73" w:rsidRPr="008C4C79">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">els han de </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008C4C79">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>firma</w:t>
+      </w:r>
+      <w:r w:rsidR="00494D73" w:rsidRPr="008C4C79">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>r</w:t>
+      </w:r>
+      <w:r w:rsidR="00AC23FA" w:rsidRPr="008C4C79">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> el president i el secretari.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7BE782C4" w14:textId="77777777" w:rsidR="0076611F" w:rsidRPr="008C4C79" w:rsidRDefault="0076611F" w:rsidP="0076611F">
+      <w:pPr>
+        <w:spacing w:after="240"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008C4C79">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>El club pot dur a terme activitats econòmiques sempre que es moguin en el marc de les seves finalitats estatutàries i no tinguin per objecte, explícit o implícit, l’obtenció de beneficis econòmics per repartir-los entre els associats.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7B908446" w14:textId="77777777" w:rsidR="0076611F" w:rsidRPr="008C4C79" w:rsidRDefault="0076611F" w:rsidP="0076611F">
+      <w:pPr>
+        <w:spacing w:after="240"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008C4C79">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>El club pot dur a terme totes les activitats lícites adequades a l’objecte social que serveixin per assolir les finalitats estatutàries, d’acord, en cada cas, amb els requisits i les condicions que estableixi l’ordenament.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0DC78BC2" w14:textId="17A5A62D" w:rsidR="00587F1E" w:rsidRDefault="00587F1E" w:rsidP="008D2A3E">
+      <w:pPr>
+        <w:spacing w:after="240"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008C4C79">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">En el marc del que estableixi la normativa d’ajudes públiques del Principat d’Andorra </w:t>
+      </w:r>
+      <w:r w:rsidR="00B6498A" w:rsidRPr="008C4C79">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>el club</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008C4C79">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> posar</w:t>
+      </w:r>
+      <w:r w:rsidR="00B6498A" w:rsidRPr="008C4C79">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>à</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008C4C79">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> la documentació que </w:t>
+      </w:r>
+      <w:r w:rsidR="009770D3">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>li</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008C4C79">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> sigui exigida a la disposició de </w:t>
+      </w:r>
+      <w:r w:rsidR="00435ABD">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>l’administració pública</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008C4C79">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> competent que hagi de resoldre l’atorgament d’ajudes i fer-ne el seguiment i el control.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7FFEE5C8" w14:textId="77777777" w:rsidR="00EE63D9" w:rsidRPr="00620E04" w:rsidRDefault="00EE63D9" w:rsidP="008D2A3E">
+      <w:pPr>
+        <w:spacing w:after="240"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="70C21613" w14:textId="63297208" w:rsidR="00224E59" w:rsidRPr="007C2FDB" w:rsidRDefault="00224E59" w:rsidP="008D2A3E">
+      <w:pPr>
+        <w:pStyle w:val="Ttol1"/>
+        <w:spacing w:after="240"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007C2FDB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="none"/>
+        </w:rPr>
+        <w:t>Article 1</w:t>
+      </w:r>
+      <w:r w:rsidR="00587F1E" w:rsidRPr="007C2FDB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="none"/>
+        </w:rPr>
+        <w:t>5</w:t>
+      </w:r>
+      <w:r w:rsidR="00E418E7" w:rsidRPr="007C2FDB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="none"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007C2FDB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007C2FDB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
           <w:i/>
           <w:iCs/>
-          <w:color w:val="000000"/>
-[...545 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="none"/>
         </w:rPr>
-      </w:pPr>
-[...38 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:t xml:space="preserve">Dissolució </w:t>
+      </w:r>
+      <w:r w:rsidR="008C147F" w:rsidRPr="007C2FDB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="none"/>
         </w:rPr>
-        <w:t xml:space="preserve">Dissolució </w:t>
-[...9 lines deleted...]
-        </w:rPr>
         <w:t>del club</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="60D5D0CF" w14:textId="77777777" w:rsidR="00224E59" w:rsidRPr="008C4C79" w:rsidRDefault="00224E59" w:rsidP="00BD20A9">
+    <w:p w14:paraId="05B8836C" w14:textId="77777777" w:rsidR="00224E59" w:rsidRPr="008C4C79" w:rsidRDefault="008C147F" w:rsidP="008D2A3E">
       <w:pPr>
         <w:pStyle w:val="Textindependent2"/>
-        <w:rPr>
-[...6 lines deleted...]
-        <w:pStyle w:val="Textindependent2"/>
+        <w:spacing w:after="240"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008C4C79">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">El club </w:t>
       </w:r>
       <w:r w:rsidR="00224E59" w:rsidRPr="008C4C79">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>es dissol:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="12968122" w14:textId="77777777" w:rsidR="00224E59" w:rsidRPr="008C4C79" w:rsidRDefault="00224E59" w:rsidP="00BD20A9">
-[...7 lines deleted...]
-    <w:p w14:paraId="32E49FFD" w14:textId="77777777" w:rsidR="005857E8" w:rsidRPr="008C4C79" w:rsidRDefault="00224E59" w:rsidP="00F72E07">
+    <w:p w14:paraId="07DA6DF4" w14:textId="2AE1829D" w:rsidR="005857E8" w:rsidRPr="008D2A3E" w:rsidRDefault="00224E59" w:rsidP="008D2A3E">
       <w:pPr>
         <w:pStyle w:val="Textindependent2"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="14"/>
         </w:numPr>
+        <w:spacing w:after="240"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008C4C79">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>Per acord de l’Assemblea General</w:t>
       </w:r>
       <w:r w:rsidR="00BC7C12" w:rsidRPr="008C4C79">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="07DA6DF4" w14:textId="77777777" w:rsidR="005857E8" w:rsidRPr="008C4C79" w:rsidRDefault="005857E8" w:rsidP="00BD20A9">
-[...8 lines deleted...]
-    <w:p w14:paraId="61B8D03A" w14:textId="77777777" w:rsidR="00224E59" w:rsidRPr="008C4C79" w:rsidRDefault="00996CDB" w:rsidP="00F72E07">
+    <w:p w14:paraId="0A192FD1" w14:textId="51B75A75" w:rsidR="00224E59" w:rsidRPr="008D2A3E" w:rsidRDefault="00996CDB" w:rsidP="008D2A3E">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="14"/>
         </w:numPr>
-        <w:jc w:val="both"/>
-[...12 lines deleted...]
-        <w:lastRenderedPageBreak/>
+        <w:spacing w:after="240"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008C4C79">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
         <w:t>En</w:t>
       </w:r>
       <w:r w:rsidR="00224E59" w:rsidRPr="008C4C79">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> quedar un nombre inferior a </w:t>
       </w:r>
       <w:r w:rsidR="00671493" w:rsidRPr="008C4C79">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>tres</w:t>
       </w:r>
       <w:r w:rsidR="00224E59" w:rsidRPr="008C4C79">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> associats. En aquest cas, el president d</w:t>
@@ -15167,113 +15101,96 @@
       <w:r w:rsidR="000329BB" w:rsidRPr="008C4C79">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>r</w:t>
       </w:r>
       <w:r w:rsidR="00224E59" w:rsidRPr="008C4C79">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>, sota la seva responsabilitat, la correspondència amb la realitat</w:t>
       </w:r>
       <w:r w:rsidR="00BC7C12" w:rsidRPr="008C4C79">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0A192FD1" w14:textId="77777777" w:rsidR="00224E59" w:rsidRPr="008C4C79" w:rsidRDefault="00224E59" w:rsidP="00BD20A9">
-[...9 lines deleted...]
-    <w:p w14:paraId="034C2A3D" w14:textId="77777777" w:rsidR="00224E59" w:rsidRPr="008C4C79" w:rsidRDefault="00224E59" w:rsidP="00F72E07">
+    <w:p w14:paraId="1BFD1A50" w14:textId="103B95A5" w:rsidR="00224E59" w:rsidRPr="008D2A3E" w:rsidRDefault="00224E59" w:rsidP="008D2A3E">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="14"/>
         </w:numPr>
+        <w:spacing w:after="240"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008C4C79">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Per sentència judicial ferma, en els termes previstos al Codi penal</w:t>
       </w:r>
       <w:r w:rsidR="00BC7C12" w:rsidRPr="008C4C79">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1BFD1A50" w14:textId="77777777" w:rsidR="00224E59" w:rsidRPr="008C4C79" w:rsidRDefault="00224E59" w:rsidP="00BD20A9">
-[...9 lines deleted...]
-    <w:p w14:paraId="57E732B9" w14:textId="6AFCA021" w:rsidR="009672F3" w:rsidRPr="008C4C79" w:rsidRDefault="00224E59" w:rsidP="00F72E07">
+    <w:p w14:paraId="5B91D4DF" w14:textId="39BC54F1" w:rsidR="00BC7C12" w:rsidRPr="008D2A3E" w:rsidRDefault="00224E59" w:rsidP="008D2A3E">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="14"/>
         </w:numPr>
-        <w:jc w:val="both"/>
-[...5 lines deleted...]
-      </w:pPr>
+        <w:spacing w:after="240"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="31" w:name="_Hlk194652417"/>
       <w:r w:rsidRPr="008C4C79">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Per expiració de</w:t>
       </w:r>
       <w:r w:rsidR="00587F1E" w:rsidRPr="008C4C79">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="008C4C79">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>l</w:t>
       </w:r>
       <w:r w:rsidR="00587F1E" w:rsidRPr="008C4C79">
@@ -15310,67 +15227,59 @@
       </w:r>
       <w:r w:rsidR="000329BB" w:rsidRPr="008C4C79">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">dur a terme </w:t>
       </w:r>
       <w:r w:rsidRPr="008C4C79">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>la finalitat per a la qual es va constituir</w:t>
       </w:r>
       <w:r w:rsidR="00BC7C12" w:rsidRPr="008C4C79">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
-    </w:p>
-[...10 lines deleted...]
-    <w:p w14:paraId="04A05DE9" w14:textId="6AC64A7D" w:rsidR="009672F3" w:rsidRPr="00620E04" w:rsidRDefault="009672F3" w:rsidP="00F72E07">
+      <w:bookmarkEnd w:id="31"/>
+    </w:p>
+    <w:p w14:paraId="18BFE43D" w14:textId="5DB696C2" w:rsidR="00587F1E" w:rsidRPr="008D2A3E" w:rsidRDefault="009672F3" w:rsidP="008D2A3E">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="14"/>
         </w:numPr>
+        <w:spacing w:after="240"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00620E04">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Per insolvència declarada conforme </w:t>
       </w:r>
       <w:r w:rsidR="005F2905" w:rsidRPr="00620E04">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">a </w:t>
@@ -15417,108 +15326,112 @@
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>la llei</w:t>
       </w:r>
       <w:r w:rsidR="00360E02" w:rsidRPr="00620E04">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> que la substitueixi</w:t>
       </w:r>
       <w:r w:rsidRPr="00620E04">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="18BFE43D" w14:textId="77777777" w:rsidR="00587F1E" w:rsidRPr="00620E04" w:rsidRDefault="00587F1E" w:rsidP="00BD20A9">
-[...11 lines deleted...]
-    <w:p w14:paraId="5424899B" w14:textId="522D9896" w:rsidR="00587F1E" w:rsidRPr="00620E04" w:rsidRDefault="00587F1E" w:rsidP="00F72E07">
+    <w:p w14:paraId="173F6088" w14:textId="5CFF0D0A" w:rsidR="009672F3" w:rsidRDefault="00587F1E" w:rsidP="008D2A3E">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="14"/>
         </w:numPr>
+        <w:spacing w:after="240"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008C4C79">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Per la cancel·lació de la seva inscripció al Registre d’Associacions</w:t>
       </w:r>
       <w:r w:rsidR="00B6498A" w:rsidRPr="008C4C79">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="173F6088" w14:textId="77777777" w:rsidR="009672F3" w:rsidRPr="008C4C79" w:rsidRDefault="009672F3" w:rsidP="00BD20A9">
-[...11 lines deleted...]
-      <w:pPr>
+    <w:p w14:paraId="18C96B11" w14:textId="77777777" w:rsidR="00623FD4" w:rsidRPr="00623FD4" w:rsidRDefault="00623FD4" w:rsidP="00623FD4">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="14"/>
+        </w:numPr>
+        <w:spacing w:after="240"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00623FD4">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Per altres causes establertes en els estatuts</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="08AB00D7" w14:textId="0A469F38" w:rsidR="009672F3" w:rsidRPr="008C4C79" w:rsidRDefault="00224E59" w:rsidP="008D2A3E">
+      <w:pPr>
+        <w:spacing w:after="240"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008C4C79">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">En el cas de l’apartat 4 d’aquest article, l’Assemblea General ha d’acordar la dissolució </w:t>
       </w:r>
       <w:r w:rsidR="00B67944" w:rsidRPr="008C4C79">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>del club</w:t>
       </w:r>
       <w:r w:rsidRPr="008C4C79">
         <w:rPr>
@@ -15651,187 +15564,168 @@
       <w:r w:rsidRPr="008C4C79">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> dies. L’Assemblea General </w:t>
       </w:r>
       <w:r w:rsidR="000329BB" w:rsidRPr="008C4C79">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>s’</w:t>
       </w:r>
       <w:r w:rsidRPr="008C4C79">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">ha de pronunciar expressament sobre la qüestió de la dissolució. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="08AB00D7" w14:textId="77777777" w:rsidR="009672F3" w:rsidRPr="008C4C79" w:rsidRDefault="009672F3" w:rsidP="00BD20A9">
-[...10 lines deleted...]
-      <w:pPr>
+    <w:p w14:paraId="27387AC8" w14:textId="1D1723BF" w:rsidR="00BE0690" w:rsidRPr="008D2A3E" w:rsidRDefault="009672F3" w:rsidP="008D2A3E">
+      <w:pPr>
+        <w:spacing w:after="240"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008C4C79">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>En el cas de l’apartat 5 anterior, l’òrgan governamental competent en matèria d’esports pot assumir l’exercici de les funcions delegades de forma directa fins que conclogui la situació d’insolvència amb la finalitat d’evitar la finalització o la interrupció de l’activitat esportiva.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="27387AC8" w14:textId="15BA00E7" w:rsidR="00BE0690" w:rsidRPr="00BE0690" w:rsidRDefault="00BE0690" w:rsidP="00BD20A9">
-[...11 lines deleted...]
-      <w:pPr>
+    <w:p w14:paraId="1BC167A6" w14:textId="65B21AF4" w:rsidR="00BE0690" w:rsidRPr="00F356A3" w:rsidRDefault="00BE0690" w:rsidP="008D2A3E">
+      <w:pPr>
+        <w:spacing w:after="240"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F356A3">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>D’acord amb el contingut dels articles 12 i 13 de la Llei qualificada d’Associacions, l’acord de dissolució de l’Associació haurà de ser inscrita al Registre d’Associacions.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="31ADCF68" w14:textId="77777777" w:rsidR="00224E59" w:rsidRPr="00620E04" w:rsidRDefault="00224E59" w:rsidP="00BD20A9">
-[...9 lines deleted...]
-    <w:p w14:paraId="73FA9AD3" w14:textId="789812A3" w:rsidR="00224E59" w:rsidRPr="008C4C79" w:rsidRDefault="00224E59" w:rsidP="00BD20A9">
+    <w:p w14:paraId="31ADCF68" w14:textId="77777777" w:rsidR="00224E59" w:rsidRPr="00620E04" w:rsidRDefault="00224E59" w:rsidP="008D2A3E">
+      <w:pPr>
+        <w:spacing w:after="240"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="73FA9AD3" w14:textId="789812A3" w:rsidR="00224E59" w:rsidRPr="007C2FDB" w:rsidRDefault="00224E59" w:rsidP="008D2A3E">
       <w:pPr>
         <w:pStyle w:val="Ttol1"/>
-        <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:spacing w:after="240"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="none"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="008C4C79">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r w:rsidRPr="007C2FDB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="none"/>
         </w:rPr>
         <w:t>Article 1</w:t>
       </w:r>
-      <w:r w:rsidR="00587F1E" w:rsidRPr="008C4C79">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r w:rsidR="00587F1E" w:rsidRPr="007C2FDB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="none"/>
         </w:rPr>
         <w:t>6</w:t>
       </w:r>
-      <w:r w:rsidR="00E418E7" w:rsidRPr="008C4C79">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r w:rsidR="00E418E7" w:rsidRPr="007C2FDB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="none"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
-      <w:r w:rsidRPr="008C4C79">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r w:rsidRPr="007C2FDB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="008C4C79">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r w:rsidRPr="007C2FDB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="none"/>
         </w:rPr>
         <w:t>Liquidació</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="70128CE1" w14:textId="77777777" w:rsidR="00224E59" w:rsidRPr="008C4C79" w:rsidRDefault="00224E59" w:rsidP="00BD20A9">
-[...10 lines deleted...]
-      <w:pPr>
+    <w:p w14:paraId="12B39A3D" w14:textId="77777777" w:rsidR="00224E59" w:rsidRPr="008C4C79" w:rsidRDefault="00224E59" w:rsidP="008D2A3E">
+      <w:pPr>
+        <w:spacing w:after="240"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008C4C79">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Una vegada</w:t>
       </w:r>
       <w:r w:rsidR="00661E93" w:rsidRPr="008C4C79">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> s’ha</w:t>
       </w:r>
       <w:r w:rsidRPr="008C4C79">
         <w:rPr>
@@ -15884,62 +15778,53 @@
       <w:r w:rsidRPr="008C4C79">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> en liquidadors d</w:t>
       </w:r>
       <w:r w:rsidR="00B67944" w:rsidRPr="008C4C79">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>el club</w:t>
       </w:r>
       <w:r w:rsidRPr="008C4C79">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0F30CB70" w14:textId="77777777" w:rsidR="00224E59" w:rsidRPr="008C4C79" w:rsidRDefault="00224E59" w:rsidP="00BD20A9">
-[...10 lines deleted...]
-      <w:pPr>
+    <w:p w14:paraId="5DF940C8" w14:textId="77777777" w:rsidR="00224E59" w:rsidRPr="008C4C79" w:rsidRDefault="000329BB" w:rsidP="008D2A3E">
+      <w:pPr>
+        <w:spacing w:after="240"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008C4C79">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>L’administració de</w:t>
       </w:r>
       <w:r w:rsidR="00B67944" w:rsidRPr="008C4C79">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>l club</w:t>
       </w:r>
       <w:r w:rsidRPr="008C4C79">
         <w:rPr>
@@ -15968,62 +15853,53 @@
       <w:r w:rsidR="00224E59" w:rsidRPr="008C4C79">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> nomen</w:t>
       </w:r>
       <w:r w:rsidRPr="008C4C79">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>in</w:t>
       </w:r>
       <w:r w:rsidR="00224E59" w:rsidRPr="008C4C79">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3E37223B" w14:textId="77777777" w:rsidR="00224E59" w:rsidRPr="008C4C79" w:rsidRDefault="00224E59" w:rsidP="00BD20A9">
-[...10 lines deleted...]
-      <w:pPr>
+    <w:p w14:paraId="642908A6" w14:textId="77777777" w:rsidR="00224E59" w:rsidRPr="008C4C79" w:rsidRDefault="00224E59" w:rsidP="008D2A3E">
+      <w:pPr>
+        <w:spacing w:after="240"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008C4C79">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Amb la finalitat de liquidar </w:t>
       </w:r>
       <w:r w:rsidR="00B67944" w:rsidRPr="008C4C79">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>el club</w:t>
       </w:r>
       <w:r w:rsidR="00295B0C" w:rsidRPr="008C4C79">
         <w:rPr>
@@ -16036,216 +15912,179 @@
       <w:r w:rsidRPr="008C4C79">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> els liquidadors han de</w:t>
       </w:r>
       <w:r w:rsidR="00295B0C" w:rsidRPr="008C4C79">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> fer el següent</w:t>
       </w:r>
       <w:r w:rsidRPr="008C4C79">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="153DB2A2" w14:textId="77777777" w:rsidR="00224E59" w:rsidRPr="008C4C79" w:rsidRDefault="00224E59" w:rsidP="00BD20A9">
-[...9 lines deleted...]
-    <w:p w14:paraId="7AFA9AA9" w14:textId="77777777" w:rsidR="00224E59" w:rsidRPr="008C4C79" w:rsidRDefault="00224E59" w:rsidP="00F72E07">
+    <w:p w14:paraId="7AFA9AA9" w14:textId="77777777" w:rsidR="00224E59" w:rsidRPr="008C4C79" w:rsidRDefault="00224E59" w:rsidP="008D2A3E">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="15"/>
         </w:numPr>
+        <w:spacing w:after="240"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008C4C79">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Cobrar els crèdits pendents</w:t>
       </w:r>
       <w:r w:rsidR="00BC7C12" w:rsidRPr="008C4C79">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7B0C2CDE" w14:textId="77777777" w:rsidR="00224E59" w:rsidRPr="008C4C79" w:rsidRDefault="00224E59" w:rsidP="00BD20A9">
-[...9 lines deleted...]
-    <w:p w14:paraId="1D223B02" w14:textId="7DD95020" w:rsidR="00224E59" w:rsidRPr="008C4C79" w:rsidRDefault="00224E59" w:rsidP="00F72E07">
+    <w:p w14:paraId="1D223B02" w14:textId="7DD95020" w:rsidR="00224E59" w:rsidRPr="008C4C79" w:rsidRDefault="00224E59" w:rsidP="008D2A3E">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="15"/>
         </w:numPr>
+        <w:spacing w:after="240"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008C4C79">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Vetllar pel patrimoni</w:t>
       </w:r>
       <w:r w:rsidR="009770D3">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> del club</w:t>
       </w:r>
       <w:r w:rsidRPr="008C4C79">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> i administrar-lo amb diligència fins que s’hagi liquidat</w:t>
       </w:r>
       <w:r w:rsidR="00BC7C12" w:rsidRPr="008C4C79">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="453E8708" w14:textId="77777777" w:rsidR="00224E59" w:rsidRPr="008C4C79" w:rsidRDefault="00224E59" w:rsidP="00BD20A9">
-[...9 lines deleted...]
-    <w:p w14:paraId="0ACF0671" w14:textId="77777777" w:rsidR="00224E59" w:rsidRPr="008C4C79" w:rsidRDefault="00224E59" w:rsidP="00F72E07">
+    <w:p w14:paraId="0ACF0671" w14:textId="77777777" w:rsidR="00224E59" w:rsidRPr="008C4C79" w:rsidRDefault="00224E59" w:rsidP="008D2A3E">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="15"/>
         </w:numPr>
+        <w:spacing w:after="240"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008C4C79">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Liquidar el patrimoni i pagar els creditors</w:t>
       </w:r>
       <w:r w:rsidR="00BC7C12" w:rsidRPr="008C4C79">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4336C9EF" w14:textId="77777777" w:rsidR="00224E59" w:rsidRPr="008C4C79" w:rsidRDefault="00224E59" w:rsidP="00BD20A9">
-[...9 lines deleted...]
-    <w:p w14:paraId="27EDA819" w14:textId="77777777" w:rsidR="00224E59" w:rsidRPr="008C4C79" w:rsidRDefault="00224E59" w:rsidP="00F72E07">
+    <w:p w14:paraId="27EDA819" w14:textId="77777777" w:rsidR="00224E59" w:rsidRPr="008C4C79" w:rsidRDefault="00224E59" w:rsidP="008D2A3E">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="15"/>
         </w:numPr>
-        <w:jc w:val="both"/>
-[...12 lines deleted...]
-        <w:lastRenderedPageBreak/>
+        <w:spacing w:after="240"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008C4C79">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
         <w:t xml:space="preserve">Aplicar el patrimoni o el líquid sobrant a les finalitats previstes als </w:t>
       </w:r>
       <w:r w:rsidR="00157340" w:rsidRPr="008C4C79">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>e</w:t>
       </w:r>
       <w:r w:rsidRPr="008C4C79">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">statuts, </w:t>
       </w:r>
       <w:r w:rsidR="00661E93" w:rsidRPr="008C4C79">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>i</w:t>
@@ -16293,114 +16132,96 @@
       <w:r w:rsidR="00F772CE" w:rsidRPr="008C4C79">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">ni cedir-lo </w:t>
       </w:r>
       <w:r w:rsidRPr="008C4C79">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>a persones o entitats amb afany de lucre</w:t>
       </w:r>
       <w:r w:rsidR="00BC7C12" w:rsidRPr="008C4C79">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="63568B7D" w14:textId="77777777" w:rsidR="00224E59" w:rsidRPr="008C4C79" w:rsidRDefault="00224E59" w:rsidP="00BD20A9">
-[...9 lines deleted...]
-    <w:p w14:paraId="0A323466" w14:textId="77777777" w:rsidR="00224E59" w:rsidRPr="008C4C79" w:rsidRDefault="00224E59" w:rsidP="00F72E07">
+    <w:p w14:paraId="0A323466" w14:textId="77777777" w:rsidR="00224E59" w:rsidRPr="008C4C79" w:rsidRDefault="00224E59" w:rsidP="008D2A3E">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="15"/>
         </w:numPr>
+        <w:spacing w:after="240"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008C4C79">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Sol·licitar al Registre d’Associacions la cancel·lació </w:t>
       </w:r>
       <w:r w:rsidR="00B67944" w:rsidRPr="008C4C79">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>del club</w:t>
       </w:r>
       <w:r w:rsidR="00BC7C12" w:rsidRPr="008C4C79">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4310D571" w14:textId="77777777" w:rsidR="00224E59" w:rsidRPr="008C4C79" w:rsidRDefault="00224E59" w:rsidP="00BD20A9">
-[...9 lines deleted...]
-    <w:p w14:paraId="77D92637" w14:textId="2572B7D0" w:rsidR="00224E59" w:rsidRPr="008C4C79" w:rsidRDefault="00224E59" w:rsidP="00F72E07">
+    <w:p w14:paraId="77D92637" w14:textId="2572B7D0" w:rsidR="00224E59" w:rsidRPr="008C4C79" w:rsidRDefault="00224E59" w:rsidP="008D2A3E">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="15"/>
         </w:numPr>
+        <w:spacing w:after="240"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008C4C79">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Dur a terme les operacions de liquidació</w:t>
       </w:r>
       <w:r w:rsidR="00661E93" w:rsidRPr="008C4C79">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> necessàries</w:t>
       </w:r>
       <w:r w:rsidRPr="008C4C79">
         <w:rPr>
@@ -16421,83 +16242,74 @@
       <w:r w:rsidRPr="008C4C79">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="0077246B" w:rsidRPr="008C4C79">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">la dissolució </w:t>
       </w:r>
       <w:r w:rsidR="008C147F" w:rsidRPr="008C4C79">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>del club.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="227AF2CF" w14:textId="0EBE89D5" w:rsidR="00587F1E" w:rsidRDefault="00587F1E" w:rsidP="00BD20A9">
+    <w:p w14:paraId="3EBA7B88" w14:textId="77777777" w:rsidR="00B24DDE" w:rsidRPr="008C4C79" w:rsidRDefault="00B24DDE" w:rsidP="008D2A3E">
       <w:pPr>
         <w:pStyle w:val="Pargrafdellista"/>
-        <w:spacing w:after="0"/>
-[...28 lines deleted...]
-      <w:bookmarkStart w:id="27" w:name="_Hlk119598128"/>
+        <w:spacing w:after="240"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3D027623" w14:textId="738F59C2" w:rsidR="00587F1E" w:rsidRPr="008C4C79" w:rsidRDefault="00587F1E" w:rsidP="008D2A3E">
+      <w:pPr>
+        <w:spacing w:after="240"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="32" w:name="_Hlk119598128"/>
+      <w:bookmarkStart w:id="33" w:name="_Hlk194652583"/>
       <w:r w:rsidRPr="008C4C79">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Aquests </w:t>
       </w:r>
       <w:r w:rsidR="00EC52CC">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>e</w:t>
       </w:r>
       <w:r w:rsidRPr="008C4C79">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
@@ -16518,51 +16330,51 @@
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">lub </w:t>
       </w:r>
       <w:r w:rsidR="00EC52CC" w:rsidRPr="00F356A3">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
         <w:t>...</w:t>
       </w:r>
       <w:r w:rsidRPr="008C4C79">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:bookmarkStart w:id="28" w:name="_Hlk194397851"/>
+      <w:bookmarkStart w:id="34" w:name="_Hlk194397851"/>
       <w:r w:rsidRPr="008C4C79">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">han estat aprovats pels </w:t>
       </w:r>
       <w:r w:rsidRPr="00F356A3">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>membres fundadors</w:t>
       </w:r>
       <w:r w:rsidR="00EC52CC" w:rsidRPr="00F356A3">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="24"/>
@@ -16599,364 +16411,465 @@
           <w:color w:val="FF0000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">assistents a l’Assemblea General </w:t>
       </w:r>
       <w:r w:rsidRPr="007A532C">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>convocada a tal efecte</w:t>
       </w:r>
       <w:r w:rsidR="00CC11B8" w:rsidRPr="008C4C79">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">, en data </w:t>
       </w:r>
-      <w:bookmarkEnd w:id="27"/>
+      <w:bookmarkEnd w:id="32"/>
       <w:r w:rsidR="00EC52CC" w:rsidRPr="00F356A3">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
         <w:t>...</w:t>
       </w:r>
       <w:r w:rsidR="00EC52CC">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> .</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="28"/>
-[...1 lines deleted...]
-    <w:sectPr w:rsidR="00587F1E" w:rsidRPr="008C4C79">
+      <w:bookmarkEnd w:id="34"/>
+      <w:bookmarkEnd w:id="33"/>
+    </w:p>
+    <w:sectPr w:rsidR="00587F1E" w:rsidRPr="008C4C79" w:rsidSect="00323E92">
       <w:headerReference w:type="even" r:id="rId11"/>
       <w:headerReference w:type="default" r:id="rId12"/>
-      <w:footerReference w:type="even" r:id="rId13"/>
-[...2 lines deleted...]
-      <w:footerReference w:type="first" r:id="rId16"/>
+      <w:headerReference w:type="first" r:id="rId13"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1417" w:right="1701" w:bottom="1417" w:left="1701" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
+      <w:titlePg/>
+      <w:docGrid w:linePitch="272"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:endnote w:type="separator" w:id="-1">
     <w:p w14:paraId="0D308914" w14:textId="77777777" w:rsidR="006768BE" w:rsidRDefault="006768BE" w:rsidP="00EB14AC">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
     <w:p w14:paraId="2A27F59B" w14:textId="77777777" w:rsidR="006768BE" w:rsidRDefault="006768BE" w:rsidP="00EB14AC">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Segoe UI">
     <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
-<file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-[...28 lines deleted...]
-
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:footnote w:type="separator" w:id="-1">
     <w:p w14:paraId="5ADEF334" w14:textId="77777777" w:rsidR="006768BE" w:rsidRDefault="006768BE" w:rsidP="00EB14AC">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w14:paraId="4598E6E2" w14:textId="77777777" w:rsidR="006768BE" w:rsidRDefault="006768BE" w:rsidP="00EB14AC">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
-  <w:p w14:paraId="5CE64A2B" w14:textId="49206FC3" w:rsidR="006768BE" w:rsidRDefault="008E521A">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+  <w:p w14:paraId="5CE64A2B" w14:textId="49206FC3" w:rsidR="006768BE" w:rsidRDefault="00A739B2">
     <w:pPr>
       <w:pStyle w:val="Capalera"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:pict w14:anchorId="0BC2BEDA">
         <v:shapetype id="_x0000_t136" coordsize="21600,21600" o:spt="136" adj="10800" path="m@7,l@8,m@5,21600l@6,21600e">
           <v:formulas>
             <v:f eqn="sum #0 0 10800"/>
             <v:f eqn="prod #0 2 1"/>
             <v:f eqn="sum 21600 0 @1"/>
             <v:f eqn="sum 0 0 @2"/>
             <v:f eqn="sum 21600 0 @3"/>
             <v:f eqn="if @0 @3 0"/>
             <v:f eqn="if @0 21600 @1"/>
             <v:f eqn="if @0 0 @2"/>
             <v:f eqn="if @0 @4 21600"/>
             <v:f eqn="mid @5 @6"/>
             <v:f eqn="mid @8 @5"/>
             <v:f eqn="mid @7 @8"/>
             <v:f eqn="mid @6 @7"/>
             <v:f eqn="sum @6 0 @5"/>
           </v:formulas>
           <v:path textpathok="t" o:connecttype="custom" o:connectlocs="@9,0;@10,10800;@11,21600;@12,10800" o:connectangles="270,180,90,0"/>
           <v:textpath on="t" fitshape="t"/>
           <v:handles>
             <v:h position="#0,bottomRight" xrange="6629,14971"/>
           </v:handles>
           <o:lock v:ext="edit" text="t" shapetype="t"/>
         </v:shapetype>
         <v:shape id="PowerPlusWaterMarkObject1317206454" o:spid="_x0000_s2050" type="#_x0000_t136" style="position:absolute;margin-left:0;margin-top:0;width:449.6pt;height:149.85pt;rotation:315;z-index:-251658752;mso-position-horizontal:center;mso-position-horizontal-relative:margin;mso-position-vertical:center;mso-position-vertical-relative:margin" o:allowincell="f" fillcolor="silver" stroked="f">
           <v:fill opacity=".5"/>
           <v:textpath style="font-family:&quot;Times New Roman&quot;;font-size:1pt" string="MODEL"/>
           <w10:wrap anchorx="margin" anchory="margin"/>
         </v:shape>
       </w:pict>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
-  <w:p w14:paraId="7C021F06" w14:textId="72425194" w:rsidR="006768BE" w:rsidRDefault="008E521A">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+  <w:p w14:paraId="7C021F06" w14:textId="5A236564" w:rsidR="006768BE" w:rsidRDefault="00A739B2" w:rsidP="00323E92">
     <w:pPr>
       <w:pStyle w:val="Capalera"/>
+      <w:jc w:val="right"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:pict w14:anchorId="265A5381">
         <v:shapetype id="_x0000_t136" coordsize="21600,21600" o:spt="136" adj="10800" path="m@7,l@8,m@5,21600l@6,21600e">
           <v:formulas>
             <v:f eqn="sum #0 0 10800"/>
             <v:f eqn="prod #0 2 1"/>
             <v:f eqn="sum 21600 0 @1"/>
             <v:f eqn="sum 0 0 @2"/>
             <v:f eqn="sum 21600 0 @3"/>
             <v:f eqn="if @0 @3 0"/>
             <v:f eqn="if @0 21600 @1"/>
             <v:f eqn="if @0 0 @2"/>
             <v:f eqn="if @0 @4 21600"/>
             <v:f eqn="mid @5 @6"/>
             <v:f eqn="mid @8 @5"/>
             <v:f eqn="mid @7 @8"/>
             <v:f eqn="mid @6 @7"/>
             <v:f eqn="sum @6 0 @5"/>
           </v:formulas>
           <v:path textpathok="t" o:connecttype="custom" o:connectlocs="@9,0;@10,10800;@11,21600;@12,10800" o:connectangles="270,180,90,0"/>
           <v:textpath on="t" fitshape="t"/>
           <v:handles>
             <v:h position="#0,bottomRight" xrange="6629,14971"/>
           </v:handles>
           <o:lock v:ext="edit" text="t" shapetype="t"/>
         </v:shapetype>
-        <v:shape id="PowerPlusWaterMarkObject1317206455" o:spid="_x0000_s2051" type="#_x0000_t136" style="position:absolute;margin-left:0;margin-top:0;width:449.6pt;height:149.85pt;rotation:315;z-index:-251657728;mso-position-horizontal:center;mso-position-horizontal-relative:margin;mso-position-vertical:center;mso-position-vertical-relative:margin" o:allowincell="f" fillcolor="silver" stroked="f">
+        <v:shape id="PowerPlusWaterMarkObject1317206455" o:spid="_x0000_s2051" type="#_x0000_t136" style="position:absolute;left:0;text-align:left;margin-left:0;margin-top:0;width:449.6pt;height:149.85pt;rotation:315;z-index:-251657728;mso-position-horizontal:center;mso-position-horizontal-relative:margin;mso-position-vertical:center;mso-position-vertical-relative:margin" o:allowincell="f" fillcolor="silver" stroked="f">
           <v:fill opacity=".5"/>
           <v:textpath style="font-family:&quot;Times New Roman&quot;;font-size:1pt" string="MODEL"/>
           <w10:wrap anchorx="margin" anchory="margin"/>
         </v:shape>
       </w:pict>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
-  <w:p w14:paraId="49348A01" w14:textId="46511153" w:rsidR="006768BE" w:rsidRDefault="008E521A">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+  <w:p w14:paraId="62453428" w14:textId="6DA48936" w:rsidR="00323E92" w:rsidRDefault="00A739B2" w:rsidP="00323E92">
     <w:pPr>
       <w:pStyle w:val="Capalera"/>
+      <w:jc w:val="right"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:pict w14:anchorId="092407EF">
         <v:shapetype id="_x0000_t136" coordsize="21600,21600" o:spt="136" adj="10800" path="m@7,l@8,m@5,21600l@6,21600e">
           <v:formulas>
             <v:f eqn="sum #0 0 10800"/>
             <v:f eqn="prod #0 2 1"/>
             <v:f eqn="sum 21600 0 @1"/>
             <v:f eqn="sum 0 0 @2"/>
             <v:f eqn="sum 21600 0 @3"/>
             <v:f eqn="if @0 @3 0"/>
             <v:f eqn="if @0 21600 @1"/>
             <v:f eqn="if @0 0 @2"/>
             <v:f eqn="if @0 @4 21600"/>
             <v:f eqn="mid @5 @6"/>
             <v:f eqn="mid @8 @5"/>
             <v:f eqn="mid @7 @8"/>
             <v:f eqn="mid @6 @7"/>
             <v:f eqn="sum @6 0 @5"/>
           </v:formulas>
           <v:path textpathok="t" o:connecttype="custom" o:connectlocs="@9,0;@10,10800;@11,21600;@12,10800" o:connectangles="270,180,90,0"/>
           <v:textpath on="t" fitshape="t"/>
           <v:handles>
             <v:h position="#0,bottomRight" xrange="6629,14971"/>
           </v:handles>
           <o:lock v:ext="edit" text="t" shapetype="t"/>
         </v:shapetype>
-        <v:shape id="PowerPlusWaterMarkObject1317206453" o:spid="_x0000_s2049" type="#_x0000_t136" style="position:absolute;margin-left:0;margin-top:0;width:449.6pt;height:149.85pt;rotation:315;z-index:-251659776;mso-position-horizontal:center;mso-position-horizontal-relative:margin;mso-position-vertical:center;mso-position-vertical-relative:margin" o:allowincell="f" fillcolor="silver" stroked="f">
+        <v:shape id="PowerPlusWaterMarkObject1317206453" o:spid="_x0000_s2049" type="#_x0000_t136" style="position:absolute;left:0;text-align:left;margin-left:0;margin-top:0;width:449.6pt;height:149.85pt;rotation:315;z-index:-251659776;mso-position-horizontal:center;mso-position-horizontal-relative:margin;mso-position-vertical:center;mso-position-vertical-relative:margin" o:allowincell="f" fillcolor="silver" stroked="f">
           <v:fill opacity=".5"/>
           <v:textpath style="font-family:&quot;Times New Roman&quot;;font-size:1pt" string="MODEL"/>
           <w10:wrap anchorx="margin" anchory="margin"/>
         </v:shape>
       </w:pict>
     </w:r>
+    <w:r w:rsidR="00323E92">
+      <w:t>Darrera revisió</w:t>
+    </w:r>
+    <w:r w:rsidR="00691604">
+      <w:t>:</w:t>
+    </w:r>
+    <w:r w:rsidR="00323E92">
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+    <w:r w:rsidR="008821A1">
+      <w:t>desembre</w:t>
+    </w:r>
+    <w:r w:rsidR="00323E92">
+      <w:t xml:space="preserve"> 2025</w:t>
+    </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="037D706D"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="FFFFFFFF"/>
+    <w:lvl w:ilvl="0" w:tplc="11507262">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="644" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:cs="Times New Roman" w:hint="default"/>
+        <w:color w:val="auto"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04030019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:cs="Times New Roman"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0403001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:cs="Times New Roman"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0403000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:cs="Times New Roman"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04030019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:cs="Times New Roman"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0403001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:cs="Times New Roman"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0403000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:cs="Times New Roman"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04030019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:cs="Times New Roman"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0403001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:cs="Times New Roman"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="06785854"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="8DCE8022"/>
     <w:lvl w:ilvl="0" w:tplc="04030017">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1068" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04030019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1788" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0403001B" w:tentative="1">
@@ -17001,51 +16914,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5388" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04030019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6108" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0403001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6828" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="06CF593C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="7BCA6A6A"/>
     <w:lvl w:ilvl="0" w:tplc="F942DEC8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1068" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1788" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
@@ -17114,51 +17027,51 @@
     <w:lvl w:ilvl="7" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6108" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6828" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="07F9061E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="1AD6027C"/>
     <w:lvl w:ilvl="0" w:tplc="0C0A000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:cs="Times New Roman"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="A922ECE6">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -17254,51 +17167,51 @@
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:cs="Times New Roman"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="FFFFFFFF">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:cs="Times New Roman"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="0997133B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="108C0C70"/>
     <w:lvl w:ilvl="0" w:tplc="1C40155E">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:color w:val="000000"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04030019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1800" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
@@ -17344,51 +17257,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5400" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04030019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6120" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0403001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6840" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="0CD279F7"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="FFFFFFFF"/>
     <w:lvl w:ilvl="0" w:tplc="0403000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:cs="Times New Roman" w:hint="default"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04030019">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
@@ -17459,51 +17372,51 @@
     <w:lvl w:ilvl="7" w:tplc="04030019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:cs="Times New Roman"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0403001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:cs="Times New Roman"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="0DF06ADB"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="FFFFFFFF"/>
     <w:lvl w:ilvl="0" w:tplc="9FA61026">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1068" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:cs="Times New Roman" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04030019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1788" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:cs="Times New Roman"/>
@@ -17572,72 +17485,72 @@
     <w:lvl w:ilvl="7" w:tplc="04030019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6108" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:cs="Times New Roman"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0403001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6828" w:hanging="180"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:cs="Times New Roman"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="0E7E2124"/>
     <w:multiLevelType w:val="singleLevel"/>
     <w:tmpl w:val="FFFFFFFF"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="upperLetter"/>
       <w:pStyle w:val="Ttol7"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="360"/>
         </w:tabs>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:cs="Times New Roman" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="0EEA5F78"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="FFFFFFFF"/>
     <w:lvl w:ilvl="0" w:tplc="46AED1C0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:cs="Times New Roman" w:hint="default"/>
         <w:color w:val="000000"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04030019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
@@ -17707,51 +17620,51 @@
     <w:lvl w:ilvl="7" w:tplc="04030019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:cs="Times New Roman"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0403001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:cs="Times New Roman"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="0FBD06F3"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="FFFFFFFF"/>
     <w:lvl w:ilvl="0" w:tplc="0403000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:cs="Times New Roman" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04030019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:cs="Times New Roman"/>
@@ -17820,51 +17733,140 @@
     <w:lvl w:ilvl="7" w:tplc="04030019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:cs="Times New Roman"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0403001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:cs="Times New Roman"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="17281A83"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="6E26335E"/>
+    <w:lvl w:ilvl="0" w:tplc="81029E2C">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%1)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1080" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04030019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1800" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0403001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2520" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0403000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3240" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04030019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3960" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0403001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4680" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0403000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5400" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04030019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6120" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0403001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6840" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="1C412FEE"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="FFFFFFFF"/>
     <w:lvl w:ilvl="0" w:tplc="0403000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:cs="Times New Roman" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04030019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:cs="Times New Roman"/>
@@ -17933,51 +17935,51 @@
     <w:lvl w:ilvl="7" w:tplc="04030019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:cs="Times New Roman"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0403001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:cs="Times New Roman"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="1F750D34"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="FFFFFFFF"/>
     <w:lvl w:ilvl="0" w:tplc="0403000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:cs="Times New Roman" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04030019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:cs="Times New Roman"/>
@@ -18046,51 +18048,51 @@
     <w:lvl w:ilvl="7" w:tplc="04030019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:cs="Times New Roman"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0403001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:cs="Times New Roman"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="2AC039F8"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="FFFFFFFF"/>
     <w:lvl w:ilvl="0" w:tplc="778EF98C">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial" w:hint="default"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04030019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1800" w:hanging="360"/>
       </w:pPr>
@@ -18161,51 +18163,51 @@
     <w:lvl w:ilvl="7" w:tplc="04030019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6120" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:cs="Times New Roman"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0403001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6840" w:hanging="180"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:cs="Times New Roman"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="2B2B52EE"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="70ACEC2C"/>
     <w:lvl w:ilvl="0" w:tplc="04030017">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1068" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04030019">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1788" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0403001B" w:tentative="1">
@@ -18250,54 +18252,54 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5388" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04030019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6108" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0403001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6828" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="30781BB0"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="6E26335E"/>
+    <w:tmpl w:val="40429580"/>
     <w:lvl w:ilvl="0" w:tplc="81029E2C">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04030019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1800" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0403001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
@@ -18339,51 +18341,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5400" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04030019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6120" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0403001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6840" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="30DB7868"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="45FC5686"/>
     <w:lvl w:ilvl="0" w:tplc="CC205F6C">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial" w:hint="default"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04030019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
@@ -18454,51 +18456,51 @@
     <w:lvl w:ilvl="7" w:tplc="04030019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:cs="Times New Roman"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0403001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:cs="Times New Roman"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="37C96B47"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="FFFFFFFF"/>
     <w:lvl w:ilvl="0" w:tplc="6EF0902A">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:cs="Times New Roman" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04030019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1800" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:cs="Times New Roman"/>
@@ -18567,51 +18569,51 @@
     <w:lvl w:ilvl="7" w:tplc="04030019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6120" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:cs="Times New Roman"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0403001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6840" w:hanging="180"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:cs="Times New Roman"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="398C6FE0"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="551C69C4"/>
     <w:lvl w:ilvl="0" w:tplc="0C0A0017">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1068" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1788" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A001B" w:tentative="1">
@@ -18656,51 +18658,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5388" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="0C0A0019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6108" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0C0A001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6828" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="3EF90751"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="483440B4"/>
     <w:lvl w:ilvl="0" w:tplc="04030017">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04030019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0403001B" w:tentative="1">
@@ -18745,51 +18747,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04030019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0403001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="3F9A34E3"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="FFFFFFFF"/>
     <w:lvl w:ilvl="0" w:tplc="04030017">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1068" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:cs="Times New Roman"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04030019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1788" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:cs="Times New Roman"/>
@@ -18858,51 +18860,51 @@
     <w:lvl w:ilvl="7" w:tplc="04030019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6108" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:cs="Times New Roman"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0403001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6828" w:hanging="180"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:cs="Times New Roman"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="21" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="439F7F31"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="6FD4BB44"/>
     <w:lvl w:ilvl="0" w:tplc="04030001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04030003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -18971,51 +18973,51 @@
     <w:lvl w:ilvl="7" w:tplc="04030003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04030005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="22" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="447203D5"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="FFFFFFFF"/>
     <w:lvl w:ilvl="0" w:tplc="BFE68228">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04030003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1800" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
@@ -19084,51 +19086,51 @@
     <w:lvl w:ilvl="7" w:tplc="04030003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6120" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04030005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6840" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="21" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="23" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="45285F9C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="FFFFFFFF"/>
     <w:lvl w:ilvl="0" w:tplc="0403000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:cs="Times New Roman" w:hint="default"/>
         <w:i w:val="0"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04030019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
@@ -19198,51 +19200,191 @@
     <w:lvl w:ilvl="7" w:tplc="04030019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:cs="Times New Roman"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0403001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:cs="Times New Roman"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="22" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="24" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="486A41D6"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="78A0331E"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%1)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1080"/>
+        </w:tabs>
+        <w:ind w:left="1080" w:hanging="375"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:cs="Times New Roman" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:cs="Times New Roman"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:cs="Times New Roman"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:cs="Times New Roman"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:cs="Times New Roman"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:cs="Times New Roman"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:cs="Times New Roman"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:cs="Times New Roman"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:cs="Times New Roman"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="25" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="4C1F1830"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="58F67258"/>
     <w:lvl w:ilvl="0" w:tplc="0403000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04030019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0403001B" w:tentative="1">
@@ -19287,51 +19429,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04030019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0403001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="23" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="26" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="4CBC0A42"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="FFFFFFFF"/>
     <w:lvl w:ilvl="0" w:tplc="05BA20EE">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:cs="Times New Roman" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04030019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1800" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:cs="Times New Roman"/>
@@ -19400,51 +19542,51 @@
     <w:lvl w:ilvl="7" w:tplc="04030019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6120" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:cs="Times New Roman"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0403001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6840" w:hanging="180"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:cs="Times New Roman"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="24" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="27" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="50273F46"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="FFFFFFFF"/>
     <w:lvl w:ilvl="0" w:tplc="F1FE52F0">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:cs="Times New Roman" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04030019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1800" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:cs="Times New Roman"/>
@@ -19513,51 +19655,51 @@
     <w:lvl w:ilvl="7" w:tplc="04030019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6120" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:cs="Times New Roman"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0403001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6840" w:hanging="180"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:cs="Times New Roman"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="25" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="28" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="5F730985"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="FFFFFFFF"/>
     <w:lvl w:ilvl="0" w:tplc="0403000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:cs="Times New Roman" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04030019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:cs="Times New Roman"/>
@@ -19626,51 +19768,51 @@
     <w:lvl w:ilvl="7" w:tplc="04030019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:cs="Times New Roman"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0403001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:cs="Times New Roman"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="26" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="29" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="6010052F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="27323642"/>
     <w:lvl w:ilvl="0" w:tplc="0403000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04030019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0403001B" w:tentative="1">
@@ -19715,51 +19857,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04030019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0403001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="27" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="30" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="61BC258F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="772E975A"/>
     <w:lvl w:ilvl="0" w:tplc="E7149924">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:color w:val="222222"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04030019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1800" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
@@ -19805,51 +19947,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5400" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04030019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6120" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0403001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6840" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="28" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="31" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="639940AE"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="782A7B90"/>
     <w:lvl w:ilvl="0" w:tplc="A60EE256">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:color w:val="000000"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04030019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1800" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
@@ -19895,51 +20037,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5400" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04030019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6120" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0403001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6840" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="29" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="32" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="699C60C8"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="FFFFFFFF"/>
     <w:lvl w:ilvl="0" w:tplc="0403000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:cs="Times New Roman" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04030019">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:cs="Times New Roman"/>
@@ -20008,51 +20150,51 @@
     <w:lvl w:ilvl="7" w:tplc="04030019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:cs="Times New Roman"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0403001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:cs="Times New Roman"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="30" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="33" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="6EF217DF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="FFFFFFFF"/>
     <w:lvl w:ilvl="0" w:tplc="E728969E">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:cs="Times New Roman" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04030019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1800" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:cs="Times New Roman"/>
@@ -20121,51 +20263,51 @@
     <w:lvl w:ilvl="7" w:tplc="04030019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6120" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:cs="Times New Roman"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0403001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6840" w:hanging="180"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:cs="Times New Roman"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="31" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="34" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="75982A63"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="FFFFFFFF"/>
     <w:lvl w:ilvl="0" w:tplc="0403000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:cs="Times New Roman" w:hint="default"/>
         <w:sz w:val="22"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04030019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
@@ -20235,51 +20377,51 @@
     <w:lvl w:ilvl="7" w:tplc="04030019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:cs="Times New Roman"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0403001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:cs="Times New Roman"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="32" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="35" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="76F033D3"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="FFFFFFFF"/>
     <w:lvl w:ilvl="0" w:tplc="9022DECA">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:cs="Times New Roman" w:hint="default"/>
         <w:color w:val="auto"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04030019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
@@ -20349,51 +20491,51 @@
     <w:lvl w:ilvl="7" w:tplc="04030019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:cs="Times New Roman"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0403001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:cs="Times New Roman"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="33" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="36" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="76F60C4E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="FFFFFFFF"/>
     <w:lvl w:ilvl="0" w:tplc="9C0E4F0A">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial" w:hint="default"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04030019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1800" w:hanging="360"/>
       </w:pPr>
@@ -20464,51 +20606,51 @@
     <w:lvl w:ilvl="7" w:tplc="04030019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6120" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:cs="Times New Roman"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0403001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6840" w:hanging="180"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:cs="Times New Roman"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="34" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="37" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="77541634"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="FFFFFFFF"/>
     <w:lvl w:ilvl="0" w:tplc="32A4435A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial" w:hint="default"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04030019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
@@ -20579,51 +20721,51 @@
     <w:lvl w:ilvl="7" w:tplc="04030019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:cs="Times New Roman"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0403001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:cs="Times New Roman"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="35" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="38" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="7B356822"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="FFFFFFFF"/>
     <w:lvl w:ilvl="0" w:tplc="0403000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:cs="Times New Roman" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04030019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:cs="Times New Roman"/>
@@ -20692,51 +20834,51 @@
     <w:lvl w:ilvl="7" w:tplc="04030019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:cs="Times New Roman"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0403001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:cs="Times New Roman"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="36" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="39" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="7C4C5303"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="FFFFFFFF"/>
     <w:lvl w:ilvl="0" w:tplc="EF22B140">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1065" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:cs="Times New Roman" w:hint="default"/>
         <w:color w:val="000000"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1785" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
@@ -20806,51 +20948,51 @@
     <w:lvl w:ilvl="7" w:tplc="0C0A0019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6105" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:cs="Times New Roman"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0C0A001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6825" w:hanging="180"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:cs="Times New Roman"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="37" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="40" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="7C70157D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="FFFFFFFF"/>
     <w:lvl w:ilvl="0" w:tplc="0403000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:cs="Times New Roman" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04030019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:cs="Times New Roman"/>
@@ -20919,51 +21061,51 @@
     <w:lvl w:ilvl="7" w:tplc="04030019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:cs="Times New Roman"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0403001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:cs="Times New Roman"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="38" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="41" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="7DBA28A2"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="55EA57D6"/>
     <w:lvl w:ilvl="0" w:tplc="2FB23CD6">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04030019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1800" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0403001B" w:tentative="1">
@@ -21009,676 +21151,749 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5400" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04030019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6120" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0403001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6840" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
+    <w:abstractNumId w:val="7"/>
+  </w:num>
+  <w:num w:numId="2">
+    <w:abstractNumId w:val="3"/>
+  </w:num>
+  <w:num w:numId="3">
+    <w:abstractNumId w:val="8"/>
+  </w:num>
+  <w:num w:numId="4">
+    <w:abstractNumId w:val="32"/>
+  </w:num>
+  <w:num w:numId="5">
+    <w:abstractNumId w:val="23"/>
+  </w:num>
+  <w:num w:numId="6">
+    <w:abstractNumId w:val="28"/>
+  </w:num>
+  <w:num w:numId="7">
+    <w:abstractNumId w:val="38"/>
+  </w:num>
+  <w:num w:numId="8">
+    <w:abstractNumId w:val="33"/>
+  </w:num>
+  <w:num w:numId="9">
+    <w:abstractNumId w:val="12"/>
+  </w:num>
+  <w:num w:numId="10">
+    <w:abstractNumId w:val="35"/>
+  </w:num>
+  <w:num w:numId="11">
+    <w:abstractNumId w:val="9"/>
+  </w:num>
+  <w:num w:numId="12">
     <w:abstractNumId w:val="6"/>
   </w:num>
-  <w:num w:numId="2">
+  <w:num w:numId="13">
+    <w:abstractNumId w:val="22"/>
+  </w:num>
+  <w:num w:numId="14">
+    <w:abstractNumId w:val="16"/>
+  </w:num>
+  <w:num w:numId="15">
+    <w:abstractNumId w:val="37"/>
+  </w:num>
+  <w:num w:numId="16">
+    <w:abstractNumId w:val="34"/>
+  </w:num>
+  <w:num w:numId="17">
+    <w:abstractNumId w:val="13"/>
+  </w:num>
+  <w:num w:numId="18">
+    <w:abstractNumId w:val="17"/>
+  </w:num>
+  <w:num w:numId="19">
+    <w:abstractNumId w:val="5"/>
+  </w:num>
+  <w:num w:numId="20">
+    <w:abstractNumId w:val="36"/>
+  </w:num>
+  <w:num w:numId="21">
+    <w:abstractNumId w:val="27"/>
+  </w:num>
+  <w:num w:numId="22">
+    <w:abstractNumId w:val="20"/>
+  </w:num>
+  <w:num w:numId="23">
+    <w:abstractNumId w:val="26"/>
+  </w:num>
+  <w:num w:numId="24">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="3">
-    <w:abstractNumId w:val="7"/>
+  <w:num w:numId="25">
+    <w:abstractNumId w:val="39"/>
   </w:num>
-  <w:num w:numId="4">
+  <w:num w:numId="26">
+    <w:abstractNumId w:val="18"/>
+  </w:num>
+  <w:num w:numId="27">
     <w:abstractNumId w:val="29"/>
   </w:num>
-  <w:num w:numId="5">
+  <w:num w:numId="28">
+    <w:abstractNumId w:val="14"/>
+  </w:num>
+  <w:num w:numId="29">
+    <w:abstractNumId w:val="41"/>
+  </w:num>
+  <w:num w:numId="30">
+    <w:abstractNumId w:val="19"/>
+  </w:num>
+  <w:num w:numId="31">
+    <w:abstractNumId w:val="1"/>
+  </w:num>
+  <w:num w:numId="32">
+    <w:abstractNumId w:val="25"/>
+  </w:num>
+  <w:num w:numId="33">
+    <w:abstractNumId w:val="31"/>
+  </w:num>
+  <w:num w:numId="34">
+    <w:abstractNumId w:val="4"/>
+  </w:num>
+  <w:num w:numId="35">
+    <w:abstractNumId w:val="15"/>
+  </w:num>
+  <w:num w:numId="36">
+    <w:abstractNumId w:val="30"/>
+  </w:num>
+  <w:num w:numId="37">
     <w:abstractNumId w:val="21"/>
   </w:num>
-  <w:num w:numId="6">
-    <w:abstractNumId w:val="25"/>
+  <w:num w:numId="38">
+    <w:abstractNumId w:val="11"/>
   </w:num>
-  <w:num w:numId="7">
-    <w:abstractNumId w:val="35"/>
+  <w:num w:numId="39">
+    <w:abstractNumId w:val="40"/>
   </w:num>
-  <w:num w:numId="8">
-    <w:abstractNumId w:val="30"/>
+  <w:num w:numId="40">
+    <w:abstractNumId w:val="0"/>
   </w:num>
-  <w:num w:numId="9">
+  <w:num w:numId="41">
     <w:abstractNumId w:val="10"/>
   </w:num>
-  <w:num w:numId="10">
-[...32 lines deleted...]
-  <w:num w:numId="21">
+  <w:num w:numId="42">
     <w:abstractNumId w:val="24"/>
-  </w:num>
-[...52 lines deleted...]
-    <w:abstractNumId w:val="37"/>
   </w:num>
   <w:numIdMacAtCleanup w:val="35"/>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:zoom w:percent="100"/>
   <w:embedSystemFonts/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:displayVerticalDrawingGridEvery w:val="0"/>
   <w:doNotUseMarginsForDrawingGridOrigin/>
   <w:noPunctuationKerning/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:doNotValidateAgainstSchema/>
   <w:doNotDemarcateInvalidXml/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2052"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:doNotUseHTMLParagraphAutoSpacing/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00224E59"/>
     <w:rsid w:val="000202F7"/>
     <w:rsid w:val="00023113"/>
     <w:rsid w:val="00023CD5"/>
+    <w:rsid w:val="000326FE"/>
     <w:rsid w:val="000329BB"/>
+    <w:rsid w:val="000351D0"/>
+    <w:rsid w:val="000400F2"/>
     <w:rsid w:val="00054741"/>
+    <w:rsid w:val="00073797"/>
     <w:rsid w:val="00073820"/>
+    <w:rsid w:val="00074DE1"/>
     <w:rsid w:val="00082D95"/>
+    <w:rsid w:val="00092670"/>
     <w:rsid w:val="00093E6F"/>
     <w:rsid w:val="00096F2E"/>
     <w:rsid w:val="000973B9"/>
     <w:rsid w:val="000A2E20"/>
     <w:rsid w:val="000A32F9"/>
     <w:rsid w:val="000A3508"/>
+    <w:rsid w:val="000B7EF1"/>
     <w:rsid w:val="000C207E"/>
     <w:rsid w:val="000C2083"/>
     <w:rsid w:val="000C2617"/>
     <w:rsid w:val="000D6706"/>
+    <w:rsid w:val="000E2048"/>
     <w:rsid w:val="000F22FF"/>
     <w:rsid w:val="000F240E"/>
     <w:rsid w:val="000F26DB"/>
     <w:rsid w:val="000F5994"/>
     <w:rsid w:val="000F5E65"/>
     <w:rsid w:val="00103BAB"/>
+    <w:rsid w:val="00105281"/>
     <w:rsid w:val="001213FC"/>
     <w:rsid w:val="00122981"/>
     <w:rsid w:val="00123C6C"/>
+    <w:rsid w:val="00137ABE"/>
     <w:rsid w:val="001571F6"/>
     <w:rsid w:val="00157340"/>
     <w:rsid w:val="00160BEB"/>
     <w:rsid w:val="00163A03"/>
     <w:rsid w:val="00167027"/>
     <w:rsid w:val="001708A0"/>
     <w:rsid w:val="001710F7"/>
     <w:rsid w:val="001913DB"/>
+    <w:rsid w:val="00192324"/>
     <w:rsid w:val="001A1CA4"/>
     <w:rsid w:val="001A6E36"/>
     <w:rsid w:val="001B4CAE"/>
     <w:rsid w:val="001B7C07"/>
+    <w:rsid w:val="001C74F0"/>
     <w:rsid w:val="001E323F"/>
     <w:rsid w:val="001E4948"/>
     <w:rsid w:val="001E6EDD"/>
+    <w:rsid w:val="001F035B"/>
     <w:rsid w:val="001F17C6"/>
     <w:rsid w:val="001F2BB9"/>
+    <w:rsid w:val="001F4B13"/>
     <w:rsid w:val="001F4D39"/>
+    <w:rsid w:val="001F5232"/>
     <w:rsid w:val="001F5CC3"/>
     <w:rsid w:val="00224E59"/>
     <w:rsid w:val="00225EC3"/>
+    <w:rsid w:val="00234956"/>
     <w:rsid w:val="002374FB"/>
     <w:rsid w:val="002436A1"/>
     <w:rsid w:val="00255059"/>
     <w:rsid w:val="0026583A"/>
     <w:rsid w:val="00266B72"/>
     <w:rsid w:val="0027176B"/>
+    <w:rsid w:val="002723D9"/>
     <w:rsid w:val="002726B2"/>
     <w:rsid w:val="00274141"/>
     <w:rsid w:val="00274DED"/>
     <w:rsid w:val="00275383"/>
     <w:rsid w:val="00277FD5"/>
     <w:rsid w:val="00291223"/>
     <w:rsid w:val="002912C2"/>
     <w:rsid w:val="00295B0C"/>
     <w:rsid w:val="002B5D98"/>
     <w:rsid w:val="002B6836"/>
     <w:rsid w:val="002C4119"/>
     <w:rsid w:val="002D6533"/>
     <w:rsid w:val="00302A6F"/>
+    <w:rsid w:val="003036BF"/>
     <w:rsid w:val="00307E9C"/>
     <w:rsid w:val="00316AD7"/>
     <w:rsid w:val="00320C03"/>
     <w:rsid w:val="0032123E"/>
     <w:rsid w:val="0032180F"/>
+    <w:rsid w:val="00323E92"/>
     <w:rsid w:val="00331C0F"/>
     <w:rsid w:val="00332017"/>
     <w:rsid w:val="00337C91"/>
     <w:rsid w:val="003414F3"/>
     <w:rsid w:val="00350650"/>
     <w:rsid w:val="00350D98"/>
     <w:rsid w:val="00351365"/>
     <w:rsid w:val="00351B3D"/>
     <w:rsid w:val="00351E25"/>
     <w:rsid w:val="00357437"/>
     <w:rsid w:val="00360E02"/>
     <w:rsid w:val="0038026E"/>
     <w:rsid w:val="0038255D"/>
     <w:rsid w:val="00383F47"/>
     <w:rsid w:val="00383F9D"/>
     <w:rsid w:val="00385D11"/>
     <w:rsid w:val="0039043C"/>
     <w:rsid w:val="003A7306"/>
+    <w:rsid w:val="003A7E18"/>
     <w:rsid w:val="003B1B93"/>
     <w:rsid w:val="003B4800"/>
     <w:rsid w:val="003C06DA"/>
     <w:rsid w:val="003C5D4F"/>
     <w:rsid w:val="003C625C"/>
+    <w:rsid w:val="003D17E1"/>
     <w:rsid w:val="003D51E4"/>
     <w:rsid w:val="003D63A1"/>
     <w:rsid w:val="003E03DF"/>
     <w:rsid w:val="003E20BA"/>
     <w:rsid w:val="003E31ED"/>
     <w:rsid w:val="003F2842"/>
     <w:rsid w:val="003F522D"/>
     <w:rsid w:val="003F6C2B"/>
     <w:rsid w:val="003F7F1B"/>
     <w:rsid w:val="00402B0A"/>
     <w:rsid w:val="004069A8"/>
+    <w:rsid w:val="00406D91"/>
     <w:rsid w:val="00415CB8"/>
     <w:rsid w:val="00426F17"/>
     <w:rsid w:val="0042705F"/>
     <w:rsid w:val="00430E92"/>
+    <w:rsid w:val="00435ABD"/>
     <w:rsid w:val="00441F9F"/>
     <w:rsid w:val="004421FA"/>
     <w:rsid w:val="004457F4"/>
     <w:rsid w:val="00451B5A"/>
     <w:rsid w:val="00457319"/>
     <w:rsid w:val="00484545"/>
     <w:rsid w:val="00494D73"/>
     <w:rsid w:val="004A1A55"/>
     <w:rsid w:val="004A3569"/>
     <w:rsid w:val="004A5C39"/>
+    <w:rsid w:val="004B07C9"/>
     <w:rsid w:val="004B7BE0"/>
     <w:rsid w:val="00501324"/>
     <w:rsid w:val="0050205D"/>
     <w:rsid w:val="00502C06"/>
     <w:rsid w:val="00513CE3"/>
     <w:rsid w:val="00517CB3"/>
     <w:rsid w:val="005237E7"/>
     <w:rsid w:val="00527C5E"/>
     <w:rsid w:val="005325E3"/>
     <w:rsid w:val="0053437E"/>
     <w:rsid w:val="00544A84"/>
     <w:rsid w:val="005478A3"/>
     <w:rsid w:val="00553851"/>
     <w:rsid w:val="00556980"/>
+    <w:rsid w:val="005677E7"/>
     <w:rsid w:val="00577EDC"/>
     <w:rsid w:val="005857E8"/>
     <w:rsid w:val="00587F1E"/>
     <w:rsid w:val="0059677C"/>
     <w:rsid w:val="005B1707"/>
     <w:rsid w:val="005B20D4"/>
     <w:rsid w:val="005B341B"/>
     <w:rsid w:val="005B5CD9"/>
     <w:rsid w:val="005C522A"/>
     <w:rsid w:val="005C7634"/>
     <w:rsid w:val="005D21F5"/>
     <w:rsid w:val="005E661B"/>
     <w:rsid w:val="005E7EB6"/>
     <w:rsid w:val="005F1EF6"/>
     <w:rsid w:val="005F2905"/>
     <w:rsid w:val="005F3858"/>
     <w:rsid w:val="00604549"/>
     <w:rsid w:val="00604EDE"/>
     <w:rsid w:val="0060510F"/>
     <w:rsid w:val="00612F95"/>
     <w:rsid w:val="006146E1"/>
     <w:rsid w:val="00620E04"/>
+    <w:rsid w:val="00623FD4"/>
     <w:rsid w:val="00627752"/>
     <w:rsid w:val="006313AB"/>
     <w:rsid w:val="0063484A"/>
     <w:rsid w:val="00654A64"/>
     <w:rsid w:val="00661E93"/>
+    <w:rsid w:val="00665C3C"/>
     <w:rsid w:val="00670343"/>
     <w:rsid w:val="00671493"/>
     <w:rsid w:val="00674150"/>
     <w:rsid w:val="00675646"/>
     <w:rsid w:val="006768BE"/>
     <w:rsid w:val="00676E5D"/>
     <w:rsid w:val="00680FA3"/>
     <w:rsid w:val="0068208F"/>
+    <w:rsid w:val="00691604"/>
     <w:rsid w:val="00691C12"/>
     <w:rsid w:val="00697EB5"/>
+    <w:rsid w:val="006B1FFB"/>
     <w:rsid w:val="006B2564"/>
     <w:rsid w:val="006C53BC"/>
     <w:rsid w:val="006D04FB"/>
     <w:rsid w:val="006D174B"/>
     <w:rsid w:val="006D5D78"/>
     <w:rsid w:val="00702176"/>
+    <w:rsid w:val="00705239"/>
     <w:rsid w:val="007076AE"/>
     <w:rsid w:val="00710850"/>
     <w:rsid w:val="00713A70"/>
     <w:rsid w:val="007209E6"/>
     <w:rsid w:val="007221FB"/>
     <w:rsid w:val="00725EA2"/>
     <w:rsid w:val="00726CA4"/>
     <w:rsid w:val="007329FF"/>
     <w:rsid w:val="00744B4B"/>
     <w:rsid w:val="00746BCE"/>
     <w:rsid w:val="00752920"/>
     <w:rsid w:val="00761E44"/>
     <w:rsid w:val="007637DE"/>
+    <w:rsid w:val="00765A6C"/>
+    <w:rsid w:val="0076611F"/>
     <w:rsid w:val="0076689A"/>
     <w:rsid w:val="00771663"/>
     <w:rsid w:val="0077246B"/>
     <w:rsid w:val="0078247A"/>
+    <w:rsid w:val="00795F7E"/>
     <w:rsid w:val="00797E30"/>
     <w:rsid w:val="007A532C"/>
     <w:rsid w:val="007A5482"/>
     <w:rsid w:val="007A7F5C"/>
     <w:rsid w:val="007C2727"/>
     <w:rsid w:val="007C279B"/>
+    <w:rsid w:val="007C2FDB"/>
     <w:rsid w:val="007D1DB9"/>
     <w:rsid w:val="007D739E"/>
     <w:rsid w:val="007F331C"/>
     <w:rsid w:val="008158B5"/>
     <w:rsid w:val="008164E5"/>
     <w:rsid w:val="00820045"/>
     <w:rsid w:val="00826697"/>
     <w:rsid w:val="00831795"/>
     <w:rsid w:val="008338A0"/>
     <w:rsid w:val="0083663F"/>
     <w:rsid w:val="0083664C"/>
     <w:rsid w:val="00836931"/>
     <w:rsid w:val="008420EE"/>
     <w:rsid w:val="00842137"/>
     <w:rsid w:val="008434E2"/>
     <w:rsid w:val="0084399A"/>
     <w:rsid w:val="00864023"/>
     <w:rsid w:val="00864661"/>
+    <w:rsid w:val="00875EE4"/>
+    <w:rsid w:val="008821A1"/>
     <w:rsid w:val="00883769"/>
     <w:rsid w:val="008A0322"/>
     <w:rsid w:val="008A488F"/>
     <w:rsid w:val="008B00B4"/>
     <w:rsid w:val="008B3E3E"/>
     <w:rsid w:val="008B65C1"/>
     <w:rsid w:val="008B69A4"/>
+    <w:rsid w:val="008B76B7"/>
     <w:rsid w:val="008C147F"/>
     <w:rsid w:val="008C4C79"/>
+    <w:rsid w:val="008C6FEA"/>
+    <w:rsid w:val="008D2A3E"/>
     <w:rsid w:val="008D4822"/>
     <w:rsid w:val="008D62C2"/>
     <w:rsid w:val="008E4DE4"/>
     <w:rsid w:val="008E521A"/>
     <w:rsid w:val="008E7124"/>
     <w:rsid w:val="008E7F3B"/>
     <w:rsid w:val="008F2B09"/>
     <w:rsid w:val="00907282"/>
+    <w:rsid w:val="009076CD"/>
     <w:rsid w:val="0091071A"/>
     <w:rsid w:val="00911FD9"/>
     <w:rsid w:val="00924569"/>
     <w:rsid w:val="0092562D"/>
     <w:rsid w:val="0092607C"/>
     <w:rsid w:val="009355B1"/>
+    <w:rsid w:val="009400BB"/>
     <w:rsid w:val="00943E77"/>
     <w:rsid w:val="00947708"/>
+    <w:rsid w:val="00951B46"/>
     <w:rsid w:val="009672F3"/>
+    <w:rsid w:val="00973D66"/>
     <w:rsid w:val="0097607B"/>
     <w:rsid w:val="009770D3"/>
     <w:rsid w:val="00982AA0"/>
     <w:rsid w:val="00994273"/>
     <w:rsid w:val="00996CDB"/>
     <w:rsid w:val="009A1D2D"/>
     <w:rsid w:val="009A22CD"/>
     <w:rsid w:val="009A620E"/>
+    <w:rsid w:val="009A657E"/>
     <w:rsid w:val="009B11BA"/>
+    <w:rsid w:val="009B4495"/>
     <w:rsid w:val="009B68D6"/>
     <w:rsid w:val="009C1A54"/>
     <w:rsid w:val="009D4F08"/>
     <w:rsid w:val="009D5553"/>
     <w:rsid w:val="009E6BBF"/>
     <w:rsid w:val="009F5A5B"/>
     <w:rsid w:val="00A00BC5"/>
     <w:rsid w:val="00A01A34"/>
     <w:rsid w:val="00A1166D"/>
     <w:rsid w:val="00A12A82"/>
+    <w:rsid w:val="00A12DC5"/>
     <w:rsid w:val="00A12F76"/>
     <w:rsid w:val="00A210E1"/>
+    <w:rsid w:val="00A25DC8"/>
     <w:rsid w:val="00A35A4B"/>
     <w:rsid w:val="00A35E50"/>
     <w:rsid w:val="00A43BD0"/>
+    <w:rsid w:val="00A5178E"/>
+    <w:rsid w:val="00A739B2"/>
     <w:rsid w:val="00A75192"/>
     <w:rsid w:val="00A81B43"/>
     <w:rsid w:val="00A81CAA"/>
     <w:rsid w:val="00A84B8B"/>
     <w:rsid w:val="00A85CD8"/>
     <w:rsid w:val="00A9215C"/>
     <w:rsid w:val="00AA720F"/>
     <w:rsid w:val="00AB1C77"/>
     <w:rsid w:val="00AC05C5"/>
     <w:rsid w:val="00AC204E"/>
     <w:rsid w:val="00AC2140"/>
     <w:rsid w:val="00AC23FA"/>
     <w:rsid w:val="00AC4CCB"/>
     <w:rsid w:val="00AD3DBC"/>
+    <w:rsid w:val="00AD5DBE"/>
     <w:rsid w:val="00AE310B"/>
+    <w:rsid w:val="00AE32F5"/>
     <w:rsid w:val="00AE3EE8"/>
     <w:rsid w:val="00AE47FE"/>
     <w:rsid w:val="00B04DF0"/>
     <w:rsid w:val="00B1569A"/>
     <w:rsid w:val="00B20DBC"/>
     <w:rsid w:val="00B24568"/>
     <w:rsid w:val="00B24DDE"/>
     <w:rsid w:val="00B250AD"/>
     <w:rsid w:val="00B25231"/>
     <w:rsid w:val="00B435C6"/>
     <w:rsid w:val="00B44D6E"/>
+    <w:rsid w:val="00B556FF"/>
     <w:rsid w:val="00B57967"/>
     <w:rsid w:val="00B63640"/>
     <w:rsid w:val="00B64741"/>
     <w:rsid w:val="00B6498A"/>
     <w:rsid w:val="00B6540C"/>
     <w:rsid w:val="00B67944"/>
     <w:rsid w:val="00B737C9"/>
     <w:rsid w:val="00B762AC"/>
     <w:rsid w:val="00B80BA3"/>
     <w:rsid w:val="00B84127"/>
     <w:rsid w:val="00B902BA"/>
     <w:rsid w:val="00B919A0"/>
     <w:rsid w:val="00B96924"/>
     <w:rsid w:val="00BA08CA"/>
     <w:rsid w:val="00BA2E47"/>
     <w:rsid w:val="00BA64D7"/>
     <w:rsid w:val="00BA7947"/>
     <w:rsid w:val="00BC156B"/>
     <w:rsid w:val="00BC2DCA"/>
     <w:rsid w:val="00BC7C12"/>
     <w:rsid w:val="00BD10EF"/>
     <w:rsid w:val="00BD20A9"/>
     <w:rsid w:val="00BE0690"/>
     <w:rsid w:val="00BE3B66"/>
     <w:rsid w:val="00BF0ED4"/>
     <w:rsid w:val="00BF156D"/>
     <w:rsid w:val="00BF1F8E"/>
     <w:rsid w:val="00C013FD"/>
     <w:rsid w:val="00C4339C"/>
     <w:rsid w:val="00C44161"/>
     <w:rsid w:val="00C54FAF"/>
+    <w:rsid w:val="00C558E2"/>
+    <w:rsid w:val="00C61169"/>
     <w:rsid w:val="00C62241"/>
     <w:rsid w:val="00C750ED"/>
     <w:rsid w:val="00C811F6"/>
     <w:rsid w:val="00C86C58"/>
     <w:rsid w:val="00C87AAE"/>
+    <w:rsid w:val="00C91C00"/>
     <w:rsid w:val="00C94A21"/>
     <w:rsid w:val="00C9550E"/>
     <w:rsid w:val="00C95856"/>
     <w:rsid w:val="00C9718A"/>
+    <w:rsid w:val="00C97481"/>
     <w:rsid w:val="00C97B43"/>
     <w:rsid w:val="00CC11B8"/>
     <w:rsid w:val="00CC1C62"/>
     <w:rsid w:val="00CC4BBE"/>
     <w:rsid w:val="00CE0A1E"/>
     <w:rsid w:val="00CF7A65"/>
     <w:rsid w:val="00D018E2"/>
     <w:rsid w:val="00D01A6F"/>
+    <w:rsid w:val="00D07546"/>
     <w:rsid w:val="00D20E78"/>
     <w:rsid w:val="00D306FF"/>
     <w:rsid w:val="00D4405B"/>
     <w:rsid w:val="00D44DB5"/>
     <w:rsid w:val="00D4550B"/>
     <w:rsid w:val="00D506C5"/>
     <w:rsid w:val="00D53800"/>
     <w:rsid w:val="00D55DE9"/>
     <w:rsid w:val="00D6038C"/>
+    <w:rsid w:val="00D6571C"/>
     <w:rsid w:val="00D71BB5"/>
     <w:rsid w:val="00D7230F"/>
     <w:rsid w:val="00D771F1"/>
     <w:rsid w:val="00D90450"/>
     <w:rsid w:val="00D96D70"/>
     <w:rsid w:val="00DA1842"/>
     <w:rsid w:val="00DB0FBC"/>
     <w:rsid w:val="00DC05D0"/>
     <w:rsid w:val="00DC685C"/>
+    <w:rsid w:val="00DC735A"/>
     <w:rsid w:val="00DD3849"/>
     <w:rsid w:val="00DE23D1"/>
+    <w:rsid w:val="00E048B3"/>
     <w:rsid w:val="00E04F83"/>
     <w:rsid w:val="00E17A34"/>
     <w:rsid w:val="00E17B6E"/>
     <w:rsid w:val="00E17FE6"/>
+    <w:rsid w:val="00E3056C"/>
     <w:rsid w:val="00E3380E"/>
     <w:rsid w:val="00E33C03"/>
     <w:rsid w:val="00E41028"/>
     <w:rsid w:val="00E418E7"/>
     <w:rsid w:val="00E42558"/>
     <w:rsid w:val="00E4739A"/>
     <w:rsid w:val="00E7422A"/>
     <w:rsid w:val="00E74A1D"/>
     <w:rsid w:val="00E74C06"/>
     <w:rsid w:val="00E75FD9"/>
     <w:rsid w:val="00E91ADD"/>
     <w:rsid w:val="00E91AEE"/>
     <w:rsid w:val="00E95115"/>
     <w:rsid w:val="00E95A5E"/>
     <w:rsid w:val="00E97A66"/>
     <w:rsid w:val="00EB14AC"/>
+    <w:rsid w:val="00EB55B8"/>
     <w:rsid w:val="00EC52CC"/>
     <w:rsid w:val="00ED45B1"/>
     <w:rsid w:val="00ED5E41"/>
     <w:rsid w:val="00ED6BFF"/>
     <w:rsid w:val="00ED7063"/>
     <w:rsid w:val="00ED7C45"/>
     <w:rsid w:val="00EE4BCE"/>
     <w:rsid w:val="00EE63D9"/>
     <w:rsid w:val="00EF039B"/>
     <w:rsid w:val="00EF04B3"/>
     <w:rsid w:val="00EF36C6"/>
     <w:rsid w:val="00F01732"/>
     <w:rsid w:val="00F15169"/>
     <w:rsid w:val="00F1542F"/>
     <w:rsid w:val="00F16E60"/>
     <w:rsid w:val="00F20E00"/>
+    <w:rsid w:val="00F216BA"/>
     <w:rsid w:val="00F219C1"/>
     <w:rsid w:val="00F230AA"/>
     <w:rsid w:val="00F25D7D"/>
     <w:rsid w:val="00F356A3"/>
     <w:rsid w:val="00F4510F"/>
     <w:rsid w:val="00F569B3"/>
     <w:rsid w:val="00F62EEF"/>
     <w:rsid w:val="00F66B9A"/>
     <w:rsid w:val="00F72E07"/>
     <w:rsid w:val="00F751A1"/>
+    <w:rsid w:val="00F76D48"/>
     <w:rsid w:val="00F772CE"/>
     <w:rsid w:val="00F93AA4"/>
     <w:rsid w:val="00F97E20"/>
     <w:rsid w:val="00FA5C08"/>
     <w:rsid w:val="00FA6549"/>
     <w:rsid w:val="00FB6226"/>
     <w:rsid w:val="00FD37AA"/>
     <w:rsid w:val="00FD6DD1"/>
     <w:rsid w:val="00FE1E69"/>
     <w:rsid w:val="00FE40FA"/>
     <w:rsid w:val="00FE6E21"/>
     <w:rsid w:val="00FE7A3B"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="ca-ES"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotIncludeSubdocsInStats/>
   <w:doNotAutoCompressPictures/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2052"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
   <w14:docId w14:val="65E9F5AC"/>
   <w14:defaultImageDpi w14:val="0"/>
   <w15:docId w15:val="{615BC628-9637-406E-B83F-8F046D9936E2}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:lang w:val="ca-ES" w:eastAsia="ca-ES" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="375">
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="1"/>
-    <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 3" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 7" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 8" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 9" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -21693,144 +21908,141 @@
     <w:lsdException w:name="envelope return" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="line number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="page number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="table of authorities" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="macro" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toa heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Title" w:uiPriority="10" w:qFormat="1"/>
+    <w:lsdException w:name="Title" w:qFormat="1"/>
     <w:lsdException w:name="Closing" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Message Header" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:qFormat="1"/>
     <w:lsdException w:name="Salutation" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Date" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Note Heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Block Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Strong" w:uiPriority="22" w:qFormat="1"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:qFormat="1"/>
     <w:lsdException w:name="Document Map" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Plain Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="E-mail Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Top of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Bottom of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal (Web)" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Acronym" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Address" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Cite" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Code" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Definition" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Keyboard" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Preformatted" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Sample" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Typewriter" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Variable" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Normal Table" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation subject" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="No List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Colorful 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Colorful 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Colorful 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Balloon Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid" w:uiPriority="39"/>
-    <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Placeholder Text" w:semiHidden="1"/>
     <w:lsdException w:name="No Spacing" w:uiPriority="1" w:qFormat="1"/>
     <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
     <w:lsdException w:name="Light List" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
     <w:lsdException w:name="Revision" w:semiHidden="1"/>
     <w:lsdException w:name="List Paragraph" w:uiPriority="34" w:qFormat="1"/>
     <w:lsdException w:name="Quote" w:uiPriority="29" w:qFormat="1"/>
@@ -22006,50 +22218,51 @@
     <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
     <w:rPr>
       <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Ttol1">
     <w:name w:val="heading 1"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Ttol1Car"/>
     <w:uiPriority w:val="99"/>
     <w:qFormat/>
     <w:pPr>
       <w:keepNext/>
       <w:jc w:val="both"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="28"/>
       <w:szCs w:val="28"/>
       <w:u w:val="single"/>
     </w:rPr>
@@ -22889,55 +23102,71 @@
     <w:link w:val="Peu"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00EB14AC"/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
       <w:lang w:val="ca-ES" w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Default">
     <w:name w:val="Default"/>
     <w:rsid w:val="00691C12"/>
     <w:pPr>
       <w:autoSpaceDE w:val="0"/>
       <w:autoSpaceDN w:val="0"/>
       <w:adjustRightInd w:val="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
       <w:color w:val="000000"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
       <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
+  <w:style w:type="paragraph" w:styleId="NormalWeb">
+    <w:name w:val="Normal (Web)"/>
+    <w:basedOn w:val="Normal"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="000326FE"/>
+    <w:pPr>
+      <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
+    </w:pPr>
+    <w:rPr>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:eastAsia="ca-ES"/>
+    </w:rPr>
+  </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:divs>
     <w:div w:id="1202935995">
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
       <w:divsChild>
         <w:div w:id="1202935996">
           <w:marLeft w:val="600"/>
           <w:marRight w:val="0"/>
           <w:marTop w:val="0"/>
           <w:marBottom w:val="0"/>
           <w:divBdr>
             <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           </w:divBdr>
         </w:div>
@@ -22968,51 +23197,51 @@
             <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           </w:divBdr>
         </w:div>
       </w:divsChild>
     </w:div>
     <w:div w:id="1905722428">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="5B9BD5"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
@@ -23249,50 +23478,59 @@
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x010100D7D76D922C748B498D61A7DC81867363" ma:contentTypeVersion="4" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="d43f1decf437c1ae4adad225d6aad58e">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns3="84c26953-524e-4c72-ae0f-dfd1f3f74f6d" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="fc0a416dff88d0bbd6ee57198c163800" ns3:_="">
     <xsd:import namespace="84c26953-524e-4c72-ae0f-dfd1f3f74f6d"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns3:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceObjectDetectorVersions" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceSearchProperties" minOccurs="0"/>
               </xsd:all>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="84c26953-524e-4c72-ae0f-dfd1f3f74f6d" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <xsd:element name="MediaServiceMetadata" ma:index="8" nillable="true" ma:displayName="MediaServiceMetadata" ma:hidden="true" ma:internalName="MediaServiceMetadata" ma:readOnly="true">
       <xsd:simpleType>
@@ -23392,156 +23630,147 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
-[...5 lines deleted...]
-</FormTemplates>
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\apasixtheditionofficeonline.xsl" StyleName="APA" Version="6"/>
 </file>
 
-<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
   <documentManagement/>
 </p:properties>
 </file>
 
-<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
-<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\apasixtheditionofficeonline.xsl" StyleName="APA" Version="6"/>
+<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{78B917A1-1F8B-46BA-A604-CC31EE843682}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{58D7ACF8-4551-4A10-B5DB-E30899CF3606}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="84c26953-524e-4c72-ae0f-dfd1f3f74f6d"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{78B917A1-1F8B-46BA-A604-CC31EE843682}">
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{CA427DD1-5F54-47D1-9993-6FED6D58E0E7}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{3E880F53-7378-4A48-9C9B-3EED833D62F1}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://www.w3.org/XML/1998/namespace"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="84c26953-524e-4c72-ae0f-dfd1f3f74f6d"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/dcmitype/"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
-[...6 lines deleted...]
-
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Normal.dotm</Template>
+  <Template>Normal</Template>
   <TotalTime></TotalTime>
-  <Pages>17</Pages>
-[...1 lines deleted...]
-  <Characters>26902</Characters>
+  <Pages>21</Pages>
+  <Words>6258</Words>
+  <Characters>32045</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>224</Lines>
-  <Paragraphs>64</Paragraphs>
+  <Lines>267</Lines>
+  <Paragraphs>76</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Títol</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Título</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="2" baseType="lpstr">
       <vt:lpstr>Estatuts</vt:lpstr>
       <vt:lpstr>Estatuts</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>Govern d'Andorra</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>32047</CharactersWithSpaces>
+  <CharactersWithSpaces>38227</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>Estatuts</dc:title>
   <dc:subject/>
   <dc:creator>RosaC</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
     <vt:lpwstr>0x010100D7D76D922C748B498D61A7DC81867363</vt:lpwstr>