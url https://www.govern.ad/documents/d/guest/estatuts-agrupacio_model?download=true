--- v0 (2026-02-26)
+++ v1 (2026-06-04)
@@ -1,420 +1,498 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
-  <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
-  <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
-  <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:body>
-    <w:p w14:paraId="76007BED" w14:textId="6C7E5FA5" w:rsidR="00CC11B8" w:rsidRPr="00B63032" w:rsidRDefault="007C2727" w:rsidP="00D067CF">
+    <w:p w14:paraId="76007BED" w14:textId="58E91AF7" w:rsidR="00CC11B8" w:rsidRPr="00F71359" w:rsidRDefault="00F71359" w:rsidP="0094250A">
       <w:pPr>
         <w:pStyle w:val="Ttol"/>
+        <w:spacing w:after="240"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
           <w:i/>
+          <w:color w:val="FF0000"/>
           <w:sz w:val="22"/>
           <w:u w:val="none"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00875F17">
+      <w:r>
         <w:rPr>
           <w:b/>
           <w:i/>
+          <w:color w:val="FF0000"/>
           <w:sz w:val="22"/>
           <w:u w:val="none"/>
         </w:rPr>
-        <w:t xml:space="preserve">Aquest document és un </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00337C91" w:rsidRPr="00875F17">
+        <w:t>[</w:t>
+      </w:r>
+      <w:r w:rsidR="007C2727" w:rsidRPr="00F71359">
         <w:rPr>
           <w:b/>
           <w:i/>
+          <w:color w:val="FF0000"/>
           <w:sz w:val="22"/>
           <w:u w:val="none"/>
         </w:rPr>
-        <w:t>model</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00875F17">
+        <w:t xml:space="preserve">Aquest document és un </w:t>
+      </w:r>
+      <w:r w:rsidR="00337C91" w:rsidRPr="00F71359">
         <w:rPr>
           <w:b/>
           <w:i/>
+          <w:color w:val="FF0000"/>
           <w:sz w:val="22"/>
           <w:u w:val="none"/>
         </w:rPr>
-        <w:t xml:space="preserve"> de redacció d’</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00157340" w:rsidRPr="00875F17">
+        <w:t>model</w:t>
+      </w:r>
+      <w:r w:rsidR="007C2727" w:rsidRPr="00F71359">
         <w:rPr>
           <w:b/>
           <w:i/>
+          <w:color w:val="FF0000"/>
           <w:sz w:val="22"/>
           <w:u w:val="none"/>
         </w:rPr>
-        <w:t>e</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00875F17">
+        <w:t xml:space="preserve"> de redacció d’</w:t>
+      </w:r>
+      <w:r w:rsidR="00157340" w:rsidRPr="00F71359">
         <w:rPr>
           <w:b/>
           <w:i/>
+          <w:color w:val="FF0000"/>
           <w:sz w:val="22"/>
           <w:u w:val="none"/>
         </w:rPr>
-        <w:t xml:space="preserve">statuts </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00337C91" w:rsidRPr="00875F17">
+        <w:t>e</w:t>
+      </w:r>
+      <w:r w:rsidR="007C2727" w:rsidRPr="00F71359">
         <w:rPr>
           <w:b/>
           <w:i/>
+          <w:color w:val="FF0000"/>
           <w:sz w:val="22"/>
           <w:u w:val="none"/>
         </w:rPr>
-        <w:t>d’un</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00754358" w:rsidRPr="00875F17">
+        <w:t xml:space="preserve">statuts </w:t>
+      </w:r>
+      <w:r w:rsidR="00337C91" w:rsidRPr="00F71359">
         <w:rPr>
           <w:b/>
           <w:i/>
+          <w:color w:val="FF0000"/>
           <w:sz w:val="22"/>
           <w:u w:val="none"/>
         </w:rPr>
-        <w:t>a agrupació esportiva</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00337C91" w:rsidRPr="00875F17">
+        <w:t>d’un</w:t>
+      </w:r>
+      <w:r w:rsidR="00754358" w:rsidRPr="00F71359">
         <w:rPr>
           <w:b/>
           <w:i/>
+          <w:color w:val="FF0000"/>
           <w:sz w:val="22"/>
           <w:u w:val="none"/>
         </w:rPr>
-        <w:t>.</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00875F17">
+        <w:t>a agrupació esportiva</w:t>
+      </w:r>
+      <w:r w:rsidR="00337C91" w:rsidRPr="00F71359">
         <w:rPr>
           <w:b/>
           <w:i/>
+          <w:color w:val="FF0000"/>
           <w:sz w:val="22"/>
           <w:u w:val="none"/>
         </w:rPr>
-        <w:t xml:space="preserve"> L’entitat pot adaptar el contingut de la plantilla a les seves especificitats, sempre regint-se per </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00B63032">
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="007C2727" w:rsidRPr="00F71359">
         <w:rPr>
           <w:b/>
           <w:i/>
+          <w:color w:val="FF0000"/>
           <w:sz w:val="22"/>
           <w:u w:val="none"/>
         </w:rPr>
-        <w:t xml:space="preserve">les </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00337C91" w:rsidRPr="00B63032">
+        <w:t xml:space="preserve"> L’entitat pot adaptar el contingut de la plantilla a les seves especificitats, sempre regint-se per les </w:t>
+      </w:r>
+      <w:r w:rsidR="00337C91" w:rsidRPr="00F71359">
         <w:rPr>
           <w:b/>
           <w:i/>
+          <w:color w:val="FF0000"/>
           <w:sz w:val="22"/>
           <w:u w:val="none"/>
         </w:rPr>
         <w:t>l</w:t>
       </w:r>
-      <w:r w:rsidRPr="00B63032">
+      <w:r w:rsidR="007C2727" w:rsidRPr="00F71359">
         <w:rPr>
           <w:b/>
           <w:i/>
+          <w:color w:val="FF0000"/>
           <w:sz w:val="22"/>
           <w:u w:val="none"/>
         </w:rPr>
         <w:t>leis aplicables</w:t>
       </w:r>
-      <w:r w:rsidR="00D067CF" w:rsidRPr="00B63032">
+      <w:r>
         <w:rPr>
           <w:b/>
           <w:i/>
+          <w:color w:val="FF0000"/>
           <w:sz w:val="22"/>
           <w:u w:val="none"/>
         </w:rPr>
-        <w:t>.</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="79306478" w14:textId="3E5E696B" w:rsidR="007C2727" w:rsidRPr="00B63032" w:rsidRDefault="007C2727" w:rsidP="00875F17">
+        <w:t>].</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="46FF0CBB" w14:textId="77777777" w:rsidR="001C2C55" w:rsidRPr="00B63032" w:rsidRDefault="001C2C55" w:rsidP="0094250A">
       <w:pPr>
         <w:pStyle w:val="Ttol"/>
-        <w:rPr>
-[...4 lines deleted...]
-    <w:p w14:paraId="46FF0CBB" w14:textId="77777777" w:rsidR="001C2C55" w:rsidRPr="00B63032" w:rsidRDefault="001C2C55" w:rsidP="00875F17">
+        <w:spacing w:after="240"/>
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="508B4BD3" w14:textId="56D98514" w:rsidR="00224E59" w:rsidRDefault="00224E59" w:rsidP="0094250A">
       <w:pPr>
         <w:pStyle w:val="Ttol"/>
-        <w:rPr>
-[...8 lines deleted...]
-          <w:color w:val="000000" w:themeColor="text1"/>
+        <w:spacing w:after="240"/>
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:highlight w:val="yellow"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B63032">
         <w:t xml:space="preserve">ESTATUTS </w:t>
       </w:r>
       <w:r w:rsidRPr="00B63032">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>DE</w:t>
       </w:r>
       <w:r w:rsidR="00875F17" w:rsidRPr="00B63032">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve"> L’AGRUPACIÓ </w:t>
       </w:r>
       <w:r w:rsidRPr="00B63032">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="008420EE" w:rsidRPr="008C0D2B">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
         <w:t>...</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0AE8BDCA" w14:textId="77777777" w:rsidR="00224E59" w:rsidRPr="00B63032" w:rsidRDefault="00224E59" w:rsidP="00875F17">
-[...21 lines deleted...]
-    <w:p w14:paraId="4221639F" w14:textId="77777777" w:rsidR="00224E59" w:rsidRPr="00B63032" w:rsidRDefault="00224E59" w:rsidP="00875F17">
+    <w:p w14:paraId="50AF1531" w14:textId="77777777" w:rsidR="008E6121" w:rsidRPr="00964FD3" w:rsidRDefault="008E6121" w:rsidP="008E6121">
+      <w:pPr>
+        <w:pStyle w:val="Ttol"/>
+        <w:spacing w:after="240"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:i/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008E6121">
+        <w:rPr>
+          <w:bCs/>
+          <w:i/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>[</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008E6121">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>NOTA</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008E6121">
+        <w:rPr>
+          <w:bCs/>
+          <w:i/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>: la denominació de l’associació, ha de ser exactament la mateixa en l’acta fundacional, estatuts i escriptura notarial]</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1DC5A396" w14:textId="77777777" w:rsidR="00224E59" w:rsidRPr="00B63032" w:rsidRDefault="00224E59" w:rsidP="0094250A">
+      <w:pPr>
+        <w:spacing w:after="240"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4221639F" w14:textId="77777777" w:rsidR="00224E59" w:rsidRPr="00B63032" w:rsidRDefault="00224E59" w:rsidP="0094250A">
       <w:pPr>
         <w:pStyle w:val="Ttol1"/>
+        <w:spacing w:after="240"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="none"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B63032">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="none"/>
         </w:rPr>
         <w:t>GENERALITATS</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="15F79219" w14:textId="77777777" w:rsidR="00224E59" w:rsidRPr="00B63032" w:rsidRDefault="00224E59" w:rsidP="00875F17">
-[...10 lines deleted...]
-    <w:p w14:paraId="55AC798F" w14:textId="5CFAD08A" w:rsidR="0038026E" w:rsidRPr="00B63032" w:rsidRDefault="00224E59" w:rsidP="00875F17">
+    <w:p w14:paraId="55AC798F" w14:textId="5CFAD08A" w:rsidR="0038026E" w:rsidRPr="009F03EB" w:rsidRDefault="00224E59" w:rsidP="0094250A">
       <w:pPr>
         <w:pStyle w:val="Ttol1"/>
-        <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:spacing w:after="240"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="none"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="0" w:name="_Hlk119585616"/>
-      <w:r w:rsidRPr="00B63032">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r w:rsidRPr="009F03EB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="none"/>
         </w:rPr>
         <w:t>Article 1</w:t>
       </w:r>
-      <w:r w:rsidR="00351365" w:rsidRPr="00B63032">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r w:rsidR="00351365" w:rsidRPr="009F03EB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="none"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
-      <w:r w:rsidRPr="00B63032">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r w:rsidRPr="009F03EB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="0038026E" w:rsidRPr="00B63032">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r w:rsidR="0038026E" w:rsidRPr="009F03EB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">Definició, denominació i règim jurídic </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="54C050CB" w14:textId="77777777" w:rsidR="0038026E" w:rsidRPr="00B63032" w:rsidRDefault="0038026E" w:rsidP="00875F17"/>
-    <w:p w14:paraId="7BFB67A5" w14:textId="5CCE4029" w:rsidR="008001D2" w:rsidRPr="00B63032" w:rsidRDefault="00D067CF" w:rsidP="00875F17">
+    <w:p w14:paraId="7BFB67A5" w14:textId="2274C83E" w:rsidR="008001D2" w:rsidRPr="00B63032" w:rsidRDefault="00D067CF" w:rsidP="0094250A">
       <w:pPr>
         <w:pStyle w:val="Textindependent"/>
+        <w:spacing w:after="240"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B63032">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve">L’agrupació esportiva </w:t>
       </w:r>
       <w:r w:rsidRPr="008C0D2B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
         <w:t>..</w:t>
       </w:r>
       <w:r w:rsidR="00875F17" w:rsidRPr="008C0D2B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidR="0038026E" w:rsidRPr="00B63032">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve">, abreujadament </w:t>
       </w:r>
-      <w:r w:rsidR="0038026E" w:rsidRPr="008C0D2B">
+      <w:r w:rsidR="0038026E" w:rsidRPr="008E6121">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
         <w:t>...</w:t>
       </w:r>
+      <w:r w:rsidR="0038026E" w:rsidRPr="008E6121">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidR="008E6121" w:rsidRPr="008E6121">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:i/>
+          <w:color w:val="FF0000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> [</w:t>
+      </w:r>
+      <w:r w:rsidR="008E6121" w:rsidRPr="008E6121">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:color w:val="FF0000"/>
+        </w:rPr>
+        <w:t>NOTA</w:t>
+      </w:r>
+      <w:r w:rsidR="008E6121" w:rsidRPr="008E6121">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:i/>
+          <w:color w:val="FF0000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">: l’abreujament únicament si escau], </w:t>
+      </w:r>
+      <w:r w:rsidR="0038026E" w:rsidRPr="008E6121">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008E6121">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>és una</w:t>
+      </w:r>
+      <w:r w:rsidR="0038026E" w:rsidRPr="008E6121">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> associació privada sense</w:t>
+      </w:r>
       <w:r w:rsidR="0038026E" w:rsidRPr="00B63032">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
-        <w:t xml:space="preserve">, </w:t>
-[...14 lines deleted...]
-        <w:t xml:space="preserve"> associació privada sense ànim de lucre, amb personalitat jurídica pròpia i capacitat d’obrar plenes, </w:t>
+        <w:t xml:space="preserve"> ànim de lucre, amb personalitat jurídica pròpia i capacitat d’obrar plenes, </w:t>
       </w:r>
       <w:bookmarkStart w:id="1" w:name="_Hlk119954158"/>
       <w:r w:rsidR="0038026E" w:rsidRPr="00B63032">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve">que té per objecte l’estudi, la promoció </w:t>
       </w:r>
       <w:r w:rsidR="008001D2" w:rsidRPr="00B63032">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve">i </w:t>
       </w:r>
       <w:r w:rsidR="0038026E" w:rsidRPr="00B63032">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>la pràctica</w:t>
       </w:r>
       <w:r w:rsidR="008001D2" w:rsidRPr="00B63032">
         <w:rPr>
@@ -438,243 +516,220 @@
         </w:rPr>
         <w:t>sportiv</w:t>
       </w:r>
       <w:r w:rsidR="008001D2" w:rsidRPr="00B63032">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>es i que no t</w:t>
       </w:r>
       <w:r w:rsidRPr="00B63032">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>ene</w:t>
       </w:r>
       <w:r w:rsidR="008001D2" w:rsidRPr="00B63032">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>n una finalitat essencialment competitiva.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1DCBDA49" w14:textId="77777777" w:rsidR="0038026E" w:rsidRPr="00B63032" w:rsidRDefault="0038026E" w:rsidP="00875F17">
+    <w:p w14:paraId="3081E1AF" w14:textId="0A470743" w:rsidR="0038026E" w:rsidRPr="00B63032" w:rsidRDefault="008001D2" w:rsidP="0094250A">
       <w:pPr>
         <w:pStyle w:val="Textindependent"/>
-        <w:jc w:val="both"/>
-[...6 lines deleted...]
-    <w:p w14:paraId="3081E1AF" w14:textId="0A470743" w:rsidR="0038026E" w:rsidRPr="00B63032" w:rsidRDefault="008001D2" w:rsidP="00875F17">
+        <w:spacing w:after="240"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B63032">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>L’agrupació</w:t>
+      </w:r>
+      <w:r w:rsidR="0038026E" w:rsidRPr="00B63032">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> es basa en principis democràtics, de coordinació, transparència, eficàcia i cooperació lleial i efectiva, així com tots aquells altres que es contemplen a les Lleis i en aquests </w:t>
+      </w:r>
+      <w:r w:rsidR="00875F17" w:rsidRPr="00B63032">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>e</w:t>
+      </w:r>
+      <w:r w:rsidR="0038026E" w:rsidRPr="00B63032">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>statuts.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1DEC5C09" w14:textId="69AB82F6" w:rsidR="0038026E" w:rsidRPr="00B63032" w:rsidRDefault="008001D2" w:rsidP="0094250A">
       <w:pPr>
         <w:pStyle w:val="Textindependent"/>
+        <w:spacing w:after="240"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B63032">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>L’agrupació</w:t>
       </w:r>
       <w:r w:rsidR="0038026E" w:rsidRPr="00B63032">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
-        <w:t xml:space="preserve"> es basa en principis democràtics, de coordinació, transparència, eficàcia i cooperació lleial i efectiva, així com tots aquells altres que es contemplen a les Lleis i en aquests </w:t>
+        <w:t xml:space="preserve"> es regeix per la legislació i normativa vigent aplicable en matèria d’Associacions, d’Esports, </w:t>
       </w:r>
       <w:r w:rsidR="00875F17" w:rsidRPr="00B63032">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
+        <w:t>d’</w:t>
+      </w:r>
+      <w:r w:rsidR="0038026E" w:rsidRPr="00B63032">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Antidopatge, </w:t>
+      </w:r>
+      <w:r w:rsidR="00875F17" w:rsidRPr="00B63032">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">de </w:t>
+      </w:r>
+      <w:r w:rsidR="0038026E" w:rsidRPr="00B63032">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">prevenció del blanqueig dels diners, per aquests </w:t>
+      </w:r>
+      <w:r w:rsidR="00875F17" w:rsidRPr="00B63032">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
         <w:t>e</w:t>
       </w:r>
       <w:r w:rsidR="0038026E" w:rsidRPr="00B63032">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
-        <w:t>statuts.</w:t>
-[...74 lines deleted...]
-        </w:rPr>
         <w:t>status i pels acords adoptats vàlidament pels seus òrgans</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="0"/>
-    <w:p w14:paraId="0F938138" w14:textId="77777777" w:rsidR="00224E59" w:rsidRPr="00B63032" w:rsidRDefault="00224E59" w:rsidP="00875F17">
-[...10 lines deleted...]
-    <w:p w14:paraId="28D0F173" w14:textId="77777777" w:rsidR="00224E59" w:rsidRPr="00B63032" w:rsidRDefault="00224E59" w:rsidP="00875F17">
+    <w:p w14:paraId="0F938138" w14:textId="77777777" w:rsidR="00224E59" w:rsidRPr="00B63032" w:rsidRDefault="00224E59" w:rsidP="0094250A">
+      <w:pPr>
+        <w:spacing w:after="240"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="28D0F173" w14:textId="77777777" w:rsidR="00224E59" w:rsidRPr="00004A7D" w:rsidRDefault="00224E59" w:rsidP="0094250A">
       <w:pPr>
         <w:pStyle w:val="Ttol1"/>
-        <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:spacing w:after="240"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="none"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B63032">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r w:rsidRPr="00004A7D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="none"/>
         </w:rPr>
         <w:t>Article 2</w:t>
       </w:r>
-      <w:r w:rsidR="00351365" w:rsidRPr="00B63032">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r w:rsidR="00351365" w:rsidRPr="00004A7D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="none"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
-      <w:r w:rsidRPr="00B63032">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r w:rsidRPr="00004A7D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> Domicili social</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="72CB93C7" w14:textId="77777777" w:rsidR="00224E59" w:rsidRPr="00B63032" w:rsidRDefault="00224E59" w:rsidP="00875F17">
-[...11 lines deleted...]
-    <w:p w14:paraId="06F132AE" w14:textId="73CC0955" w:rsidR="00224E59" w:rsidRPr="00B63032" w:rsidRDefault="008001D2" w:rsidP="00875F17">
+    <w:p w14:paraId="06F132AE" w14:textId="73CC0955" w:rsidR="00224E59" w:rsidRPr="00B63032" w:rsidRDefault="008001D2" w:rsidP="0094250A">
       <w:pPr>
         <w:pStyle w:val="Textindependent"/>
+        <w:spacing w:after="240"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B63032">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>L’agrupació</w:t>
       </w:r>
       <w:r w:rsidR="008C147F" w:rsidRPr="00B63032">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00224E59" w:rsidRPr="00B63032">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>té el domicili social al Principat d’Andorra,</w:t>
       </w:r>
       <w:r w:rsidR="00224E59" w:rsidRPr="00B63032">
@@ -686,146 +741,134 @@
       </w:r>
       <w:r w:rsidR="00224E59" w:rsidRPr="008C0D2B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
         <w:t>...</w:t>
       </w:r>
       <w:r w:rsidR="00224E59" w:rsidRPr="00B63032">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve">, parròquia de </w:t>
       </w:r>
       <w:r w:rsidR="00224E59" w:rsidRPr="008C0D2B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
         <w:t>...</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6E31FA93" w14:textId="77777777" w:rsidR="00224E59" w:rsidRPr="00B63032" w:rsidRDefault="00224E59" w:rsidP="00875F17">
+    <w:p w14:paraId="0E66D08B" w14:textId="2E9D9B6B" w:rsidR="00224E59" w:rsidRPr="00B63032" w:rsidRDefault="008001D2" w:rsidP="0094250A">
       <w:pPr>
         <w:pStyle w:val="Textindependent"/>
-        <w:jc w:val="both"/>
-[...8 lines deleted...]
-        <w:pStyle w:val="Textindependent"/>
+        <w:spacing w:after="240"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B63032">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>P</w:t>
       </w:r>
       <w:r w:rsidR="00224E59" w:rsidRPr="00B63032">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>ot traslladar la seu social per acord de l’Assemblea General.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="195B10C8" w14:textId="77777777" w:rsidR="00224E59" w:rsidRPr="00B63032" w:rsidRDefault="00224E59" w:rsidP="00875F17">
-[...10 lines deleted...]
-    <w:p w14:paraId="559F898B" w14:textId="0FB39FB3" w:rsidR="00224E59" w:rsidRPr="00B63032" w:rsidRDefault="00224E59" w:rsidP="00875F17">
+    <w:p w14:paraId="195B10C8" w14:textId="77777777" w:rsidR="00224E59" w:rsidRPr="00B63032" w:rsidRDefault="00224E59" w:rsidP="0094250A">
+      <w:pPr>
+        <w:spacing w:after="240"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="559F898B" w14:textId="0FB39FB3" w:rsidR="00224E59" w:rsidRPr="00004A7D" w:rsidRDefault="00224E59" w:rsidP="0094250A">
       <w:pPr>
         <w:pStyle w:val="Ttol2"/>
-        <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:spacing w:after="240"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="008C0D2B">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r w:rsidRPr="00004A7D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
         </w:rPr>
         <w:t>Article 3</w:t>
       </w:r>
-      <w:r w:rsidR="00351365" w:rsidRPr="008C0D2B">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r w:rsidR="00351365" w:rsidRPr="00004A7D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
-      <w:r w:rsidRPr="008C0D2B">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r w:rsidRPr="00004A7D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve"> Objecte social </w:t>
       </w:r>
-      <w:r w:rsidR="000D20BB" w:rsidRPr="008C0D2B">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r w:rsidR="000D20BB" w:rsidRPr="00004A7D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>i finalitats</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="646C7EDF" w14:textId="77777777" w:rsidR="00224E59" w:rsidRPr="00B63032" w:rsidRDefault="00224E59" w:rsidP="00875F17">
-[...11 lines deleted...]
-      <w:pPr>
+    <w:p w14:paraId="314C2800" w14:textId="05332E45" w:rsidR="0038026E" w:rsidRPr="00B63032" w:rsidRDefault="008001D2" w:rsidP="0094250A">
+      <w:pPr>
+        <w:spacing w:after="240"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="222222"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FEFEFE"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="2" w:name="_Hlk119585926"/>
       <w:r w:rsidRPr="00B63032">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>L’agrupació</w:t>
       </w:r>
       <w:r w:rsidR="00224E59" w:rsidRPr="00B63032">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
@@ -848,431 +891,266 @@
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>l’estudi, la promoció i la pràctica esportiva per part de les persones associades de les modalitats o especialitats esportives seg</w:t>
       </w:r>
       <w:r w:rsidR="00B25231" w:rsidRPr="00B63032">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>üents</w:t>
       </w:r>
       <w:r w:rsidR="00B25231" w:rsidRPr="00B63032">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="222222"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FEFEFE"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="20B0C8B5" w14:textId="77777777" w:rsidR="00875F17" w:rsidRPr="00B63032" w:rsidRDefault="00875F17" w:rsidP="00875F17">
-[...11 lines deleted...]
-    <w:p w14:paraId="475252A8" w14:textId="7DE6C6CA" w:rsidR="00875F17" w:rsidRPr="00B63032" w:rsidRDefault="00875F17" w:rsidP="002C5549">
+    <w:p w14:paraId="475252A8" w14:textId="7DE6C6CA" w:rsidR="00875F17" w:rsidRPr="00B63032" w:rsidRDefault="00875F17" w:rsidP="0094250A">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="27"/>
         </w:numPr>
+        <w:spacing w:after="240"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="222222"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FEFEFE"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008C0D2B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="222222"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:highlight w:val="yellow"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FEFEFE"/>
         </w:rPr>
         <w:t>...</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="196521C1" w14:textId="10A8900B" w:rsidR="00875F17" w:rsidRPr="00B63032" w:rsidRDefault="00875F17" w:rsidP="002C5549">
+    <w:p w14:paraId="196521C1" w14:textId="10A8900B" w:rsidR="00875F17" w:rsidRPr="00B63032" w:rsidRDefault="00875F17" w:rsidP="0094250A">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="27"/>
         </w:numPr>
+        <w:spacing w:after="240"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="222222"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FEFEFE"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008C0D2B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="222222"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:highlight w:val="yellow"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FEFEFE"/>
         </w:rPr>
         <w:t>...</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="2"/>
-    <w:p w14:paraId="51A74C8F" w14:textId="77777777" w:rsidR="0038026E" w:rsidRPr="00B63032" w:rsidRDefault="0038026E" w:rsidP="00875F17">
-[...136 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+    <w:p w14:paraId="7AE687E8" w14:textId="77777777" w:rsidR="00004A7D" w:rsidRDefault="00004A7D" w:rsidP="0094250A">
+      <w:pPr>
+        <w:spacing w:after="240"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="26DB339F" w14:textId="44E75CF9" w:rsidR="00864023" w:rsidRPr="00004A7D" w:rsidRDefault="00864023" w:rsidP="0094250A">
+      <w:pPr>
+        <w:spacing w:after="240"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
           <w:i/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B63032">
-[...10 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r w:rsidRPr="00004A7D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Article 4. </w:t>
       </w:r>
-      <w:r w:rsidR="005237E7" w:rsidRPr="00B63032">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r w:rsidR="005237E7" w:rsidRPr="00004A7D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
           <w:i/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Principis generals</w:t>
       </w:r>
-      <w:r w:rsidR="00875F17" w:rsidRPr="00B63032">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r w:rsidR="00875F17" w:rsidRPr="00004A7D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
           <w:i/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> de l’agrupació</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="42581A60" w14:textId="77777777" w:rsidR="005237E7" w:rsidRPr="00B63032" w:rsidRDefault="005237E7" w:rsidP="00875F17">
-[...11 lines deleted...]
-      <w:pPr>
+    <w:p w14:paraId="48F8B6E2" w14:textId="6B5F0D92" w:rsidR="00B25231" w:rsidRPr="00B63032" w:rsidRDefault="00B25231" w:rsidP="0094250A">
+      <w:pPr>
+        <w:spacing w:after="240"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="3" w:name="_Hlk119586157"/>
       <w:r w:rsidRPr="00B63032">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Sense perjudici de la necessitat d’adaptar l’activitat de</w:t>
       </w:r>
       <w:r w:rsidR="008001D2" w:rsidRPr="00B63032">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> l’agrupació </w:t>
       </w:r>
       <w:r w:rsidRPr="00B63032">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>als principis establerts per la normativa sempre en vigor:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="3"/>
-    <w:p w14:paraId="088CC60F" w14:textId="77777777" w:rsidR="00B25231" w:rsidRPr="00B63032" w:rsidRDefault="00B25231" w:rsidP="00875F17">
-[...10 lines deleted...]
-    <w:p w14:paraId="1B96EBA4" w14:textId="0E3678DE" w:rsidR="00864023" w:rsidRPr="00B63032" w:rsidRDefault="008001D2" w:rsidP="002C5549">
+    <w:p w14:paraId="1B96EBA4" w14:textId="0E3678DE" w:rsidR="00864023" w:rsidRPr="00B63032" w:rsidRDefault="008001D2" w:rsidP="0094250A">
       <w:pPr>
         <w:pStyle w:val="Pargrafdellista"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
-        <w:spacing w:after="0"/>
+        <w:spacing w:after="240"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B63032">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>É</w:t>
       </w:r>
       <w:r w:rsidR="00864023" w:rsidRPr="00B63032">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>s partícip de les bones pràctiques mediambientals, i de la gestió sostenible de l’esport</w:t>
       </w:r>
       <w:r w:rsidR="00553851" w:rsidRPr="00B63032">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> i dels esdeveniments esportius</w:t>
       </w:r>
       <w:r w:rsidR="001F17C6" w:rsidRPr="00B63032">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="07DAC348" w14:textId="77777777" w:rsidR="00864023" w:rsidRPr="00B63032" w:rsidRDefault="00864023" w:rsidP="00875F17">
-[...9 lines deleted...]
-    <w:p w14:paraId="6E824651" w14:textId="352A6AB6" w:rsidR="00864023" w:rsidRPr="00B63032" w:rsidRDefault="008001D2" w:rsidP="002C5549">
+    <w:p w14:paraId="49C41D48" w14:textId="77777777" w:rsidR="00004A7D" w:rsidRDefault="008001D2" w:rsidP="0094250A">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
+        <w:spacing w:after="240"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B63032">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>E</w:t>
       </w:r>
       <w:r w:rsidR="005237E7" w:rsidRPr="00B63032">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>s compromet a</w:t>
       </w:r>
       <w:r w:rsidR="00864023" w:rsidRPr="00B63032">
         <w:rPr>
@@ -1309,180 +1187,152 @@
       <w:r w:rsidR="00864023" w:rsidRPr="00B63032">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>l camp de la prevenció i la lluita contra el dopatge</w:t>
       </w:r>
       <w:r w:rsidR="00D96D70" w:rsidRPr="00B63032">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>, primordialment en les manifestacions esportives que organitza</w:t>
       </w:r>
       <w:r w:rsidR="001F17C6" w:rsidRPr="00B63032">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="16D0953A" w14:textId="77777777" w:rsidR="00864023" w:rsidRPr="00B63032" w:rsidRDefault="00864023" w:rsidP="00875F17">
-[...11 lines deleted...]
-        <w:pStyle w:val="Ttol1"/>
+    <w:p w14:paraId="5AF99907" w14:textId="44609F17" w:rsidR="00D96D70" w:rsidRPr="00004A7D" w:rsidRDefault="008001D2" w:rsidP="0094250A">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
-        <w:rPr>
-[...11 lines deleted...]
-          <w:u w:val="none"/>
+        <w:spacing w:after="240"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00004A7D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>L’agrupació</w:t>
       </w:r>
-      <w:r w:rsidR="00864023" w:rsidRPr="00B63032">
-[...4 lines deleted...]
-          <w:u w:val="none"/>
+      <w:r w:rsidR="00864023" w:rsidRPr="00004A7D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> ha de regir-se per les </w:t>
       </w:r>
-      <w:r w:rsidR="008434E2" w:rsidRPr="00B63032">
-[...4 lines deleted...]
-          <w:u w:val="none"/>
+      <w:r w:rsidR="008434E2" w:rsidRPr="00004A7D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>r</w:t>
       </w:r>
-      <w:r w:rsidR="00864023" w:rsidRPr="00B63032">
-[...4 lines deleted...]
-          <w:u w:val="none"/>
+      <w:r w:rsidR="00864023" w:rsidRPr="00004A7D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">egles antidopatge de l’Agència Andorrana Antidopatge i té l’obligació d’informar </w:t>
       </w:r>
-      <w:r w:rsidR="009E6BBF" w:rsidRPr="00B63032">
-[...4 lines deleted...]
-          <w:u w:val="none"/>
+      <w:r w:rsidR="009E6BBF" w:rsidRPr="00004A7D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">el dit organisme </w:t>
       </w:r>
-      <w:r w:rsidR="00864023" w:rsidRPr="00B63032">
-[...4 lines deleted...]
-          <w:u w:val="none"/>
+      <w:r w:rsidR="00864023" w:rsidRPr="00004A7D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>i cooperar</w:t>
       </w:r>
-      <w:r w:rsidR="009E6BBF" w:rsidRPr="00B63032">
-[...4 lines deleted...]
-          <w:u w:val="none"/>
+      <w:r w:rsidR="009E6BBF" w:rsidRPr="00004A7D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>-hi</w:t>
       </w:r>
-      <w:r w:rsidR="00864023" w:rsidRPr="00B63032">
-[...4 lines deleted...]
-          <w:u w:val="none"/>
+      <w:r w:rsidR="00864023" w:rsidRPr="00004A7D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> en matè</w:t>
       </w:r>
-      <w:r w:rsidR="00553851" w:rsidRPr="00B63032">
-[...4 lines deleted...]
-          <w:u w:val="none"/>
+      <w:r w:rsidR="00553851" w:rsidRPr="00004A7D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>ria de lluita contra el dopatge</w:t>
       </w:r>
-      <w:r w:rsidR="001F17C6" w:rsidRPr="00B63032">
-[...4 lines deleted...]
-          <w:u w:val="none"/>
+      <w:r w:rsidR="001F17C6" w:rsidRPr="00004A7D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="34707BE8" w14:textId="77777777" w:rsidR="009C1A54" w:rsidRPr="00B63032" w:rsidRDefault="009C1A54" w:rsidP="00875F17">
-[...8 lines deleted...]
-    <w:p w14:paraId="5A4E4F5E" w14:textId="04B6E3DC" w:rsidR="009C1A54" w:rsidRPr="00B63032" w:rsidRDefault="008001D2" w:rsidP="002C5549">
+    <w:p w14:paraId="5A4E4F5E" w14:textId="04B6E3DC" w:rsidR="009C1A54" w:rsidRPr="00B63032" w:rsidRDefault="008001D2" w:rsidP="0094250A">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
+        <w:spacing w:after="240"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B63032">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>H</w:t>
       </w:r>
       <w:r w:rsidR="009C1A54" w:rsidRPr="00B63032">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>a de col·laborar</w:t>
       </w:r>
       <w:r w:rsidR="008D62C2" w:rsidRPr="00B63032">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
         </w:rPr>
@@ -1558,124 +1408,123 @@
         </w:rPr>
         <w:t>l</w:t>
       </w:r>
       <w:r w:rsidR="00ED7063" w:rsidRPr="00B63032">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>lei que la substitueixi</w:t>
       </w:r>
       <w:r w:rsidR="00B64741" w:rsidRPr="00B63032">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidR="00797E30" w:rsidRPr="00B63032">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0947AC0F" w14:textId="77777777" w:rsidR="009C1A54" w:rsidRPr="00B63032" w:rsidRDefault="009C1A54" w:rsidP="00875F17">
-      <w:pPr>
+    <w:p w14:paraId="0947AC0F" w14:textId="77777777" w:rsidR="009C1A54" w:rsidRPr="00B63032" w:rsidRDefault="009C1A54" w:rsidP="0094250A">
+      <w:pPr>
+        <w:spacing w:after="240"/>
         <w:ind w:left="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="1DA065F0" w14:textId="77777777" w:rsidR="00224E59" w:rsidRPr="00B63032" w:rsidRDefault="00224E59" w:rsidP="00875F17">
+    <w:p w14:paraId="1DA065F0" w14:textId="77777777" w:rsidR="00224E59" w:rsidRPr="00004A7D" w:rsidRDefault="00224E59" w:rsidP="0094250A">
       <w:pPr>
         <w:pStyle w:val="Ttol1"/>
-        <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:spacing w:after="240"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="none"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B63032">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r w:rsidRPr="00004A7D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">Article </w:t>
       </w:r>
-      <w:r w:rsidR="00864023" w:rsidRPr="00B63032">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r w:rsidR="00864023" w:rsidRPr="00004A7D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="none"/>
         </w:rPr>
         <w:t>5</w:t>
       </w:r>
-      <w:r w:rsidR="00351365" w:rsidRPr="00B63032">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r w:rsidR="00351365" w:rsidRPr="00004A7D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="none"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
-      <w:r w:rsidRPr="00B63032">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r w:rsidRPr="00004A7D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> Durada</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2D735B4A" w14:textId="77777777" w:rsidR="00224E59" w:rsidRPr="00B63032" w:rsidRDefault="00224E59" w:rsidP="00875F17">
+    <w:p w14:paraId="3D81FB14" w14:textId="33B11CC2" w:rsidR="00224E59" w:rsidRPr="00B63032" w:rsidRDefault="008001D2" w:rsidP="0094250A">
       <w:pPr>
         <w:pStyle w:val="Textindependent2"/>
-        <w:rPr>
-[...7 lines deleted...]
-        <w:pStyle w:val="Textindependent2"/>
+        <w:spacing w:after="240"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B63032">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>L’agrupació</w:t>
       </w:r>
       <w:r w:rsidR="00C9550E" w:rsidRPr="00B63032">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve"> es constitueix per una durada </w:t>
       </w:r>
       <w:r w:rsidR="00C9550E" w:rsidRPr="008C0D2B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="FF0000"/>
@@ -1718,175 +1567,164 @@
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:color w:val="FF0000"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
         <w:t>...</w:t>
       </w:r>
       <w:r w:rsidR="00C9550E" w:rsidRPr="008C0D2B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:color w:val="FF0000"/>
         </w:rPr>
         <w:t xml:space="preserve"> anys</w:t>
       </w:r>
       <w:r w:rsidR="00C9550E" w:rsidRPr="00B63032">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3E89F5E6" w14:textId="77777777" w:rsidR="00224E59" w:rsidRPr="00B63032" w:rsidRDefault="00224E59" w:rsidP="00875F17">
-[...10 lines deleted...]
-    <w:p w14:paraId="4561C7BC" w14:textId="77777777" w:rsidR="00224E59" w:rsidRPr="00B63032" w:rsidRDefault="00224E59" w:rsidP="00875F17">
+    <w:p w14:paraId="3E89F5E6" w14:textId="77777777" w:rsidR="00224E59" w:rsidRPr="00B63032" w:rsidRDefault="00224E59" w:rsidP="0094250A">
+      <w:pPr>
+        <w:spacing w:after="240"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4561C7BC" w14:textId="77777777" w:rsidR="00224E59" w:rsidRPr="00B63032" w:rsidRDefault="00224E59" w:rsidP="0094250A">
       <w:pPr>
         <w:pStyle w:val="Ttol5"/>
+        <w:spacing w:after="240"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="none"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B63032">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="none"/>
         </w:rPr>
         <w:t>ELS SOCIS</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="53385D59" w14:textId="77777777" w:rsidR="00224E59" w:rsidRPr="00B63032" w:rsidRDefault="00224E59" w:rsidP="00875F17">
-[...10 lines deleted...]
-    <w:p w14:paraId="3462084F" w14:textId="77777777" w:rsidR="00224E59" w:rsidRPr="00B63032" w:rsidRDefault="00224E59" w:rsidP="00875F17">
+    <w:p w14:paraId="3462084F" w14:textId="77777777" w:rsidR="00224E59" w:rsidRPr="00004A7D" w:rsidRDefault="00224E59" w:rsidP="0094250A">
       <w:pPr>
         <w:pStyle w:val="Ttol3"/>
-        <w:jc w:val="both"/>
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:spacing w:after="240"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="none"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B63032">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r w:rsidRPr="00004A7D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">Article </w:t>
       </w:r>
-      <w:r w:rsidR="00B25231" w:rsidRPr="00B63032">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r w:rsidR="00B25231" w:rsidRPr="00004A7D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="none"/>
         </w:rPr>
         <w:t>6</w:t>
       </w:r>
-      <w:r w:rsidR="00351365" w:rsidRPr="00B63032">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r w:rsidR="00351365" w:rsidRPr="00004A7D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="none"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
-      <w:r w:rsidRPr="00B63032">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r w:rsidRPr="00004A7D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00B63032">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r w:rsidRPr="00004A7D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">Condicions d’admissió dels socis </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2FE58489" w14:textId="77777777" w:rsidR="00224E59" w:rsidRPr="00B63032" w:rsidRDefault="00224E59" w:rsidP="00875F17">
-[...9 lines deleted...]
-    <w:p w14:paraId="131A3A56" w14:textId="53AAC979" w:rsidR="00224E59" w:rsidRPr="00B63032" w:rsidRDefault="00224E59" w:rsidP="002C5549">
+    <w:p w14:paraId="131A3A56" w14:textId="53AAC979" w:rsidR="00224E59" w:rsidRPr="00B63032" w:rsidRDefault="00224E59" w:rsidP="0094250A">
       <w:pPr>
         <w:pStyle w:val="Textindependent2"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
+        <w:spacing w:after="240"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B63032">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>Poden formar part de</w:t>
       </w:r>
       <w:r w:rsidR="008001D2" w:rsidRPr="00B63032">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve"> l’agrupació</w:t>
       </w:r>
       <w:r w:rsidRPr="00B63032">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve"> les persones </w:t>
@@ -1905,66 +1743,58 @@
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
       <w:r w:rsidR="00096F2E" w:rsidRPr="00B63032">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve"> però, no poden ser elegides per als seus òrga</w:t>
       </w:r>
       <w:r w:rsidR="00553851" w:rsidRPr="00B63032">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>ns directius ni representar-les</w:t>
       </w:r>
       <w:r w:rsidR="001F17C6" w:rsidRPr="00B63032">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="703CC26A" w14:textId="77777777" w:rsidR="00224E59" w:rsidRPr="00B63032" w:rsidRDefault="00224E59" w:rsidP="00875F17">
-[...8 lines deleted...]
-    <w:p w14:paraId="65FB6028" w14:textId="77777777" w:rsidR="00B64741" w:rsidRPr="00B63032" w:rsidRDefault="00224E59" w:rsidP="002C5549">
+    <w:p w14:paraId="65FB6028" w14:textId="77777777" w:rsidR="00B64741" w:rsidRPr="00B63032" w:rsidRDefault="00224E59" w:rsidP="0094250A">
       <w:pPr>
         <w:pStyle w:val="Textindependent"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
+        <w:spacing w:after="240"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B63032">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>Les sol·licituds d’admissió s’</w:t>
       </w:r>
       <w:r w:rsidR="008E4DE4" w:rsidRPr="00B63032">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>han d’</w:t>
       </w:r>
       <w:r w:rsidRPr="00B63032">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
@@ -2005,68 +1835,58 @@
         </w:rPr>
         <w:t xml:space="preserve"> que acceptarà o denegarà la demanda d’acord amb els principis</w:t>
       </w:r>
       <w:r w:rsidR="00553851" w:rsidRPr="00B63032">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve"> d’objectivitat i </w:t>
       </w:r>
       <w:r w:rsidR="00D506C5" w:rsidRPr="00B63032">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>reglamentació</w:t>
       </w:r>
       <w:r w:rsidR="006146E1" w:rsidRPr="00B63032">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="77A4BDE9" w14:textId="77777777" w:rsidR="00B64741" w:rsidRPr="00B63032" w:rsidRDefault="00B64741" w:rsidP="00875F17">
-[...10 lines deleted...]
-    <w:p w14:paraId="797CCDCA" w14:textId="77777777" w:rsidR="008C0D2B" w:rsidRPr="00E42558" w:rsidRDefault="008C0D2B" w:rsidP="008C0D2B">
+    <w:p w14:paraId="797CCDCA" w14:textId="77777777" w:rsidR="008C0D2B" w:rsidRPr="00E42558" w:rsidRDefault="008C0D2B" w:rsidP="0094250A">
       <w:pPr>
         <w:pStyle w:val="Textindependent"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
+        <w:spacing w:after="240"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E42558">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Els socis es classifiquen en diverses classes:</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:bookmarkStart w:id="4" w:name="_Hlk194395245"/>
       <w:r w:rsidRPr="00BA08CA">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="FF0000"/>
@@ -2077,1002 +1897,847 @@
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:i/>
           <w:color w:val="FF0000"/>
         </w:rPr>
         <w:t>NOTA</w:t>
       </w:r>
       <w:r w:rsidRPr="00BA08CA">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:color w:val="FF0000"/>
         </w:rPr>
         <w:t>: apartat opcional</w:t>
       </w:r>
       <w:r w:rsidRPr="00BA08CA">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="FF0000"/>
         </w:rPr>
         <w:t>]</w:t>
       </w:r>
       <w:bookmarkEnd w:id="4"/>
     </w:p>
-    <w:p w14:paraId="43EFA542" w14:textId="77777777" w:rsidR="008C0D2B" w:rsidRPr="00620E04" w:rsidRDefault="008C0D2B" w:rsidP="008C0D2B">
+    <w:p w14:paraId="5BA3BDF3" w14:textId="77777777" w:rsidR="008C0D2B" w:rsidRPr="008C4C79" w:rsidRDefault="008C0D2B" w:rsidP="0094250A">
+      <w:pPr>
+        <w:spacing w:after="240"/>
+        <w:ind w:firstLine="708"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008C4C79">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">a) </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BC2DCA">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t>..</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008C4C79">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="33BAFF7A" w14:textId="77777777" w:rsidR="008C0D2B" w:rsidRPr="008C4C79" w:rsidRDefault="008C0D2B" w:rsidP="0094250A">
+      <w:pPr>
+        <w:spacing w:after="240"/>
+        <w:ind w:left="708"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008C4C79">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">b) </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BC2DCA">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t>...</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="27E7A9E3" w14:textId="77777777" w:rsidR="008C0D2B" w:rsidRPr="008C4C79" w:rsidRDefault="008C0D2B" w:rsidP="0094250A">
       <w:pPr>
         <w:pStyle w:val="Textindependent"/>
-        <w:jc w:val="both"/>
-[...79 lines deleted...]
-        <w:pStyle w:val="Textindependent"/>
+        <w:spacing w:after="240"/>
         <w:ind w:firstLine="708"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008C4C79">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">c) </w:t>
       </w:r>
       <w:r w:rsidRPr="00BC2DCA">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
         <w:t>...</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="17A1F848" w14:textId="77777777" w:rsidR="008C0D2B" w:rsidRPr="008C4C79" w:rsidRDefault="001C2C55" w:rsidP="008C0D2B">
+    <w:p w14:paraId="17A1F848" w14:textId="03A42A87" w:rsidR="008C0D2B" w:rsidRPr="008C4C79" w:rsidRDefault="008C0D2B" w:rsidP="0094250A">
       <w:pPr>
         <w:pStyle w:val="Textindependent"/>
+        <w:spacing w:after="240"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B63032">
-[...6 lines deleted...]
-      <w:r w:rsidR="008C0D2B" w:rsidRPr="008C4C79">
+      <w:r w:rsidRPr="008C4C79">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>Per tal d’obtenir les anteriors classificacions, els socis han de complir els següents condicions:</w:t>
       </w:r>
-      <w:r w:rsidR="008C0D2B">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="008C0D2B" w:rsidRPr="00BA08CA">
+      <w:r w:rsidRPr="00BA08CA">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="FF0000"/>
         </w:rPr>
         <w:t>[</w:t>
       </w:r>
-      <w:r w:rsidR="008C0D2B" w:rsidRPr="00E91AEE">
+      <w:r w:rsidRPr="00E91AEE">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:i/>
           <w:color w:val="FF0000"/>
         </w:rPr>
         <w:t>NOTA</w:t>
       </w:r>
-      <w:r w:rsidR="008C0D2B" w:rsidRPr="00BA08CA">
+      <w:r w:rsidRPr="00BA08CA">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:color w:val="FF0000"/>
         </w:rPr>
         <w:t>: apartat opcional</w:t>
       </w:r>
-      <w:r w:rsidR="008C0D2B" w:rsidRPr="00BA08CA">
+      <w:r w:rsidRPr="00BA08CA">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="FF0000"/>
         </w:rPr>
         <w:t>]</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3BBE9F86" w14:textId="77777777" w:rsidR="008C0D2B" w:rsidRPr="008C4C79" w:rsidRDefault="008C0D2B" w:rsidP="008C0D2B">
-[...10 lines deleted...]
-    <w:p w14:paraId="1AFAA874" w14:textId="77777777" w:rsidR="008C0D2B" w:rsidRPr="00620E04" w:rsidRDefault="008C0D2B" w:rsidP="008C0D2B">
+    <w:p w14:paraId="1AFAA874" w14:textId="77777777" w:rsidR="008C0D2B" w:rsidRPr="00620E04" w:rsidRDefault="008C0D2B" w:rsidP="0094250A">
       <w:pPr>
         <w:pStyle w:val="Textindependent"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="25"/>
         </w:numPr>
+        <w:spacing w:after="240"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008C4C79">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">Per als socis de la classe </w:t>
       </w:r>
       <w:r w:rsidRPr="0060510F">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
         <w:t>... : ...</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1D1D3CA4" w14:textId="77777777" w:rsidR="008C0D2B" w:rsidRPr="00620E04" w:rsidRDefault="008C0D2B" w:rsidP="008C0D2B">
+    <w:p w14:paraId="1D1D3CA4" w14:textId="77777777" w:rsidR="008C0D2B" w:rsidRPr="00620E04" w:rsidRDefault="008C0D2B" w:rsidP="0094250A">
       <w:pPr>
         <w:pStyle w:val="Textindependent"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="25"/>
         </w:numPr>
+        <w:spacing w:after="240"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008C4C79">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Per als socis de la classe</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="0060510F">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
         <w:t>... : ...</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="05AC1289" w14:textId="77777777" w:rsidR="008C0D2B" w:rsidRPr="00620E04" w:rsidRDefault="008C0D2B" w:rsidP="008C0D2B">
+    <w:p w14:paraId="05AC1289" w14:textId="77777777" w:rsidR="008C0D2B" w:rsidRPr="00620E04" w:rsidRDefault="008C0D2B" w:rsidP="0094250A">
       <w:pPr>
         <w:pStyle w:val="Textindependent"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="25"/>
         </w:numPr>
+        <w:spacing w:after="240"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008C4C79">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">Per als socis de la classe </w:t>
       </w:r>
       <w:r w:rsidRPr="0060510F">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
         <w:t>... : ...</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="210569BE" w14:textId="7DBEB13A" w:rsidR="00EE63D9" w:rsidRPr="00B63032" w:rsidRDefault="00EE63D9" w:rsidP="008C0D2B">
+    <w:p w14:paraId="210569BE" w14:textId="7DBEB13A" w:rsidR="00EE63D9" w:rsidRPr="00B63032" w:rsidRDefault="00EE63D9" w:rsidP="0094250A">
       <w:pPr>
         <w:pStyle w:val="Textindependent"/>
-        <w:jc w:val="both"/>
-[...5 lines deleted...]
-    <w:p w14:paraId="67B66A39" w14:textId="7F1D026B" w:rsidR="00224E59" w:rsidRPr="00B63032" w:rsidRDefault="00224E59" w:rsidP="00875F17">
+        <w:spacing w:after="240"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="67B66A39" w14:textId="7F1D026B" w:rsidR="00224E59" w:rsidRPr="00004A7D" w:rsidRDefault="00224E59" w:rsidP="0094250A">
       <w:pPr>
         <w:pStyle w:val="Ttol4"/>
-        <w:jc w:val="both"/>
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:spacing w:after="240"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
           <w:u w:val="none"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="5" w:name="_Hlk119596679"/>
-      <w:r w:rsidRPr="00B63032">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r w:rsidRPr="00004A7D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
           <w:u w:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">Article </w:t>
       </w:r>
-      <w:r w:rsidR="00B25231" w:rsidRPr="00B63032">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r w:rsidR="00B25231" w:rsidRPr="00004A7D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
           <w:u w:val="none"/>
         </w:rPr>
         <w:t>7</w:t>
       </w:r>
-      <w:r w:rsidR="00351365" w:rsidRPr="00B63032">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r w:rsidR="00351365" w:rsidRPr="00004A7D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
           <w:u w:val="none"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
-      <w:r w:rsidRPr="00B63032">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r w:rsidRPr="00004A7D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
           <w:u w:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00B63032">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r w:rsidRPr="00004A7D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
           <w:i/>
           <w:iCs/>
           <w:u w:val="none"/>
         </w:rPr>
         <w:t>Causes de baixa dels socis</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="5"/>
-    <w:p w14:paraId="5C16027E" w14:textId="77777777" w:rsidR="00224E59" w:rsidRPr="00B63032" w:rsidRDefault="00224E59" w:rsidP="00875F17">
+    <w:p w14:paraId="536A8A4B" w14:textId="575110F4" w:rsidR="00224E59" w:rsidRPr="00B63032" w:rsidRDefault="00224E59" w:rsidP="0094250A">
       <w:pPr>
         <w:pStyle w:val="Textindependent2"/>
-        <w:rPr>
-[...7 lines deleted...]
-        <w:pStyle w:val="Textindependent2"/>
+        <w:spacing w:after="240"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="6" w:name="_Hlk119596658"/>
+      <w:bookmarkEnd w:id="5"/>
       <w:r w:rsidRPr="00B63032">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>Els membres tenen dret a separar-se d</w:t>
       </w:r>
       <w:r w:rsidR="007209E6" w:rsidRPr="00B63032">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>e</w:t>
       </w:r>
       <w:r w:rsidR="008001D2" w:rsidRPr="00B63032">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="007209E6" w:rsidRPr="00B63032">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>l</w:t>
       </w:r>
       <w:r w:rsidR="008001D2" w:rsidRPr="00B63032">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>’agrupació</w:t>
       </w:r>
       <w:r w:rsidRPr="00B63032">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve"> i no poden ser obligats a romandre-hi en contra de la seva voluntat. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="39483604" w14:textId="77777777" w:rsidR="00224E59" w:rsidRPr="00B63032" w:rsidRDefault="00224E59" w:rsidP="00875F17">
-[...11 lines deleted...]
-      <w:pPr>
+    <w:p w14:paraId="28A5C049" w14:textId="77777777" w:rsidR="00875F17" w:rsidRPr="00B63032" w:rsidRDefault="00224E59" w:rsidP="0094250A">
+      <w:pPr>
+        <w:spacing w:after="240"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B63032">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>En qualsevol cas, la condició de membre es perd en els casos següents:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="013798C6" w14:textId="77777777" w:rsidR="00875F17" w:rsidRPr="00B63032" w:rsidRDefault="00875F17" w:rsidP="00875F17">
-[...10 lines deleted...]
-    <w:p w14:paraId="6F18B0B7" w14:textId="603F9FDB" w:rsidR="001F17C6" w:rsidRPr="00B63032" w:rsidRDefault="007076AE" w:rsidP="002C5549">
+    <w:p w14:paraId="6F18B0B7" w14:textId="603F9FDB" w:rsidR="001F17C6" w:rsidRPr="00B63032" w:rsidRDefault="007076AE" w:rsidP="0094250A">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="29"/>
         </w:numPr>
+        <w:spacing w:after="240"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B63032">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Per voluntat pròpia</w:t>
       </w:r>
       <w:r w:rsidR="001F17C6" w:rsidRPr="00B63032">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="03E48CE6" w14:textId="77777777" w:rsidR="00875F17" w:rsidRPr="00B63032" w:rsidRDefault="00875F17" w:rsidP="00875F17">
-[...11 lines deleted...]
-    <w:p w14:paraId="5AA6FED2" w14:textId="71FDFC17" w:rsidR="005B5CD9" w:rsidRPr="00B63032" w:rsidRDefault="005B5CD9" w:rsidP="002C5549">
+    <w:p w14:paraId="5AA6FED2" w14:textId="71FDFC17" w:rsidR="005B5CD9" w:rsidRPr="00004A7D" w:rsidRDefault="005B5CD9" w:rsidP="0094250A">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="29"/>
         </w:numPr>
-        <w:jc w:val="both"/>
-[...7 lines deleted...]
-      <w:r w:rsidRPr="00B63032">
+        <w:spacing w:after="240"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00004A7D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Per resolució judicial</w:t>
       </w:r>
-      <w:r w:rsidR="001F17C6" w:rsidRPr="00B63032">
+      <w:r w:rsidR="001F17C6" w:rsidRPr="00004A7D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="37BCE276" w14:textId="77777777" w:rsidR="00875F17" w:rsidRPr="00B63032" w:rsidRDefault="00875F17" w:rsidP="00875F17">
-[...11 lines deleted...]
-      <w:pPr>
+    <w:p w14:paraId="48DFFDE4" w14:textId="77777777" w:rsidR="00004A7D" w:rsidRPr="00004A7D" w:rsidRDefault="00004A7D" w:rsidP="0094250A">
+      <w:pPr>
+        <w:pStyle w:val="Textindependent2"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="29"/>
         </w:numPr>
-        <w:jc w:val="both"/>
-[...55 lines deleted...]
-    <w:p w14:paraId="05196FA5" w14:textId="77777777" w:rsidR="00875F17" w:rsidRPr="00B63032" w:rsidRDefault="00B25231" w:rsidP="002C5549">
+        <w:spacing w:after="240"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00004A7D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Per imposició d’una sanció disciplinària d’acord amb el règim disciplinari establert als estatuts.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="05196FA5" w14:textId="77777777" w:rsidR="00875F17" w:rsidRPr="00B63032" w:rsidRDefault="00B25231" w:rsidP="0094250A">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="29"/>
         </w:numPr>
+        <w:spacing w:after="240"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B63032">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Per manca del pagament de qualsevol quota a la qual estigui obligat a fer front</w:t>
       </w:r>
       <w:r w:rsidR="00B84127" w:rsidRPr="00B63032">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">, previ requeriment de fer-ne efectiu l’ingrés en un termini de </w:t>
       </w:r>
       <w:r w:rsidR="00875F17" w:rsidRPr="008C0D2B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
         <w:t>...</w:t>
       </w:r>
       <w:r w:rsidR="00B84127" w:rsidRPr="00B63032">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> dies.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3BDCC151" w14:textId="77777777" w:rsidR="00875F17" w:rsidRPr="00B63032" w:rsidRDefault="00875F17" w:rsidP="00875F17">
-[...11 lines deleted...]
-    <w:p w14:paraId="7B8A7C99" w14:textId="1A5D3726" w:rsidR="00224E59" w:rsidRPr="00B63032" w:rsidRDefault="005B5CD9" w:rsidP="002C5549">
+    <w:p w14:paraId="7B8A7C99" w14:textId="2238D80E" w:rsidR="00224E59" w:rsidRPr="00004A7D" w:rsidRDefault="005B5CD9" w:rsidP="0094250A">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="29"/>
         </w:numPr>
-        <w:jc w:val="both"/>
-[...4 lines deleted...]
-          <w:szCs w:val="24"/>
+        <w:spacing w:after="240"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00004A7D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Per qualsevol altra causa prevista a l’ordenament jurídic vigent</w:t>
+      </w:r>
+      <w:r w:rsidR="00004A7D" w:rsidRPr="00004A7D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00004A7D" w:rsidRPr="00004A7D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>en matèria d’esports i d’associacions.</w:t>
+      </w:r>
+      <w:r w:rsidR="001F17C6" w:rsidRPr="00004A7D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="6"/>
+    <w:p w14:paraId="0ADAE9AE" w14:textId="77777777" w:rsidR="005B5CD9" w:rsidRPr="00B63032" w:rsidRDefault="005B5CD9" w:rsidP="0094250A">
+      <w:pPr>
+        <w:spacing w:after="240"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="272CC8EF" w14:textId="1EF118FE" w:rsidR="00224E59" w:rsidRPr="00004A7D" w:rsidRDefault="00224E59" w:rsidP="0094250A">
+      <w:pPr>
+        <w:pStyle w:val="Ttol2"/>
+        <w:spacing w:after="240"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:i/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00004A7D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">Article </w:t>
+      </w:r>
+      <w:r w:rsidR="00B84127" w:rsidRPr="00004A7D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+        </w:rPr>
+        <w:t>8</w:t>
+      </w:r>
+      <w:r w:rsidR="00351365" w:rsidRPr="00004A7D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00004A7D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00004A7D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:i/>
+        </w:rPr>
+        <w:t>Drets</w:t>
+      </w:r>
+      <w:r w:rsidR="00B84127" w:rsidRPr="00004A7D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:i/>
+        </w:rPr>
+        <w:t xml:space="preserve"> i deures</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00004A7D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:i/>
+        </w:rPr>
+        <w:t xml:space="preserve"> dels socis</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3B409F34" w14:textId="4C948490" w:rsidR="00224E59" w:rsidRPr="00B63032" w:rsidRDefault="00B84127" w:rsidP="0094250A">
+      <w:pPr>
+        <w:pStyle w:val="Textindependent"/>
+        <w:spacing w:after="240"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B63032">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-          <w:color w:val="000000" w:themeColor="text1"/>
-[...55 lines deleted...]
-      <w:r w:rsidRPr="00B63032">
+        </w:rPr>
+        <w:t xml:space="preserve">I. </w:t>
+      </w:r>
+      <w:r w:rsidR="00224E59" w:rsidRPr="00B63032">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Els membres d</w:t>
+      </w:r>
+      <w:r w:rsidR="008C147F" w:rsidRPr="00B63032">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>e</w:t>
+      </w:r>
+      <w:r w:rsidR="008001D2" w:rsidRPr="00B63032">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00B63032">
-[...42 lines deleted...]
-        <w:t xml:space="preserve">I. </w:t>
+      <w:r w:rsidR="008C147F" w:rsidRPr="00B63032">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>l</w:t>
+      </w:r>
+      <w:r w:rsidR="008001D2" w:rsidRPr="00B63032">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>’agrupació</w:t>
       </w:r>
       <w:r w:rsidR="00224E59" w:rsidRPr="00B63032">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
-        <w:t>Els membres d</w:t>
-[...28 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve"> tenen dret a: </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="39285BBE" w14:textId="77777777" w:rsidR="00224E59" w:rsidRPr="00B63032" w:rsidRDefault="00224E59" w:rsidP="00875F17">
-[...7 lines deleted...]
-    <w:p w14:paraId="5C54574C" w14:textId="77777777" w:rsidR="00224E59" w:rsidRPr="00B63032" w:rsidRDefault="00224E59" w:rsidP="002C5549">
+    <w:p w14:paraId="7067560E" w14:textId="77777777" w:rsidR="00AB1078" w:rsidRPr="00AB1078" w:rsidRDefault="00AB1078" w:rsidP="00AB1078">
       <w:pPr>
         <w:pStyle w:val="Textindependent2"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
+        <w:spacing w:after="240"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B63032">
-[...38 lines deleted...]
-    <w:p w14:paraId="387039D0" w14:textId="5EF6FB17" w:rsidR="00224E59" w:rsidRPr="00B63032" w:rsidRDefault="00224E59" w:rsidP="002C5549">
+      <w:r w:rsidRPr="00AB1078">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Assistir i participar amb veu i vot a les reunions de l’Assemblea General personalment, o a través de representants.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="387039D0" w14:textId="5EF6FB17" w:rsidR="00224E59" w:rsidRPr="00B63032" w:rsidRDefault="00224E59" w:rsidP="0094250A">
       <w:pPr>
         <w:pStyle w:val="Textindependent2"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
+        <w:spacing w:after="240"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B63032">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>Votar en els altres òrgans de què formin part</w:t>
       </w:r>
       <w:r w:rsidR="001F17C6" w:rsidRPr="00B63032">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4466A054" w14:textId="77777777" w:rsidR="00224E59" w:rsidRPr="00B63032" w:rsidRDefault="00224E59" w:rsidP="00875F17">
-[...9 lines deleted...]
-    <w:p w14:paraId="30218019" w14:textId="77777777" w:rsidR="00224E59" w:rsidRPr="00B63032" w:rsidRDefault="00224E59" w:rsidP="002C5549">
+    <w:p w14:paraId="30218019" w14:textId="77777777" w:rsidR="00224E59" w:rsidRPr="00B63032" w:rsidRDefault="00224E59" w:rsidP="0094250A">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
+        <w:spacing w:after="240"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B63032">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Ser elegibles per als òrgans de govern</w:t>
       </w:r>
       <w:r w:rsidR="001F17C6" w:rsidRPr="00B63032">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="103C00CC" w14:textId="77777777" w:rsidR="00224E59" w:rsidRPr="00B63032" w:rsidRDefault="00224E59" w:rsidP="00875F17">
-[...9 lines deleted...]
-    <w:p w14:paraId="68F7510C" w14:textId="440B8FCD" w:rsidR="00224E59" w:rsidRPr="00B63032" w:rsidRDefault="00224E59" w:rsidP="002C5549">
+    <w:p w14:paraId="68F7510C" w14:textId="440B8FCD" w:rsidR="00224E59" w:rsidRPr="00B63032" w:rsidRDefault="00224E59" w:rsidP="0094250A">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
+        <w:spacing w:after="240"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B63032">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Ser informats de les activitats </w:t>
       </w:r>
       <w:r w:rsidR="008C147F" w:rsidRPr="00B63032">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>de</w:t>
       </w:r>
       <w:r w:rsidR="008001D2" w:rsidRPr="00B63032">
         <w:rPr>
@@ -3093,278 +2758,349 @@
       <w:r w:rsidR="008001D2" w:rsidRPr="00B63032">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>’agrupació</w:t>
       </w:r>
       <w:r w:rsidRPr="00B63032">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> i prendre-hi part</w:t>
       </w:r>
       <w:r w:rsidR="001F17C6" w:rsidRPr="00B63032">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="72ED2960" w14:textId="77777777" w:rsidR="00224E59" w:rsidRPr="00B63032" w:rsidRDefault="00224E59" w:rsidP="00875F17">
-[...9 lines deleted...]
-    <w:p w14:paraId="0F5936EC" w14:textId="0FD5DB57" w:rsidR="00224E59" w:rsidRPr="00B63032" w:rsidRDefault="00224E59" w:rsidP="002C5549">
+    <w:p w14:paraId="72ED2960" w14:textId="77777777" w:rsidR="00224E59" w:rsidRPr="00B63032" w:rsidRDefault="00224E59" w:rsidP="0094250A">
+      <w:pPr>
+        <w:spacing w:after="240"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0F5936EC" w14:textId="0FD5DB57" w:rsidR="00224E59" w:rsidRPr="00B63032" w:rsidRDefault="00224E59" w:rsidP="0094250A">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
+        <w:spacing w:after="240"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B63032">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Ser informats del funcionament </w:t>
       </w:r>
       <w:r w:rsidR="008001D2" w:rsidRPr="00B63032">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>de l’agrupació</w:t>
       </w:r>
       <w:r w:rsidRPr="00B63032">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> i, especialment, de les decisions dels òrgans de govern, de l’estat de comptes i de les </w:t>
       </w:r>
       <w:r w:rsidR="0089566F" w:rsidRPr="00B63032">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">seves </w:t>
       </w:r>
       <w:r w:rsidRPr="00B63032">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">relacions amb els poders públics i amb tercers. Aquest dret es pot exercir sol·licitant la informació corresponent a la Junta Directiva o als altres òrgans estatutaris de govern i, si escau, fent preguntes a les </w:t>
+        <w:t xml:space="preserve">relacions amb els poders públics i amb tercers. Aquest dret es pot exercir sol·licitant la informació corresponent a la Junta Directiva o als </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B63032">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">altres òrgans estatutaris de govern i, si escau, fent preguntes a les </w:t>
       </w:r>
       <w:r w:rsidR="00680FA3" w:rsidRPr="00B63032">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
       <w:r w:rsidRPr="00B63032">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">ssemblees </w:t>
       </w:r>
       <w:r w:rsidR="00680FA3" w:rsidRPr="00B63032">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>g</w:t>
       </w:r>
       <w:r w:rsidRPr="00B63032">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>enerals</w:t>
       </w:r>
       <w:r w:rsidR="001F17C6" w:rsidRPr="00B63032">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6C9CB6B3" w14:textId="77777777" w:rsidR="00224E59" w:rsidRPr="00B63032" w:rsidRDefault="00224E59" w:rsidP="00875F17">
-[...9 lines deleted...]
-    <w:p w14:paraId="5319EF5B" w14:textId="1A4C5AFF" w:rsidR="00224E59" w:rsidRPr="00B63032" w:rsidRDefault="00224E59" w:rsidP="002C5549">
+    <w:p w14:paraId="5319EF5B" w14:textId="4451671E" w:rsidR="00224E59" w:rsidRDefault="00224E59" w:rsidP="0094250A">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
+        <w:spacing w:after="240"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B63032">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Separar-se de</w:t>
       </w:r>
       <w:r w:rsidR="008001D2" w:rsidRPr="00B63032">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> l’agrupació</w:t>
       </w:r>
       <w:r w:rsidR="008C147F" w:rsidRPr="00B63032">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r w:rsidRPr="00B63032">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Si la persona que se separa consta al Registre com a membre fundador, pot sol·licitar al Registre l’anotació de la seva separació</w:t>
       </w:r>
       <w:r w:rsidR="001F17C6" w:rsidRPr="00B63032">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2500597E" w14:textId="77777777" w:rsidR="00224E59" w:rsidRPr="00B63032" w:rsidRDefault="00224E59" w:rsidP="00875F17">
-[...9 lines deleted...]
-    <w:p w14:paraId="4C752B6E" w14:textId="1540ED84" w:rsidR="00224E59" w:rsidRPr="00B63032" w:rsidRDefault="00B84127" w:rsidP="00875F17">
+    <w:p w14:paraId="1BE21FA9" w14:textId="77777777" w:rsidR="00AB1078" w:rsidRPr="00AB1078" w:rsidRDefault="00AB1078" w:rsidP="00AB1078">
+      <w:pPr>
+        <w:pStyle w:val="Pargrafdellista"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="5"/>
+        </w:numPr>
+        <w:ind w:left="714" w:hanging="357"/>
+        <w:contextualSpacing w:val="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AB1078">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Els socis que hagin fet constar a l’acta el seu vot contrari a un acord i els que no hagin assistit a la reunió on es va prendre i no hagin delegat el seu vot, poden impugnar-lo judicialment si és contrari a aquesta Llei o als Estatuts de l’associació, o si beneficia uns socis o tercers en perjudici d’uns altres membres o dels interessos del club, en el termini dels 30 dies següents d’haver-lo aprovat.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4CE549DF" w14:textId="77777777" w:rsidR="00AB1078" w:rsidRPr="00AB1078" w:rsidRDefault="00AB1078" w:rsidP="00AB1078">
+      <w:pPr>
+        <w:pStyle w:val="Pargrafdellista"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="5"/>
+        </w:numPr>
+        <w:ind w:left="714" w:hanging="357"/>
+        <w:contextualSpacing w:val="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AB1078">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Els membres que hagin impugnat un acord poden sol·licitar al Registre l’anotació marginal de la impugnació.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="134FD8B1" w14:textId="77777777" w:rsidR="00AB1078" w:rsidRPr="006277DC" w:rsidRDefault="00AB1078" w:rsidP="00AB1078">
+      <w:pPr>
+        <w:pStyle w:val="Pargrafdellista"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="5"/>
+        </w:numPr>
+        <w:ind w:left="714" w:hanging="357"/>
+        <w:contextualSpacing w:val="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00477A49">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t>...</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="01EDD3C7" w14:textId="77777777" w:rsidR="00AB1078" w:rsidRPr="00B63032" w:rsidRDefault="00AB1078" w:rsidP="00AB1078">
+      <w:pPr>
+        <w:spacing w:after="240"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4C752B6E" w14:textId="1540ED84" w:rsidR="00224E59" w:rsidRPr="00B63032" w:rsidRDefault="00B84127" w:rsidP="0094250A">
       <w:pPr>
         <w:pStyle w:val="Textindependent"/>
+        <w:spacing w:after="240"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B63032">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>II</w:t>
       </w:r>
       <w:r w:rsidR="00224E59" w:rsidRPr="00B63032">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">. Els membres </w:t>
       </w:r>
       <w:r w:rsidR="008001D2" w:rsidRPr="00B63032">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>t</w:t>
       </w:r>
       <w:r w:rsidR="00224E59" w:rsidRPr="00B63032">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">enen els deures següents: </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="460FFA32" w14:textId="77777777" w:rsidR="00224E59" w:rsidRPr="00B63032" w:rsidRDefault="00224E59" w:rsidP="00875F17">
-[...8 lines deleted...]
-    <w:p w14:paraId="6DFE24D5" w14:textId="76E49939" w:rsidR="00224E59" w:rsidRPr="00B63032" w:rsidRDefault="00224E59" w:rsidP="002C5549">
+    <w:p w14:paraId="6DFE24D5" w14:textId="76E49939" w:rsidR="00224E59" w:rsidRPr="00B63032" w:rsidRDefault="00224E59" w:rsidP="0094250A">
       <w:pPr>
         <w:pStyle w:val="Textindependent"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
+        <w:spacing w:after="240"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B63032">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">Ser lleials als objectius i </w:t>
       </w:r>
       <w:r w:rsidR="008E4DE4" w:rsidRPr="00B63032">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">a </w:t>
       </w:r>
       <w:r w:rsidRPr="00B63032">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">les finalitats </w:t>
       </w:r>
       <w:r w:rsidR="008C147F" w:rsidRPr="00B63032">
         <w:rPr>
@@ -3381,66 +3117,58 @@
       <w:r w:rsidR="008C147F" w:rsidRPr="00B63032">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>l</w:t>
       </w:r>
       <w:r w:rsidR="008001D2" w:rsidRPr="00B63032">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>’agrupació</w:t>
       </w:r>
       <w:r w:rsidRPr="00B63032">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> i actuar per assolir-los</w:t>
       </w:r>
       <w:r w:rsidR="001F17C6" w:rsidRPr="00B63032">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="49D7E2F5" w14:textId="77777777" w:rsidR="00224E59" w:rsidRPr="00B63032" w:rsidRDefault="00224E59" w:rsidP="00875F17">
-[...8 lines deleted...]
-    <w:p w14:paraId="7A2ABA46" w14:textId="3AD7095B" w:rsidR="00224E59" w:rsidRPr="00B63032" w:rsidRDefault="00224E59" w:rsidP="002C5549">
+    <w:p w14:paraId="7A2ABA46" w14:textId="3AD7095B" w:rsidR="00224E59" w:rsidRPr="00B63032" w:rsidRDefault="00224E59" w:rsidP="0094250A">
       <w:pPr>
         <w:pStyle w:val="Textindependent"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
+        <w:spacing w:after="240"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B63032">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>Contribuir al sosteniment de</w:t>
       </w:r>
       <w:r w:rsidR="008001D2" w:rsidRPr="00B63032">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="008C147F" w:rsidRPr="00B63032">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>l</w:t>
       </w:r>
       <w:r w:rsidR="008001D2" w:rsidRPr="00B63032">
         <w:rPr>
@@ -3457,236 +3185,194 @@
       <w:r w:rsidR="003E31ED" w:rsidRPr="00B63032">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> els </w:t>
       </w:r>
       <w:r w:rsidR="00157340" w:rsidRPr="00B63032">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>e</w:t>
       </w:r>
       <w:r w:rsidR="003E31ED" w:rsidRPr="00B63032">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>statuts</w:t>
       </w:r>
       <w:r w:rsidR="001F17C6" w:rsidRPr="00B63032">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="54391780" w14:textId="77777777" w:rsidR="00224E59" w:rsidRPr="00B63032" w:rsidRDefault="00224E59" w:rsidP="00875F17">
-[...8 lines deleted...]
-    <w:p w14:paraId="2D475DF2" w14:textId="668EC664" w:rsidR="00224E59" w:rsidRPr="00B63032" w:rsidRDefault="00224E59" w:rsidP="002C5549">
+    <w:p w14:paraId="2D475DF2" w14:textId="668EC664" w:rsidR="00224E59" w:rsidRPr="00B63032" w:rsidRDefault="00224E59" w:rsidP="0094250A">
       <w:pPr>
         <w:pStyle w:val="Textindependent"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
+        <w:spacing w:after="240"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B63032">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>Respectar i complir els acords adoptats pels òrgans de</w:t>
       </w:r>
       <w:r w:rsidR="008001D2" w:rsidRPr="00B63032">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="008C147F" w:rsidRPr="00B63032">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>l</w:t>
       </w:r>
       <w:r w:rsidR="008001D2" w:rsidRPr="00B63032">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>’agrupació</w:t>
       </w:r>
       <w:r w:rsidR="001F17C6" w:rsidRPr="00B63032">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="25EBDB97" w14:textId="77777777" w:rsidR="00224E59" w:rsidRPr="00B63032" w:rsidRDefault="00224E59" w:rsidP="00875F17">
-[...19 lines deleted...]
-    <w:p w14:paraId="60F70C97" w14:textId="2919A700" w:rsidR="00224E59" w:rsidRPr="00B63032" w:rsidRDefault="00224E59" w:rsidP="00875F17">
+    <w:p w14:paraId="25EBDB97" w14:textId="77777777" w:rsidR="00224E59" w:rsidRPr="00B63032" w:rsidRDefault="00224E59" w:rsidP="0094250A">
+      <w:pPr>
+        <w:spacing w:after="240"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="60F70C97" w14:textId="2919A700" w:rsidR="00224E59" w:rsidRPr="00B63032" w:rsidRDefault="00224E59" w:rsidP="0094250A">
       <w:pPr>
         <w:pStyle w:val="Ttol1"/>
+        <w:spacing w:after="240"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="none"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B63032">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="none"/>
         </w:rPr>
         <w:t>ÒRGANS DE</w:t>
       </w:r>
       <w:r w:rsidR="008001D2" w:rsidRPr="00B63032">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> L’AGRUPACIÓ</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="00AAD8DF" w14:textId="77777777" w:rsidR="00224E59" w:rsidRPr="00B63032" w:rsidRDefault="00224E59" w:rsidP="00875F17">
-[...10 lines deleted...]
-    <w:p w14:paraId="354E9896" w14:textId="24C5060E" w:rsidR="00224E59" w:rsidRPr="00B63032" w:rsidRDefault="00224E59" w:rsidP="00875F17">
+    <w:p w14:paraId="354E9896" w14:textId="24C5060E" w:rsidR="00224E59" w:rsidRPr="0094250A" w:rsidRDefault="00224E59" w:rsidP="0094250A">
       <w:pPr>
         <w:pStyle w:val="Ttol6"/>
-        <w:rPr>
-[...1 lines deleted...]
-          <w:b w:val="0"/>
+        <w:spacing w:after="240"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs w:val="0"/>
           <w:u w:val="none"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B63032">
-[...2 lines deleted...]
-          <w:b w:val="0"/>
+      <w:r w:rsidRPr="0094250A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs w:val="0"/>
           <w:u w:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">Article </w:t>
       </w:r>
-      <w:r w:rsidR="00587F1E" w:rsidRPr="00B63032">
-[...2 lines deleted...]
-          <w:b w:val="0"/>
+      <w:r w:rsidR="00587F1E" w:rsidRPr="0094250A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs w:val="0"/>
           <w:u w:val="none"/>
         </w:rPr>
         <w:t>9</w:t>
       </w:r>
-      <w:r w:rsidR="00351365" w:rsidRPr="00B63032">
-[...2 lines deleted...]
-          <w:b w:val="0"/>
+      <w:r w:rsidR="00351365" w:rsidRPr="0094250A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs w:val="0"/>
           <w:u w:val="none"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
-      <w:r w:rsidRPr="00B63032">
-[...2 lines deleted...]
-          <w:b w:val="0"/>
+      <w:r w:rsidRPr="0094250A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs w:val="0"/>
           <w:u w:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00B63032">
-[...2 lines deleted...]
-          <w:b w:val="0"/>
+      <w:r w:rsidRPr="0094250A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs w:val="0"/>
           <w:i/>
           <w:iCs/>
           <w:u w:val="none"/>
         </w:rPr>
         <w:t>Assemblea General</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="23408777" w14:textId="77777777" w:rsidR="00224E59" w:rsidRPr="00B63032" w:rsidRDefault="00224E59" w:rsidP="00875F17">
-[...10 lines deleted...]
-      <w:pPr>
+    <w:p w14:paraId="7D999E74" w14:textId="35861BAE" w:rsidR="003B4800" w:rsidRPr="00B63032" w:rsidRDefault="00224E59" w:rsidP="0094250A">
+      <w:pPr>
+        <w:spacing w:after="240"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B63032">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">L’Assemblea General és l’òrgan sobirà </w:t>
       </w:r>
       <w:r w:rsidR="007209E6" w:rsidRPr="00B63032">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>de</w:t>
       </w:r>
       <w:r w:rsidR="008001D2" w:rsidRPr="00B63032">
         <w:rPr>
@@ -3715,5725 +3401,5266 @@
       <w:r w:rsidRPr="00B63032">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> i en formen part tots els membres</w:t>
       </w:r>
       <w:r w:rsidR="005B341B" w:rsidRPr="00B63032">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> directament o per representació</w:t>
       </w:r>
       <w:r w:rsidRPr="00B63032">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0960D5DF" w14:textId="77777777" w:rsidR="00224E59" w:rsidRPr="00B63032" w:rsidRDefault="00224E59" w:rsidP="00875F17">
+    <w:p w14:paraId="62F98255" w14:textId="77777777" w:rsidR="00224E59" w:rsidRPr="00B63032" w:rsidRDefault="00224E59" w:rsidP="0094250A">
       <w:pPr>
         <w:pStyle w:val="Ttol7"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="0"/>
         </w:numPr>
+        <w:spacing w:after="240"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:u w:val="none"/>
         </w:rPr>
       </w:pPr>
-    </w:p>
-    <w:p w14:paraId="62F98255" w14:textId="77777777" w:rsidR="00224E59" w:rsidRPr="00B63032" w:rsidRDefault="00224E59" w:rsidP="00875F17">
+      <w:r w:rsidRPr="00B63032">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:u w:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">I. Competències </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2C8FA6DD" w14:textId="77777777" w:rsidR="00224E59" w:rsidRPr="00B63032" w:rsidRDefault="00224E59" w:rsidP="0094250A">
+      <w:pPr>
+        <w:spacing w:after="240"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B63032">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>L’Assemblea General té les funcions següents:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0D9BE165" w14:textId="77777777" w:rsidR="00AB1078" w:rsidRPr="00AB1078" w:rsidRDefault="00AB1078" w:rsidP="00AB1078">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="9"/>
+        </w:numPr>
+        <w:spacing w:after="240"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AB1078">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Modificar els Estatuts per majoria absoluta de vots dels assistents i representats.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="444EA361" w14:textId="77777777" w:rsidR="00004A7D" w:rsidRPr="00004A7D" w:rsidRDefault="00004A7D" w:rsidP="0094250A">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="9"/>
+        </w:numPr>
+        <w:spacing w:after="240"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00004A7D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Elegir el president i la Junta Directiva. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00004A7D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>[</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00004A7D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:i/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>NOTA:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00004A7D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> en cas que el president s’elegeixi per Junta Directiva, deixar aquest apartat com a “Elegir la Junta Directiva” i afegir lo del president a l’article 10.I.2</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00004A7D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">] </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="43C4865B" w14:textId="4CE03A8E" w:rsidR="00224E59" w:rsidRPr="00B63032" w:rsidRDefault="00157340" w:rsidP="0094250A">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="9"/>
+        </w:numPr>
+        <w:spacing w:after="240"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B63032">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Fer</w:t>
+      </w:r>
+      <w:r w:rsidR="00224E59" w:rsidRPr="00B63032">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> cessa</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B63032">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>r</w:t>
+      </w:r>
+      <w:r w:rsidR="00224E59" w:rsidRPr="00B63032">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> la Junta Directiva</w:t>
+      </w:r>
+      <w:r w:rsidR="00224E59" w:rsidRPr="00B63032">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> o qualsevol dels seus membres per majoria </w:t>
+      </w:r>
+      <w:r w:rsidR="00FF2E39" w:rsidRPr="00406D91">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">simple </w:t>
+      </w:r>
+      <w:r w:rsidR="00FF2E39" w:rsidRPr="00406D91">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t>/</w:t>
+      </w:r>
+      <w:r w:rsidR="00FF2E39" w:rsidRPr="00406D91">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> absoluta</w:t>
+      </w:r>
+      <w:r w:rsidR="003B4800" w:rsidRPr="00B63032">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00224E59" w:rsidRPr="00B63032">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>dels assistents i representats</w:t>
+      </w:r>
+      <w:r w:rsidR="001F17C6" w:rsidRPr="00B63032">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="27D37257" w14:textId="77777777" w:rsidR="00224E59" w:rsidRPr="00B63032" w:rsidRDefault="00157340" w:rsidP="0094250A">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="9"/>
+        </w:numPr>
+        <w:spacing w:after="240"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B63032">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>A</w:t>
+      </w:r>
+      <w:r w:rsidR="00224E59" w:rsidRPr="00B63032">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>prova</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B63032">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>r</w:t>
+      </w:r>
+      <w:r w:rsidR="00224E59" w:rsidRPr="00B63032">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> el pressupost anual, que ha de contenir l’expressió de les quotes o </w:t>
+      </w:r>
+      <w:r w:rsidR="008338A0" w:rsidRPr="00B63032">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">les </w:t>
+      </w:r>
+      <w:r w:rsidR="00224E59" w:rsidRPr="00B63032">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>aportacions exigibles als socis, i aprova</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B63032">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>r</w:t>
+      </w:r>
+      <w:r w:rsidR="00224E59" w:rsidRPr="00B63032">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> la liquidació del pressupost anterior</w:t>
+      </w:r>
+      <w:r w:rsidR="001F17C6" w:rsidRPr="00B63032">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="38CD86F1" w14:textId="03FE1A1D" w:rsidR="00224E59" w:rsidRPr="00B63032" w:rsidRDefault="00157340" w:rsidP="0094250A">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="9"/>
+        </w:numPr>
+        <w:spacing w:after="240"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B63032">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>I</w:t>
+      </w:r>
+      <w:r w:rsidR="00224E59" w:rsidRPr="00B63032">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>ncorpora</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B63032">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>r</w:t>
+      </w:r>
+      <w:r w:rsidR="00224E59" w:rsidRPr="00B63032">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="008001D2" w:rsidRPr="00B63032">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>l’agrupació a</w:t>
+      </w:r>
+      <w:r w:rsidR="00224E59" w:rsidRPr="00B63032">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> una altra </w:t>
+      </w:r>
+      <w:r w:rsidR="008A0322" w:rsidRPr="00B63032">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">associació </w:t>
+      </w:r>
+      <w:r w:rsidR="00224E59" w:rsidRPr="00B63032">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>o a una unió d’associacions, així com crea</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B63032">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>r</w:t>
+      </w:r>
+      <w:r w:rsidR="00224E59" w:rsidRPr="00B63032">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> una altra associació</w:t>
+      </w:r>
+      <w:r w:rsidR="001F17C6" w:rsidRPr="00B63032">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0E0A13F4" w14:textId="1B1F7ABA" w:rsidR="00224E59" w:rsidRPr="00B63032" w:rsidRDefault="00157340" w:rsidP="0094250A">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="9"/>
+        </w:numPr>
+        <w:spacing w:after="240"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B63032">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>S</w:t>
+      </w:r>
+      <w:r w:rsidR="00224E59" w:rsidRPr="00B63032">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>epara</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B63032">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>r</w:t>
+      </w:r>
+      <w:r w:rsidR="00224E59" w:rsidRPr="00B63032">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> definitiva</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B63032">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>ment</w:t>
+      </w:r>
+      <w:r w:rsidR="00224E59" w:rsidRPr="00B63032">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="008001D2" w:rsidRPr="00B63032">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">de l’agrupació </w:t>
+      </w:r>
+      <w:r w:rsidR="00224E59" w:rsidRPr="00B63032">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>els seus membres després de l’expedient disciplinari corresponent.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="713DD5B4" w14:textId="2DA92FB4" w:rsidR="00AD3DBC" w:rsidRDefault="00157340" w:rsidP="0094250A">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="9"/>
+        </w:numPr>
+        <w:spacing w:after="240"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B63032">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Dissoldre</w:t>
+      </w:r>
+      <w:r w:rsidR="00224E59" w:rsidRPr="00B63032">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="008001D2" w:rsidRPr="00B63032">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>l’agrupació</w:t>
+      </w:r>
+      <w:r w:rsidR="001F17C6" w:rsidRPr="00B63032">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="302F67BC" w14:textId="77777777" w:rsidR="00FF2E39" w:rsidRPr="009A657E" w:rsidRDefault="00FF2E39" w:rsidP="00FF2E39">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="9"/>
+        </w:numPr>
+        <w:spacing w:after="240"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00406D91">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t>...</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5F922BD0" w14:textId="77777777" w:rsidR="00AD3DBC" w:rsidRPr="00B63032" w:rsidRDefault="00AD3DBC" w:rsidP="0094250A">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="9"/>
+        </w:numPr>
+        <w:spacing w:after="240"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B63032">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Les </w:t>
+      </w:r>
+      <w:r w:rsidR="00157340" w:rsidRPr="00B63032">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>altres</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B63032">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> previstes en aquests </w:t>
+      </w:r>
+      <w:r w:rsidR="00157340" w:rsidRPr="00B63032">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>e</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B63032">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>statuts i en la legislació sempre en vigor.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0DFB76D5" w14:textId="17DE9F1A" w:rsidR="00224E59" w:rsidRPr="00B63032" w:rsidRDefault="00224E59" w:rsidP="0094250A">
       <w:pPr>
         <w:pStyle w:val="Ttol7"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="0"/>
         </w:numPr>
+        <w:spacing w:after="240"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:u w:val="none"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B63032">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:u w:val="none"/>
         </w:rPr>
-        <w:t xml:space="preserve">I. Competències </w:t>
-[...18 lines deleted...]
-          <w:szCs w:val="24"/>
+        <w:t>II. Sessions</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="438A390F" w14:textId="77777777" w:rsidR="00224E59" w:rsidRPr="00B63032" w:rsidRDefault="00224E59" w:rsidP="0094250A">
+      <w:pPr>
+        <w:pStyle w:val="Textindependent2"/>
+        <w:spacing w:after="240"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B63032">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-          <w:sz w:val="24"/>
-[...27 lines deleted...]
-      </w:pPr>
+        </w:rPr>
+        <w:t xml:space="preserve">L’Assemblea General s’ha de reunir </w:t>
+      </w:r>
+      <w:r w:rsidR="003B4800" w:rsidRPr="00B63032">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">com a mínim una vegada </w:t>
+      </w:r>
       <w:r w:rsidRPr="00B63032">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-          <w:sz w:val="24"/>
-[...11 lines deleted...]
-      </w:r>
+        </w:rPr>
+        <w:t xml:space="preserve">l’any en sessió ordinària. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="48C60B78" w14:textId="410CE90F" w:rsidR="00224E59" w:rsidRPr="00B63032" w:rsidRDefault="00224E59" w:rsidP="0094250A">
+      <w:pPr>
+        <w:spacing w:after="240"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
       <w:r w:rsidRPr="00B63032">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>r</w:t>
-[...7 lines deleted...]
-        <w:t xml:space="preserve"> els </w:t>
+        <w:t xml:space="preserve">La Junta Directiva o una desena part dels socis poden convocar una sessió extraordinària de l’Assemblea General. En el cas </w:t>
+      </w:r>
+      <w:r w:rsidR="001E4948" w:rsidRPr="00B63032">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>que</w:t>
       </w:r>
       <w:r w:rsidRPr="00B63032">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>e</w:t>
-[...41 lines deleted...]
-      </w:pPr>
+        <w:t xml:space="preserve"> la convocatòria </w:t>
+      </w:r>
+      <w:r w:rsidR="001E4948" w:rsidRPr="00B63032">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">sigui </w:t>
+      </w:r>
       <w:r w:rsidRPr="00B63032">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>Elegir</w:t>
-[...49 lines deleted...]
-      </w:pPr>
+        <w:t xml:space="preserve">a instància dels socis, han d’adreçar la sol·licitud a la Junta Directiva, que ha de fer efectiva la convocatòria en un termini màxim de </w:t>
+      </w:r>
+      <w:r w:rsidR="002C4119" w:rsidRPr="00B63032">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>vint</w:t>
+      </w:r>
       <w:r w:rsidRPr="00B63032">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>Fer</w:t>
-[...487 lines deleted...]
-    <w:p w14:paraId="0DFB76D5" w14:textId="37298FBE" w:rsidR="00224E59" w:rsidRPr="00B63032" w:rsidRDefault="001C2C55" w:rsidP="00875F17">
+        <w:t xml:space="preserve"> dies.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="19B17F4C" w14:textId="77777777" w:rsidR="00224E59" w:rsidRPr="00B63032" w:rsidRDefault="00224E59" w:rsidP="0094250A">
       <w:pPr>
         <w:pStyle w:val="Ttol7"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="0"/>
         </w:numPr>
+        <w:spacing w:after="240"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:u w:val="none"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B63032">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:u w:val="none"/>
         </w:rPr>
-        <w:br w:type="page"/>
-[...22 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:t>III. Quòrum</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3B955820" w14:textId="77777777" w:rsidR="00875F17" w:rsidRPr="00B63032" w:rsidRDefault="00224E59" w:rsidP="0094250A">
+      <w:pPr>
+        <w:spacing w:after="240"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B63032">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-        </w:rPr>
-[...6 lines deleted...]
-        <w:t xml:space="preserve">com a mínim una vegada </w:t>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>La constitució vàlida de l’Assemblea General requereix que almenys</w:t>
+      </w:r>
+      <w:r w:rsidR="002C4119" w:rsidRPr="00B63032">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>, en primera convocatòria,</w:t>
       </w:r>
       <w:r w:rsidRPr="00B63032">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-        </w:rPr>
-[...5 lines deleted...]
-        <w:jc w:val="both"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> hi siguin presents o representats la </w:t>
+      </w:r>
+      <w:r w:rsidR="00C54FAF" w:rsidRPr="00B63032">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">meitat </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B63032">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>dels membres de dret.</w:t>
+      </w:r>
+      <w:r w:rsidR="002C4119" w:rsidRPr="00B63032">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5A20D481" w14:textId="77777777" w:rsidR="003C2698" w:rsidRPr="008C4C79" w:rsidRDefault="003C2698" w:rsidP="003C2698">
+      <w:pPr>
+        <w:spacing w:after="240"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>La</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008C4C79">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> segona convocatòria</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> es farà amb una diferència mínima de mitja hora respecte a la primera, i</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008C4C79">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> hi ha de ser present o representat un nombre de membres que com a mínim representi el </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B6540C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t>...</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008C4C79">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> per cent del total.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00795F7E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
-          <w:iCs/>
-[...81 lines deleted...]
-    <w:p w14:paraId="19B17F4C" w14:textId="77777777" w:rsidR="00224E59" w:rsidRPr="00B63032" w:rsidRDefault="00224E59" w:rsidP="00875F17">
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>[</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00795F7E">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:i/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>NOTA</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00795F7E">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>: si no es vol posar un mínim d’assistència, es pot posar el següent =</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> La segona</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00795F7E">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> convocatòria </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> es farà amb una diferència mínima de mitja hora respecte a la primera, i </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00795F7E">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>serà vàlida la reunió sigui quin sigui el nombre d’assistents.]</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00795F7E">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="20F65F1A" w14:textId="77777777" w:rsidR="00224E59" w:rsidRPr="00B63032" w:rsidRDefault="00224E59" w:rsidP="0094250A">
       <w:pPr>
         <w:pStyle w:val="Ttol7"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="0"/>
         </w:numPr>
+        <w:spacing w:after="240"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:u w:val="none"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B63032">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:u w:val="none"/>
         </w:rPr>
-        <w:t>III. Quòrum</w:t>
-[...13 lines deleted...]
-      <w:pPr>
+        <w:t>IV. Convocatòria</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="117B5EE2" w14:textId="65BC5825" w:rsidR="00224E59" w:rsidRPr="00B63032" w:rsidRDefault="00224E59" w:rsidP="0094250A">
+      <w:pPr>
+        <w:spacing w:after="240"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B63032">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>La constitució vàlida de l’Assemblea General requereix que almenys</w:t>
+        <w:t xml:space="preserve">La Junta Directiva ha de convocar les sessions ordinàries </w:t>
+      </w:r>
+      <w:r w:rsidR="001C66D6" w:rsidRPr="00B63032">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>i</w:t>
+      </w:r>
+      <w:r w:rsidR="00A35A4B" w:rsidRPr="00B63032">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> extraordinàries </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B63032">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">de l’Assemblea General amb una antelació </w:t>
+      </w:r>
+      <w:r w:rsidR="00C54FAF" w:rsidRPr="00B63032">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">mínima </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B63032">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">de </w:t>
       </w:r>
       <w:r w:rsidR="002C4119" w:rsidRPr="00B63032">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>, en primera convocatòria,</w:t>
+        <w:t>quinze</w:t>
       </w:r>
       <w:r w:rsidRPr="00B63032">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> hi siguin presents o representats la </w:t>
-[...7 lines deleted...]
-        <w:t xml:space="preserve">meitat </w:t>
+        <w:t xml:space="preserve"> dies, </w:t>
+      </w:r>
+      <w:r w:rsidR="001E4948" w:rsidRPr="00B63032">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>i ha d’</w:t>
       </w:r>
       <w:r w:rsidRPr="00B63032">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>dels membres de dret.</w:t>
+        <w:t>indica</w:t>
+      </w:r>
+      <w:r w:rsidR="001E4948" w:rsidRPr="00B63032">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>r</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B63032">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> l’ordre del dia i el lloc, la data i l’hora de reunió</w:t>
       </w:r>
       <w:r w:rsidR="002C4119" w:rsidRPr="00B63032">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...20 lines deleted...]
-      </w:pPr>
+        <w:t>, en primera i en segona convocatòria</w:t>
+      </w:r>
       <w:r w:rsidRPr="00B63032">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">En segona convocatòria hi ha de ser present o representat un nombre de membres que com a mínim representi el </w:t>
-[...27 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="54E649BA" w14:textId="77777777" w:rsidR="00224E59" w:rsidRPr="00B63032" w:rsidRDefault="00224E59" w:rsidP="0094250A">
+      <w:pPr>
+        <w:spacing w:after="240"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
       <w:r w:rsidRPr="00B63032">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> per cent del total.</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="23737FB1" w14:textId="77777777" w:rsidR="00224E59" w:rsidRPr="00B63032" w:rsidRDefault="00224E59" w:rsidP="00875F17">
+        <w:t xml:space="preserve">Una desena part dels membres de dret de l’Assemblea General pot demanar a la Junta Directiva d’incloure noves qüestions a l’ordre del dia quan ho faci amb una antelació mínima de </w:t>
+      </w:r>
+      <w:r w:rsidR="004A5C39" w:rsidRPr="00B63032">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>vuit</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B63032">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> dies abans de la reunió. La Junta Directiva ha d’incloure a l’ordre del dia les qüestions que demanin aquests membres.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2779BAAC" w14:textId="77777777" w:rsidR="00224E59" w:rsidRPr="00B63032" w:rsidRDefault="00224E59" w:rsidP="0094250A">
       <w:pPr>
         <w:pStyle w:val="Ttol7"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="0"/>
         </w:numPr>
-        <w:rPr>
-[...5 lines deleted...]
-    <w:p w14:paraId="20F65F1A" w14:textId="77777777" w:rsidR="00224E59" w:rsidRPr="00B63032" w:rsidRDefault="00224E59" w:rsidP="00875F17">
+        <w:spacing w:after="240"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:u w:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B63032">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:u w:val="none"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>V. Acords</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="126DEE3C" w14:textId="3FAED601" w:rsidR="000A1AB0" w:rsidRPr="00B63032" w:rsidRDefault="000A1AB0" w:rsidP="0094250A">
+      <w:pPr>
+        <w:spacing w:after="240"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="7" w:name="_Hlk117695370"/>
+      <w:r w:rsidRPr="00B63032">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Els acords de l’Assemblea General es prenen per majoria simple dels assistents i dels representats, excepte aquells que la legislació sempre en vigor i aquests </w:t>
+      </w:r>
+      <w:r w:rsidR="00875F17" w:rsidRPr="00B63032">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>e</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B63032">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>statuts disposin altrament.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="7"/>
+    <w:p w14:paraId="02600CA0" w14:textId="77777777" w:rsidR="008C0D2B" w:rsidRPr="00E42558" w:rsidRDefault="008C0D2B" w:rsidP="0094250A">
+      <w:pPr>
+        <w:pStyle w:val="Textindependent"/>
+        <w:spacing w:after="240"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008C4C79">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>No obstant això, els acords sobre</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008C4C79">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:color w:val="222222"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FEFEFE"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008C4C79">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>les matèries següents s’han d’adoptar per majoria absoluta:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E75FD9">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="FF0000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="FF0000"/>
+        </w:rPr>
+        <w:t>[</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E91AEE">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:i/>
+          <w:color w:val="FF0000"/>
+        </w:rPr>
+        <w:t>NOTA</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B6540C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:color w:val="FF0000"/>
+        </w:rPr>
+        <w:t>: apartat opcional</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="FF0000"/>
+        </w:rPr>
+        <w:t>]</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="22815519" w14:textId="77777777" w:rsidR="008C0D2B" w:rsidRPr="00F751A1" w:rsidRDefault="008C0D2B" w:rsidP="0094250A">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="240"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B63640">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t>...</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="56AA5EA5" w14:textId="77777777" w:rsidR="008C0D2B" w:rsidRPr="00F751A1" w:rsidRDefault="008C0D2B" w:rsidP="0094250A">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="240"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B63640">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t>...</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="56D14DEA" w14:textId="60FDD37B" w:rsidR="00224E59" w:rsidRPr="00B63032" w:rsidRDefault="00224E59" w:rsidP="0094250A">
+      <w:pPr>
+        <w:spacing w:after="240"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B63032">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Els acords de l’Assemblea General es fan constar per escrit en una acta que ha de firmar el secretari amb el vistiplau del president. Qualsevol associat té dret a sol·licitar i a obtenir </w:t>
+      </w:r>
+      <w:r w:rsidR="008338A0" w:rsidRPr="00B63032">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">una </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B63032">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>còpia, total o parcial, de l</w:t>
+      </w:r>
+      <w:r w:rsidR="00E97A66" w:rsidRPr="00B63032">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>es actes</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B63032">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> de les reunions de l’Assemblea General. </w:t>
+      </w:r>
+      <w:r w:rsidR="00E97A66" w:rsidRPr="00B63032">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>El secretari ha de certificar a</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B63032">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>questes còpies</w:t>
+      </w:r>
+      <w:r w:rsidR="00E97A66" w:rsidRPr="00B63032">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="00E97A66" w:rsidRPr="00B63032" w:rsidDel="00E97A66">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7702F7FB" w14:textId="0E32B5E8" w:rsidR="00A35A4B" w:rsidRPr="00B63032" w:rsidRDefault="00224E59" w:rsidP="0094250A">
+      <w:pPr>
+        <w:spacing w:after="240"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B63032">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Els membres de dret de l’Assemblea poden delegar el seu vot en un altre membre de</w:t>
+      </w:r>
+      <w:r w:rsidR="008001D2" w:rsidRPr="00B63032">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="007209E6" w:rsidRPr="00B63032">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>l</w:t>
+      </w:r>
+      <w:r w:rsidR="008001D2" w:rsidRPr="00B63032">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>’agrupació</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B63032">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> que els representi.</w:t>
+      </w:r>
+      <w:r w:rsidR="00A35A4B" w:rsidRPr="00B63032">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00A35A4B" w:rsidRPr="00B63032">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">No obstant l’anterior, un mateix soci pot rebre com a màxim </w:t>
+      </w:r>
+      <w:r w:rsidR="00A35A4B" w:rsidRPr="005C1567">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t>...</w:t>
+      </w:r>
+      <w:r w:rsidR="00A35A4B" w:rsidRPr="00B63032">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> delegacions de vot.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="26E9B538" w14:textId="77777777" w:rsidR="00224E59" w:rsidRPr="00B63032" w:rsidRDefault="00224E59" w:rsidP="0094250A">
+      <w:pPr>
+        <w:spacing w:after="240"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B63032">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Els assistents a una sessió de l’Assemblea General que disposin d’una delegació de vot de membres absents han de fer constar aquesta circumstància a l’inici de la sessió.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="387C29A6" w14:textId="77777777" w:rsidR="00AC23FA" w:rsidRPr="00B63032" w:rsidRDefault="00224E59" w:rsidP="0094250A">
+      <w:pPr>
+        <w:spacing w:after="240"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B63032">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Els membres que votin en contra d’un acord determinat poden demanar, en la mateixa reunió, que el seu vot consti a l’acta</w:t>
+      </w:r>
+      <w:r w:rsidR="000F240E" w:rsidRPr="00B63032">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0E56975B" w14:textId="77777777" w:rsidR="00AC23FA" w:rsidRPr="00B63032" w:rsidRDefault="00AC23FA" w:rsidP="0094250A">
+      <w:pPr>
+        <w:spacing w:after="240"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2AF92D91" w14:textId="4A793A2E" w:rsidR="00224E59" w:rsidRPr="00004A7D" w:rsidRDefault="00224E59" w:rsidP="0094250A">
+      <w:pPr>
+        <w:spacing w:after="240"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00004A7D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Article 1</w:t>
+      </w:r>
+      <w:r w:rsidR="00587F1E" w:rsidRPr="00004A7D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>0</w:t>
+      </w:r>
+      <w:r w:rsidR="00351365" w:rsidRPr="00004A7D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00004A7D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00004A7D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Junta Directiva</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5AB1AA3C" w14:textId="27B9D9B1" w:rsidR="00224E59" w:rsidRPr="00B63032" w:rsidRDefault="00224E59" w:rsidP="0094250A">
+      <w:pPr>
+        <w:spacing w:after="240"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B63032">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">La Junta Directiva és l’òrgan col·legiat de govern i de gestió </w:t>
+      </w:r>
+      <w:r w:rsidR="007209E6" w:rsidRPr="00B63032">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>de</w:t>
+      </w:r>
+      <w:r w:rsidR="008001D2" w:rsidRPr="00B63032">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="007209E6" w:rsidRPr="00B63032">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>l</w:t>
+      </w:r>
+      <w:r w:rsidR="008001D2" w:rsidRPr="00B63032">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>’agrupació</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B63032">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, que </w:t>
+      </w:r>
+      <w:r w:rsidR="009A620E" w:rsidRPr="00B63032">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>el</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B63032">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> representa en les relacions amb tercers i amb els poders públics, inclosa la representació en un judici. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="670747FD" w14:textId="77777777" w:rsidR="00224E59" w:rsidRPr="00B63032" w:rsidRDefault="00224E59" w:rsidP="0094250A">
       <w:pPr>
         <w:pStyle w:val="Ttol7"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="0"/>
         </w:numPr>
-        <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:spacing w:after="240"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:u w:val="none"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B63032">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:u w:val="none"/>
         </w:rPr>
-        <w:t>IV. Convocatòria</w:t>
-[...18 lines deleted...]
-          <w:szCs w:val="24"/>
+        <w:t>I. Funcions</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="434F262E" w14:textId="77777777" w:rsidR="00224E59" w:rsidRPr="00B63032" w:rsidRDefault="00ED45B1" w:rsidP="0094250A">
+      <w:pPr>
+        <w:pStyle w:val="Textindependent2"/>
+        <w:spacing w:after="240"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B63032">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-          <w:sz w:val="24"/>
-[...18 lines deleted...]
-        <w:t xml:space="preserve"> extraordinàries </w:t>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>L</w:t>
+      </w:r>
+      <w:r w:rsidR="00224E59" w:rsidRPr="00B63032">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>a Junta Directiva</w:t>
       </w:r>
       <w:r w:rsidRPr="00B63032">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-          <w:sz w:val="24"/>
-[...11 lines deleted...]
-      </w:r>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> té les funcions següents</w:t>
+      </w:r>
+      <w:r w:rsidR="00224E59" w:rsidRPr="00B63032">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="018C90B6" w14:textId="1FE1331E" w:rsidR="00167027" w:rsidRPr="00B63032" w:rsidRDefault="00167027" w:rsidP="0094250A">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="10"/>
+        </w:numPr>
+        <w:spacing w:after="240"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
       <w:r w:rsidRPr="00B63032">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-          <w:sz w:val="24"/>
-[...10 lines deleted...]
-        <w:t>quinze</w:t>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Representa</w:t>
+      </w:r>
+      <w:r w:rsidR="00982AA0" w:rsidRPr="00B63032">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>r</w:t>
       </w:r>
       <w:r w:rsidRPr="00B63032">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-          <w:sz w:val="24"/>
-[...10 lines deleted...]
-        <w:t>i ha d’</w:t>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="008001D2" w:rsidRPr="00B63032">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>l’agrupació</w:t>
+      </w:r>
+      <w:r w:rsidR="001F17C6" w:rsidRPr="00B63032">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>.</w:t>
       </w:r>
       <w:r w:rsidRPr="00B63032">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-          <w:sz w:val="24"/>
-[...11 lines deleted...]
-      </w:r>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1092AA0D" w14:textId="77777777" w:rsidR="00004A7D" w:rsidRPr="00004A7D" w:rsidRDefault="00004A7D" w:rsidP="0094250A">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="10"/>
+        </w:numPr>
+        <w:spacing w:after="240"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00004A7D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Designar un secretari i un president. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00004A7D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>[</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00004A7D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:i/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>NOTA:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00004A7D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> en cas que el president s’elegeixi per Assemblea General, deixar aquest apartat com a “Designar un secretari” i afegir lo del president a l’article 9.I.3</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00004A7D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">] </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6B253309" w14:textId="7DEC4A28" w:rsidR="00224E59" w:rsidRDefault="00224E59" w:rsidP="0094250A">
+      <w:pPr>
+        <w:pStyle w:val="Textindependent2"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="10"/>
+        </w:numPr>
+        <w:spacing w:after="240"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+      </w:pPr>
       <w:r w:rsidRPr="00B63032">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-          <w:sz w:val="24"/>
-[...10 lines deleted...]
-        <w:t>, en primera i en segona convocatòria</w:t>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>Fixar l’ordre del dia de les sessions de l’Assemblea General</w:t>
       </w:r>
       <w:r w:rsidRPr="00B63032">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-          <w:sz w:val="24"/>
-[...21 lines deleted...]
-          <w:szCs w:val="24"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="47F174CE" w14:textId="77777777" w:rsidR="009C4DF6" w:rsidRPr="00DC735A" w:rsidRDefault="009C4DF6" w:rsidP="009C4DF6">
+      <w:pPr>
+        <w:pStyle w:val="Textindependent2"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="10"/>
+        </w:numPr>
+        <w:spacing w:after="240"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001F5232">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t>...</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2F3D0F32" w14:textId="574DB9B2" w:rsidR="00224E59" w:rsidRDefault="00224E59" w:rsidP="0094250A">
+      <w:pPr>
+        <w:pStyle w:val="Textindependent2"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="10"/>
+        </w:numPr>
+        <w:spacing w:after="240"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B63032">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-          <w:sz w:val="24"/>
-[...10 lines deleted...]
-        <w:t>vuit</w:t>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Qualsevol altra funció que </w:t>
+      </w:r>
+      <w:r w:rsidR="008338A0" w:rsidRPr="00B63032">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>a</w:t>
       </w:r>
       <w:r w:rsidRPr="00B63032">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-          <w:sz w:val="24"/>
-[...16 lines deleted...]
-    <w:p w14:paraId="2779BAAC" w14:textId="77777777" w:rsidR="00224E59" w:rsidRPr="00B63032" w:rsidRDefault="00224E59" w:rsidP="00875F17">
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ls </w:t>
+      </w:r>
+      <w:r w:rsidR="00157340" w:rsidRPr="00B63032">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>e</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B63032">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>statuts</w:t>
+      </w:r>
+      <w:r w:rsidR="00746BCE" w:rsidRPr="00B63032">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B63032">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>no s’hagi atribuït a cap òrgan</w:t>
+      </w:r>
+      <w:r w:rsidR="001F17C6" w:rsidRPr="00B63032">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B63032">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5BD9C16C" w14:textId="77777777" w:rsidR="00EA3E9D" w:rsidRPr="00B63032" w:rsidRDefault="00EA3E9D" w:rsidP="00EA3E9D">
+      <w:pPr>
+        <w:pStyle w:val="Textindependent2"/>
+        <w:spacing w:after="240"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="50207295" w14:textId="77777777" w:rsidR="00224E59" w:rsidRPr="00B63032" w:rsidRDefault="00224E59" w:rsidP="0094250A">
       <w:pPr>
         <w:pStyle w:val="Ttol7"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="0"/>
         </w:numPr>
+        <w:spacing w:after="240"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:u w:val="none"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B63032">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:u w:val="none"/>
         </w:rPr>
-        <w:t>V. Acords</w:t>
-[...22 lines deleted...]
-      <w:bookmarkStart w:id="7" w:name="_Hlk117695370"/>
+        <w:t xml:space="preserve">II. Composició i estructura </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="313EE30D" w14:textId="56396A6D" w:rsidR="006B2564" w:rsidRPr="00B63032" w:rsidRDefault="006B2564" w:rsidP="0094250A">
+      <w:pPr>
+        <w:spacing w:after="240"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
       <w:r w:rsidRPr="00B63032">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-          <w:bCs/>
-[...29 lines deleted...]
-          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Els membres de la Junta Directiva exerceixen els càrrecs gratuïtament i no poden formar-ne part els socis o afiliats que exerceixen una activitat retribuïda per l’entitat esportiva.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0BC9C02B" w14:textId="77777777" w:rsidR="00EA3E9D" w:rsidRPr="00B556FF" w:rsidRDefault="00EA3E9D" w:rsidP="00EA3E9D">
+      <w:pPr>
+        <w:spacing w:after="240"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00EA3E9D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">La Junta Directiva està formada per un president, un secretari </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EA3E9D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-      </w:pPr>
-[...36 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:t xml:space="preserve">[si escau, podeu afegir vicepresident, tresorer/s i vocal/s]. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EA3E9D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
           <w:color w:val="FF0000"/>
-        </w:rPr>
-[...5 lines deleted...]
-          <w:color w:val="FF0000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>[</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E91AEE">
+      <w:r w:rsidRPr="00EA3E9D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:i/>
           <w:color w:val="FF0000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>NOTA</w:t>
       </w:r>
-      <w:r w:rsidRPr="00B6540C">
+      <w:r w:rsidRPr="00EA3E9D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:color w:val="FF0000"/>
-        </w:rPr>
-[...1 lines deleted...]
-      </w:r>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>: almenys han de constar 3 membres]</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3890F5DC" w14:textId="77777777" w:rsidR="00167027" w:rsidRPr="00B63032" w:rsidRDefault="00224E59" w:rsidP="0094250A">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="11"/>
+        </w:numPr>
+        <w:spacing w:after="240"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B63032">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>El president</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6627E582" w14:textId="77777777" w:rsidR="00875F17" w:rsidRPr="00B63032" w:rsidRDefault="00875F17" w:rsidP="0094250A">
+      <w:pPr>
+        <w:spacing w:after="240"/>
+        <w:ind w:left="720"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B63032">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>El president és elegit</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B63032">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005C1567">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">per la Junta Directiva </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BD3162">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t>/</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005C1567">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> per l’Assemblea General</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005C1567">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4F3EC442" w14:textId="77777777" w:rsidR="005C1567" w:rsidRPr="00620E04" w:rsidRDefault="005C1567" w:rsidP="0094250A">
+      <w:pPr>
+        <w:spacing w:after="240"/>
+        <w:ind w:left="720"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
           <w:color w:val="FF0000"/>
-        </w:rPr>
-[...326 lines deleted...]
-        <w:jc w:val="both"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>[</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E91AEE">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:i/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>NOTA</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B6540C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>: en el cas de ser escollit per l’Assemblea General, els estatuts n’han de fixar la forma i les condicions</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B6540C">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
-          <w:sz w:val="24"/>
-          <w:szCs w:val="24"/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>]</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="647FEAE7" w14:textId="5A51AF17" w:rsidR="00224E59" w:rsidRPr="00B63032" w:rsidRDefault="002374FB" w:rsidP="0094250A">
+      <w:pPr>
+        <w:pStyle w:val="Textindependent2"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="22"/>
+        </w:numPr>
+        <w:spacing w:after="240"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B63032">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-          <w:sz w:val="24"/>
-[...16 lines deleted...]
-          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Representa </w:t>
+      </w:r>
+      <w:r w:rsidR="008001D2" w:rsidRPr="00B63032">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>l’agrupació</w:t>
+      </w:r>
+      <w:r w:rsidR="001F17C6" w:rsidRPr="00B63032">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
+    </w:p>
+    <w:p w14:paraId="1A638154" w14:textId="5A5D1D3B" w:rsidR="00224E59" w:rsidRDefault="00224E59" w:rsidP="0094250A">
+      <w:pPr>
+        <w:pStyle w:val="Textindependent2"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="22"/>
+        </w:numPr>
+        <w:spacing w:after="240"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
       <w:r w:rsidRPr="00B63032">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-          <w:sz w:val="24"/>
-[...3 lines deleted...]
-      </w:r>
+        </w:rPr>
+        <w:t>Convoca i presideix les reunions de la Junta Directiva i en fixa l’ordre del dia i el l</w:t>
+      </w:r>
+      <w:r w:rsidR="002374FB" w:rsidRPr="00B63032">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>loc, la data i l’hora de reunió</w:t>
+      </w:r>
+      <w:r w:rsidR="001F17C6" w:rsidRPr="00B63032">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="00D4494F" w14:textId="77777777" w:rsidR="00EA3E9D" w:rsidRPr="008C4C79" w:rsidRDefault="00EA3E9D" w:rsidP="00EA3E9D">
+      <w:pPr>
+        <w:pStyle w:val="Textindependent2"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="22"/>
+        </w:numPr>
+        <w:spacing w:after="240"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B556FF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t>...</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="76652C15" w14:textId="271B7621" w:rsidR="00167027" w:rsidRPr="00B63032" w:rsidRDefault="00224E59" w:rsidP="0094250A">
+      <w:pPr>
+        <w:pStyle w:val="Textindependent2"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="22"/>
+        </w:numPr>
+        <w:spacing w:after="240"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
       <w:r w:rsidRPr="00B63032">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Totes les que li assignin aquests </w:t>
+      </w:r>
+      <w:r w:rsidR="00157340" w:rsidRPr="00B63032">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>e</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B63032">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>statuts i que no estiguin atribuïdes per la legislació vigent, de manera imperativa, a altres òrgans</w:t>
+      </w:r>
+      <w:r w:rsidR="005C3E64" w:rsidRPr="00B63032">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> de l’agrupació</w:t>
+      </w:r>
+      <w:r w:rsidR="001F17C6" w:rsidRPr="00B63032">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="513FD105" w14:textId="421F7D06" w:rsidR="00E95A5E" w:rsidRPr="00B63032" w:rsidRDefault="00E95A5E" w:rsidP="0094250A">
+      <w:pPr>
+        <w:spacing w:after="240"/>
+        <w:ind w:left="705"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B63032">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">En cas d’absència, malaltia o qualsevol altra causa que </w:t>
+      </w:r>
+      <w:r w:rsidR="00AC204E" w:rsidRPr="00B63032">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">li </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B63032">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>impedeixi transitòriament portar a terme les seves funcions, el president serà substituït pel vicepresident</w:t>
+      </w:r>
+      <w:r w:rsidR="003C5D4F" w:rsidRPr="00B63032">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>, en cas d’estar nomenat</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B63032">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7053B446" w14:textId="77777777" w:rsidR="00EA3E9D" w:rsidRPr="005F238E" w:rsidRDefault="00EA3E9D" w:rsidP="00EA3E9D">
+      <w:pPr>
+        <w:spacing w:after="240"/>
+        <w:ind w:left="705"/>
+        <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
-          <w:sz w:val="24"/>
-[...19 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00EA3E9D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>[</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EA3E9D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>NOTA</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EA3E9D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>: Si no es nomena un vicepresident, caldrà establir la figura que substituirà al president en les seves funcions en cas d’absència, malaltia o qualsevol altra causa, quedant exclòs el secretari d’aquest nomenament]</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="499F5EF0" w14:textId="77777777" w:rsidR="00EE63D9" w:rsidRPr="00B63032" w:rsidRDefault="00E95A5E" w:rsidP="0094250A">
+      <w:pPr>
+        <w:spacing w:after="240"/>
+        <w:ind w:left="705"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B63032">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-          <w:sz w:val="24"/>
-[...2 lines deleted...]
-        <w:t xml:space="preserve">La Junta Directiva és l’òrgan col·legiat de govern i de gestió </w:t>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>No obstant això, en cas d’absència a llarg termini, destitució de</w:t>
+      </w:r>
+      <w:r w:rsidR="00AC204E" w:rsidRPr="00B63032">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>l</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B63032">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> càrrec o mort, la Junta Directiva elegirà</w:t>
+      </w:r>
+      <w:r w:rsidR="00AC23FA" w:rsidRPr="00B63032">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> un nou president</w:t>
+      </w:r>
+      <w:r w:rsidR="003C5D4F" w:rsidRPr="00B63032">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>. Si ha estat escollit per l’Assemblea General serà president interí fins qu</w:t>
+      </w:r>
+      <w:r w:rsidR="00AC204E" w:rsidRPr="00B63032">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>e</w:t>
+      </w:r>
+      <w:r w:rsidR="003C5D4F" w:rsidRPr="00B63032">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00AC204E" w:rsidRPr="00B63032">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>se’n</w:t>
+      </w:r>
+      <w:r w:rsidR="003C5D4F" w:rsidRPr="00B63032">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> convoqui una de nova per escollir un nou president</w:t>
+      </w:r>
+      <w:r w:rsidR="00AC23FA" w:rsidRPr="00B63032">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="541CF04A" w14:textId="41B2B4DA" w:rsidR="00224E59" w:rsidRPr="00B63032" w:rsidRDefault="00224E59" w:rsidP="0094250A">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="11"/>
+        </w:numPr>
+        <w:spacing w:after="240"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B63032">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>El secretari</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5F4BB6A1" w14:textId="4B3305CB" w:rsidR="006B2564" w:rsidRPr="00B63032" w:rsidRDefault="006B2564" w:rsidP="0094250A">
+      <w:pPr>
+        <w:spacing w:after="240"/>
+        <w:ind w:left="720"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B63032">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>El secretari pot ser remunerat, no obstant en aquest cas no té dret a vot pel que fa als acords de la Junta Directiva.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="21298171" w14:textId="5AF094EE" w:rsidR="000D20BB" w:rsidRPr="00B63032" w:rsidRDefault="00224E59" w:rsidP="0094250A">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="12"/>
+        </w:numPr>
+        <w:spacing w:after="240"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B63032">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">El secretari, juntament amb el president, signa el llibre de registre de socis, el llibre d’actes, els llibres de comptabilitat que corresponguin a les activitats </w:t>
       </w:r>
       <w:r w:rsidR="007209E6" w:rsidRPr="00B63032">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>de</w:t>
       </w:r>
-      <w:r w:rsidR="008001D2" w:rsidRPr="00B63032">
+      <w:r w:rsidR="005C3E64" w:rsidRPr="00B63032">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="007209E6" w:rsidRPr="00B63032">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>l</w:t>
       </w:r>
-      <w:r w:rsidR="008001D2" w:rsidRPr="00B63032">
+      <w:r w:rsidR="005C3E64" w:rsidRPr="00B63032">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>’agrupació</w:t>
       </w:r>
+      <w:r w:rsidR="00E33C03" w:rsidRPr="00B63032">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
       <w:r w:rsidRPr="00B63032">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">, que </w:t>
-[...8 lines deleted...]
-      </w:r>
+        <w:t>el llibre inventari dels béns</w:t>
+      </w:r>
+      <w:r w:rsidR="00E33C03" w:rsidRPr="00B63032">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> i el llibre </w:t>
+      </w:r>
+      <w:r w:rsidR="00E33C03" w:rsidRPr="00B63032">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>registre de beneficiaris efectius</w:t>
+      </w:r>
+      <w:r w:rsidR="001F17C6" w:rsidRPr="00B63032">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="000D20BB" w:rsidRPr="00B63032">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Aquests llibres han de ser diligenciats pel Registre d’Associacions i poden ser consultats per tots els socis.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3F90992A" w14:textId="77777777" w:rsidR="00875F17" w:rsidRPr="00B63032" w:rsidRDefault="00224E59" w:rsidP="0094250A">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="12"/>
+        </w:numPr>
+        <w:spacing w:after="240"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
       <w:r w:rsidRPr="00B63032">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> representa en les relacions amb tercers i amb els poders públics, inclosa la representació en un judici. </w:t>
-[...13 lines deleted...]
-    <w:p w14:paraId="670747FD" w14:textId="77777777" w:rsidR="00224E59" w:rsidRPr="00B63032" w:rsidRDefault="00224E59" w:rsidP="00875F17">
+        <w:t xml:space="preserve">Certifica tota </w:t>
+      </w:r>
+      <w:r w:rsidR="002374FB" w:rsidRPr="00B63032">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">la documentació </w:t>
+      </w:r>
+      <w:r w:rsidR="008C147F" w:rsidRPr="00B63032">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>de</w:t>
+      </w:r>
+      <w:r w:rsidR="005C3E64" w:rsidRPr="00B63032">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="008C147F" w:rsidRPr="00B63032">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>l</w:t>
+      </w:r>
+      <w:r w:rsidR="005C3E64" w:rsidRPr="00B63032">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>’agrupació</w:t>
+      </w:r>
+      <w:r w:rsidR="008C147F" w:rsidRPr="00B63032">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2B0DF75B" w14:textId="77777777" w:rsidR="00875F17" w:rsidRPr="00B63032" w:rsidRDefault="00224E59" w:rsidP="0094250A">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="12"/>
+        </w:numPr>
+        <w:spacing w:after="240"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B63032">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>A</w:t>
+      </w:r>
+      <w:r w:rsidR="002374FB" w:rsidRPr="00B63032">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>ixeca les actes de les reunions</w:t>
+      </w:r>
+      <w:r w:rsidR="001F17C6" w:rsidRPr="00B63032">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0343B0B6" w14:textId="12AA51BA" w:rsidR="00224E59" w:rsidRPr="00B63032" w:rsidRDefault="00224E59" w:rsidP="0094250A">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="12"/>
+        </w:numPr>
+        <w:spacing w:after="240"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B63032">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Emet diligències</w:t>
+      </w:r>
+      <w:r w:rsidR="001F17C6" w:rsidRPr="00B63032">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="45374889" w14:textId="77777777" w:rsidR="00EA3E9D" w:rsidRPr="008C4C79" w:rsidRDefault="00F25D7D" w:rsidP="00EA3E9D">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="11"/>
+        </w:numPr>
+        <w:spacing w:after="240"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B63032">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>El vicepresident</w:t>
+      </w:r>
+      <w:r w:rsidR="00EA3E9D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00EA3E9D" w:rsidRPr="00EA3E9D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>[si escau]</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="69F2ED45" w14:textId="77777777" w:rsidR="00F25D7D" w:rsidRPr="00B63032" w:rsidRDefault="00F25D7D" w:rsidP="0094250A">
+      <w:pPr>
+        <w:spacing w:after="240"/>
+        <w:ind w:left="708" w:firstLine="12"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B63032">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">El vicepresident assisteix </w:t>
+      </w:r>
+      <w:r w:rsidR="005F1EF6" w:rsidRPr="00B63032">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>e</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B63032">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>l president en les seves funcions, i el substitueix en el cas d’absència, malaltia o qualsevol altra causa.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4076AF2F" w14:textId="2BFA371D" w:rsidR="003C06DA" w:rsidRPr="00B63032" w:rsidRDefault="00224E59" w:rsidP="0094250A">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="11"/>
+        </w:numPr>
+        <w:spacing w:after="240"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B63032">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>El tresorer</w:t>
+      </w:r>
+      <w:r w:rsidR="00EA3E9D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00EA3E9D" w:rsidRPr="00EA3E9D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>[si escau]</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="33DD6F96" w14:textId="6228686F" w:rsidR="003C06DA" w:rsidRPr="00B63032" w:rsidRDefault="003C06DA" w:rsidP="0094250A">
+      <w:pPr>
+        <w:pStyle w:val="Pargrafdellista"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="13"/>
+        </w:numPr>
+        <w:spacing w:after="240"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B63032">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">El tresorer ha de vetllar pel bon funcionament econòmic </w:t>
+      </w:r>
+      <w:r w:rsidR="00FE1E69" w:rsidRPr="00B63032">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>de</w:t>
+      </w:r>
+      <w:r w:rsidR="005C3E64" w:rsidRPr="00B63032">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00FE1E69" w:rsidRPr="00B63032">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>l</w:t>
+      </w:r>
+      <w:r w:rsidR="005C3E64" w:rsidRPr="00B63032">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>’agrupació</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B63032">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> i intervenir sempre que així ho requereixi la Junta en tots els </w:t>
+      </w:r>
+      <w:r w:rsidR="001E6EDD" w:rsidRPr="00B63032">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">aspectes </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B63032">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>econòmics</w:t>
+      </w:r>
+      <w:r w:rsidR="001F17C6" w:rsidRPr="00B63032">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="510E8BAF" w14:textId="433B5386" w:rsidR="008F2B09" w:rsidRPr="00B63032" w:rsidRDefault="003C06DA" w:rsidP="0094250A">
+      <w:pPr>
+        <w:pStyle w:val="Pargrafdellista"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="13"/>
+        </w:numPr>
+        <w:spacing w:after="240"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B63032">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Porta un control estricte dels comptes i exposa l’estat de comptes sempre que qualsevol membre de la Junta ho demani</w:t>
+      </w:r>
+      <w:r w:rsidR="001F17C6" w:rsidRPr="00B63032">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="36118946" w14:textId="31805ACD" w:rsidR="008F2B09" w:rsidRDefault="00E33C03" w:rsidP="0094250A">
+      <w:pPr>
+        <w:pStyle w:val="Pargrafdellista"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="13"/>
+        </w:numPr>
+        <w:spacing w:after="240"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B63032">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Porta la comptabilitat, recapta i cust</w:t>
+      </w:r>
+      <w:r w:rsidR="001E6EDD" w:rsidRPr="00B63032">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>o</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B63032">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>dia els seus fons</w:t>
+      </w:r>
+      <w:r w:rsidR="001F17C6" w:rsidRPr="00B63032">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="242825F8" w14:textId="3345571D" w:rsidR="00E42495" w:rsidRDefault="00E42495" w:rsidP="00E42495">
+      <w:pPr>
+        <w:pStyle w:val="Pargrafdellista"/>
+        <w:spacing w:after="240"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="062BB9F9" w14:textId="3550EDDC" w:rsidR="00E42495" w:rsidRPr="002C1CD8" w:rsidRDefault="00E42495" w:rsidP="00E42495">
+      <w:pPr>
+        <w:pStyle w:val="Pargrafdellista"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="11"/>
+        </w:numPr>
+        <w:spacing w:after="240"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">El/s vocal/s </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EA3E9D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>[si escau]</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1FF27C34" w14:textId="77777777" w:rsidR="002C1CD8" w:rsidRPr="00B63032" w:rsidRDefault="002C1CD8" w:rsidP="002C1CD8">
+      <w:pPr>
+        <w:pStyle w:val="Pargrafdellista"/>
+        <w:spacing w:after="240"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="59CC0DF5" w14:textId="1AB3AF1C" w:rsidR="00224E59" w:rsidRPr="00B63032" w:rsidRDefault="00224E59" w:rsidP="0094250A">
       <w:pPr>
         <w:pStyle w:val="Ttol7"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="0"/>
         </w:numPr>
+        <w:spacing w:after="240"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:u w:val="none"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B63032">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:u w:val="none"/>
         </w:rPr>
-        <w:t>I. Funcions</w:t>
-[...20 lines deleted...]
-      </w:pPr>
+        <w:t xml:space="preserve">III. Mandat </w:t>
+      </w:r>
+      <w:r w:rsidR="0032123E" w:rsidRPr="00B63032">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:u w:val="none"/>
+        </w:rPr>
+        <w:t>i procediment de designació</w:t>
+      </w:r>
+      <w:r w:rsidR="00023113" w:rsidRPr="00B63032">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:u w:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> i cessament</w:t>
+      </w:r>
+      <w:r w:rsidR="0032123E" w:rsidRPr="00B63032">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:u w:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
       <w:r w:rsidRPr="00B63032">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
-        </w:rPr>
-[...9 lines deleted...]
-      </w:r>
+          <w:u w:val="none"/>
+        </w:rPr>
+        <w:t>dels membres de la Junta Directiva</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="782CF639" w14:textId="3521327E" w:rsidR="000D20BB" w:rsidRDefault="00224E59" w:rsidP="0094250A">
+      <w:pPr>
+        <w:spacing w:after="240"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
       <w:r w:rsidRPr="00B63032">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-          <w:bCs/>
-[...25 lines deleted...]
-    <w:p w14:paraId="018C90B6" w14:textId="1FE1331E" w:rsidR="00167027" w:rsidRPr="00B63032" w:rsidRDefault="00167027" w:rsidP="002C5549">
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>L’Assemblea General elegeix per sufragi els membres de la Junta Directiva per</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B63032">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="000202F7" w:rsidRPr="00B63032">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>majoria simple</w:t>
+      </w:r>
+      <w:r w:rsidR="000202F7" w:rsidRPr="00B63032">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, per un període </w:t>
+      </w:r>
+      <w:r w:rsidR="0032180F" w:rsidRPr="00B63032">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>de</w:t>
+      </w:r>
+      <w:r w:rsidR="003C5D4F" w:rsidRPr="00B63032">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="004B7BE0" w:rsidRPr="00BD3162">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t>...</w:t>
+      </w:r>
+      <w:r w:rsidR="0032180F" w:rsidRPr="00B63032">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="000202F7" w:rsidRPr="00B63032">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>anys</w:t>
+      </w:r>
+      <w:r w:rsidR="000202F7" w:rsidRPr="00B63032">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="000D20BB" w:rsidRPr="00B63032">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="000D20BB" w:rsidRPr="00B63032">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">El mandat de la Junta directiva </w:t>
+      </w:r>
+      <w:r w:rsidR="002C1CD8" w:rsidRPr="002722D9">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>no és renovable</w:t>
+      </w:r>
+      <w:r w:rsidR="002C1CD8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> / </w:t>
+      </w:r>
+      <w:r w:rsidR="002C1CD8" w:rsidRPr="002C1CD8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">pot ser renovable fins a </w:t>
+      </w:r>
+      <w:r w:rsidR="002C1CD8" w:rsidRPr="00E038B9">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t>...</w:t>
+      </w:r>
+      <w:r w:rsidR="002C1CD8" w:rsidRPr="002C1CD8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> vegades. </w:t>
+      </w:r>
+      <w:r w:rsidR="002C1CD8" w:rsidRPr="002C1CD8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>[</w:t>
+      </w:r>
+      <w:r w:rsidR="002C1CD8" w:rsidRPr="002C1CD8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:i/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>NOTA</w:t>
+      </w:r>
+      <w:r w:rsidR="002C1CD8" w:rsidRPr="002C1CD8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>: si són renovables no es pot establir que ho seran indefinidament]</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="559ACAA3" w14:textId="2F7C430A" w:rsidR="002F2699" w:rsidRPr="002F2699" w:rsidRDefault="002F2699" w:rsidP="0094250A">
+      <w:pPr>
+        <w:spacing w:after="240"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002F2699">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Un cop exhaurit el nombre màxim de renovacions, i en cas que no es presentin noves candidatures, l’Assemblea General podrà acordar excepcionalment la continuïtat de la Junta Directiva per períodes addicionals de ... anys, fins a la presentació i elecció d’una nova candidatura. [</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00877145">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>NOTA:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002F2699">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00877145">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>apartat opcional]</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4076768D" w14:textId="77777777" w:rsidR="0032123E" w:rsidRPr="00875F17" w:rsidRDefault="00224E59" w:rsidP="0094250A">
+      <w:pPr>
+        <w:spacing w:after="240"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00875F17">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Per ser elegit </w:t>
+      </w:r>
+      <w:r w:rsidR="000202F7" w:rsidRPr="00875F17">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>s’ha de ser major d’edat, de nacionalitat andorrana o de nacionalitat estrangera resident legalment a Andorra</w:t>
+      </w:r>
+      <w:r w:rsidR="0032123E" w:rsidRPr="00875F17">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1F177D7C" w14:textId="556EB003" w:rsidR="00224E59" w:rsidRPr="00875F17" w:rsidRDefault="00224E59" w:rsidP="0094250A">
+      <w:pPr>
+        <w:spacing w:after="240"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00875F17">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Totes les candidatures reben el mateix tracte per part de la Junta Directiva</w:t>
+      </w:r>
+      <w:r w:rsidR="001E6EDD" w:rsidRPr="00875F17">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00875F17">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> que convo</w:t>
+      </w:r>
+      <w:r w:rsidR="008338A0" w:rsidRPr="00875F17">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>ca</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00875F17">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> i gestion</w:t>
+      </w:r>
+      <w:r w:rsidR="008338A0" w:rsidRPr="00875F17">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>a</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00875F17">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> el procés electoral. En especial, cal assegurar l’accés als membres de</w:t>
+      </w:r>
+      <w:r w:rsidR="005C3E64" w:rsidRPr="00875F17">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> l’agrupació esportiva</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00875F17">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> pel mateix procediment durant el període electoral.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4ACF95E4" w14:textId="1E73205C" w:rsidR="00023113" w:rsidRPr="00875F17" w:rsidRDefault="00023113" w:rsidP="0094250A">
+      <w:pPr>
+        <w:spacing w:after="240"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00875F17">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">El membres de la Junta Directiva i, si escau, el </w:t>
+      </w:r>
+      <w:r w:rsidR="00875F17">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>p</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00875F17">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>resident, cessen pels motius següents:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4A7DC6A5" w14:textId="77777777" w:rsidR="000A1AB0" w:rsidRPr="00875F17" w:rsidRDefault="000A1AB0" w:rsidP="0094250A">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="10"/>
+          <w:numId w:val="26"/>
         </w:numPr>
-        <w:jc w:val="both"/>
-[...81 lines deleted...]
-    <w:p w14:paraId="5260BF84" w14:textId="77777777" w:rsidR="00224E59" w:rsidRPr="00B63032" w:rsidRDefault="00224E59" w:rsidP="002C5549">
+        <w:spacing w:after="240"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00875F17">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>Defunció.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="563A859A" w14:textId="77777777" w:rsidR="000A1AB0" w:rsidRPr="00875F17" w:rsidRDefault="000A1AB0" w:rsidP="0094250A">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="10"/>
+          <w:numId w:val="26"/>
         </w:numPr>
-        <w:jc w:val="both"/>
+        <w:spacing w:after="240"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00875F17">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Incapacitat greu.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1E2440BC" w14:textId="77777777" w:rsidR="000A1AB0" w:rsidRPr="00875F17" w:rsidRDefault="000A1AB0" w:rsidP="0094250A">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="26"/>
+        </w:numPr>
+        <w:spacing w:after="240"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00875F17">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Per infracció disciplinària.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6FD43354" w14:textId="77777777" w:rsidR="000A1AB0" w:rsidRPr="00875F17" w:rsidRDefault="000A1AB0" w:rsidP="0094250A">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="26"/>
+        </w:numPr>
+        <w:spacing w:after="240"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00875F17">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Per acord específic de l’Assemblea General degudament convocada a tal efecte, adoptat per majoria absoluta.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3AC1FED9" w14:textId="0679EC01" w:rsidR="000A1AB0" w:rsidRPr="00875F17" w:rsidRDefault="000A1AB0" w:rsidP="0094250A">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="26"/>
+        </w:numPr>
+        <w:spacing w:after="240"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BD3162">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t>...</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="20F05070" w14:textId="77777777" w:rsidR="00224E59" w:rsidRPr="00875F17" w:rsidRDefault="00224E59" w:rsidP="0094250A">
+      <w:pPr>
+        <w:spacing w:after="240"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00875F17">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">El nomenament i el cessament dels membres de la Junta Directiva </w:t>
+      </w:r>
+      <w:r w:rsidR="000329BB" w:rsidRPr="00875F17">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>s’</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00875F17">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>han de comunica</w:t>
+      </w:r>
+      <w:r w:rsidR="000329BB" w:rsidRPr="00875F17">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>r</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00875F17">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> al Registre d’Associacions per</w:t>
+      </w:r>
+      <w:r w:rsidR="000329BB" w:rsidRPr="00875F17">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">què s’hi </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00875F17">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>inscri</w:t>
+      </w:r>
+      <w:r w:rsidR="000329BB" w:rsidRPr="00875F17">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>guin</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00875F17">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4CD8F9F7" w14:textId="77777777" w:rsidR="00224E59" w:rsidRPr="00875F17" w:rsidRDefault="00224E59" w:rsidP="0094250A">
+      <w:pPr>
+        <w:pStyle w:val="Ttol2"/>
+        <w:spacing w:after="240"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00875F17">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>I</w:t>
+      </w:r>
+      <w:r w:rsidR="0032123E" w:rsidRPr="00875F17">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>V</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00875F17">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>. Acords</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2F5E46CD" w14:textId="77777777" w:rsidR="00EE63D9" w:rsidRPr="00875F17" w:rsidRDefault="00224E59" w:rsidP="0094250A">
+      <w:pPr>
+        <w:pStyle w:val="Textindependent2"/>
+        <w:spacing w:after="240"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00875F17">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Els acords de la Junta Directiva es prenen per majoria</w:t>
+      </w:r>
+      <w:r w:rsidR="0032123E" w:rsidRPr="00875F17">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="FF0000"/>
-          <w:sz w:val="24"/>
-[...11 lines deleted...]
-      <w:r w:rsidR="00167027" w:rsidRPr="00B63032">
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="0032123E" w:rsidRPr="00875F17">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>simple</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00875F17">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="FF0000"/>
-          <w:sz w:val="24"/>
-          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00167027" w:rsidRPr="00B63032">
-[...25 lines deleted...]
-    <w:p w14:paraId="6B253309" w14:textId="77777777" w:rsidR="00224E59" w:rsidRPr="00B63032" w:rsidRDefault="00224E59" w:rsidP="002C5549">
+      <w:r w:rsidRPr="00875F17">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>dels membres. El vot del preside</w:t>
+      </w:r>
+      <w:r w:rsidR="00AC23FA" w:rsidRPr="00875F17">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">nt és diriment en cas d’empat. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="411BAE09" w14:textId="77777777" w:rsidR="00BD3162" w:rsidRPr="00E42558" w:rsidRDefault="00BD3162" w:rsidP="0094250A">
+      <w:pPr>
+        <w:pStyle w:val="Textindependent"/>
+        <w:spacing w:after="240"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="8" w:name="_Hlk117695665"/>
+      <w:r w:rsidRPr="008C4C79">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>No obstant això, el quòrum per a les matèries següents serà de:</w:t>
+      </w:r>
+      <w:bookmarkStart w:id="9" w:name="_Hlk117695649"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="FF0000"/>
+        </w:rPr>
+        <w:t>[</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E91AEE">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:i/>
+          <w:color w:val="FF0000"/>
+        </w:rPr>
+        <w:t>NOTA</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B6540C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:color w:val="FF0000"/>
+        </w:rPr>
+        <w:t>: apartat opcional</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="FF0000"/>
+        </w:rPr>
+        <w:t>]</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="8"/>
+    <w:p w14:paraId="6964FB35" w14:textId="77777777" w:rsidR="00BD3162" w:rsidRPr="008C4C79" w:rsidRDefault="00BD3162" w:rsidP="0094250A">
       <w:pPr>
         <w:pStyle w:val="Textindependent2"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="10"/>
+          <w:numId w:val="24"/>
         </w:numPr>
-        <w:rPr>
-[...29 lines deleted...]
-    <w:p w14:paraId="2F3D0F32" w14:textId="77777777" w:rsidR="00224E59" w:rsidRPr="00B63032" w:rsidRDefault="00224E59" w:rsidP="002C5549">
+        <w:spacing w:after="240"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:iCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A12A82">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:iCs/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t>...</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="62060362" w14:textId="77777777" w:rsidR="00BD3162" w:rsidRPr="00B24568" w:rsidRDefault="00BD3162" w:rsidP="0094250A">
       <w:pPr>
         <w:pStyle w:val="Textindependent2"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="10"/>
+          <w:numId w:val="24"/>
         </w:numPr>
-        <w:rPr>
-[...42 lines deleted...]
-          <w:color w:val="000000" w:themeColor="text1"/>
+        <w:spacing w:after="240"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:iCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A12A82">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:iCs/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t>...</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="9"/>
+    <w:p w14:paraId="30CDE041" w14:textId="77777777" w:rsidR="00224E59" w:rsidRPr="00875F17" w:rsidRDefault="00224E59" w:rsidP="0094250A">
+      <w:pPr>
+        <w:pStyle w:val="Textindependent2"/>
+        <w:spacing w:after="240"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00875F17">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Tots els acords de la Junta Directiva s’han de fer constar per escrit en una acta que ha de signar el secretari amb el vistiplau del president. Qualsevol associat té dret a sol·licitar i a obtenir</w:t>
+      </w:r>
+      <w:r w:rsidR="000329BB" w:rsidRPr="00875F17">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> una</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00875F17">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> còpia, total o parcial, de l</w:t>
+      </w:r>
+      <w:r w:rsidR="00E97A66" w:rsidRPr="00875F17">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">es </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00875F17">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>act</w:t>
+      </w:r>
+      <w:r w:rsidR="00E97A66" w:rsidRPr="00875F17">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>es</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00875F17">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> de les reunions de la Junta Directiva. </w:t>
+      </w:r>
+      <w:r w:rsidR="00E97A66" w:rsidRPr="00875F17">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>El secretari ha de certificar a</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00875F17">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>questes còpies.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="39B6F1DC" w14:textId="77777777" w:rsidR="00224E59" w:rsidRPr="00875F17" w:rsidRDefault="00224E59" w:rsidP="0094250A">
+      <w:pPr>
+        <w:pStyle w:val="Textindependent2"/>
+        <w:spacing w:after="240"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00875F17">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Qui voti en contra d’un acord determinat pot demanar, a la mateixa reunió </w:t>
+      </w:r>
+      <w:r w:rsidR="00C86C58" w:rsidRPr="00875F17">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>en què</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00875F17">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> s’ha pres, que el seu vot consti a l’acta.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3A696295" w14:textId="77777777" w:rsidR="00224E59" w:rsidRPr="00875F17" w:rsidRDefault="00224E59" w:rsidP="0094250A">
+      <w:pPr>
+        <w:spacing w:after="240"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="77F7C9EA" w14:textId="77777777" w:rsidR="00224E59" w:rsidRPr="00875F17" w:rsidRDefault="00224E59" w:rsidP="0094250A">
+      <w:pPr>
+        <w:pStyle w:val="Ttol2"/>
+        <w:spacing w:after="240"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00875F17">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">V. Convocatòria </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="333167C0" w14:textId="77777777" w:rsidR="00224E59" w:rsidRPr="00875F17" w:rsidRDefault="00224E59" w:rsidP="0094250A">
+      <w:pPr>
+        <w:spacing w:after="240"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00875F17">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">El president convoca la Junta Directiva amb una antelació </w:t>
+      </w:r>
+      <w:r w:rsidR="0032123E" w:rsidRPr="00875F17">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">mínima de </w:t>
+      </w:r>
+      <w:r w:rsidR="003C5D4F" w:rsidRPr="00875F17">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>tres</w:t>
+      </w:r>
+      <w:r w:rsidR="0032123E" w:rsidRPr="00875F17">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> dies</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00875F17">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> i ha de fixar </w:t>
+      </w:r>
+      <w:r w:rsidR="00E97A66" w:rsidRPr="00875F17">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">l’ordre del dia, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00875F17">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>el lloc, el dia i l’hora de la reunió</w:t>
+      </w:r>
+      <w:r w:rsidR="00E97A66" w:rsidRPr="00875F17">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="00E97A66" w:rsidRPr="00875F17" w:rsidDel="00E97A66">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00B63032">
-[...32 lines deleted...]
-    <w:p w14:paraId="50207295" w14:textId="77777777" w:rsidR="00224E59" w:rsidRPr="00B63032" w:rsidRDefault="00224E59" w:rsidP="00875F17">
+    </w:p>
+    <w:p w14:paraId="2A6C17A2" w14:textId="121E4DD1" w:rsidR="00224E59" w:rsidRPr="00875F17" w:rsidRDefault="00224E59" w:rsidP="0094250A">
+      <w:pPr>
+        <w:spacing w:after="240"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00875F17">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Un terç dels membres de la Junta po</w:t>
+      </w:r>
+      <w:r w:rsidR="00784BA8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>t</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00875F17">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> sol·licitar-ne la convocatòria</w:t>
+      </w:r>
+      <w:r w:rsidR="000329BB" w:rsidRPr="00875F17">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> al president</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00875F17">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, que </w:t>
+      </w:r>
+      <w:r w:rsidR="000329BB" w:rsidRPr="00875F17">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>l’</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00875F17">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ha de fer efectiva en el termini </w:t>
+      </w:r>
+      <w:r w:rsidR="0032123E" w:rsidRPr="00875F17">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">màxim de </w:t>
+      </w:r>
+      <w:r w:rsidR="003C5D4F" w:rsidRPr="00875F17">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>cinc</w:t>
+      </w:r>
+      <w:r w:rsidR="0032123E" w:rsidRPr="00875F17">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> dies</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00875F17">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3CBEE3AF" w14:textId="4A18E917" w:rsidR="00224E59" w:rsidRPr="00875F17" w:rsidRDefault="00224E59" w:rsidP="0094250A">
+      <w:pPr>
+        <w:spacing w:after="240"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00875F17">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Un terç dels membres de la Junta Directiva po</w:t>
+      </w:r>
+      <w:r w:rsidR="00784BA8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>t</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00875F17">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> sol·licitar la inclusió d’una qüestió a l’ordre del dia amb una antelació de </w:t>
+      </w:r>
+      <w:r w:rsidR="003C5D4F" w:rsidRPr="00875F17">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>quaranta-vuit</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00875F17">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> hores a la reunió. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="40A6610B" w14:textId="77777777" w:rsidR="00224E59" w:rsidRPr="00875F17" w:rsidRDefault="00224E59" w:rsidP="0094250A">
       <w:pPr>
         <w:pStyle w:val="Ttol7"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="0"/>
         </w:numPr>
+        <w:spacing w:after="240"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:u w:val="none"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B63032">
+      <w:r w:rsidRPr="00875F17">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:u w:val="none"/>
         </w:rPr>
-        <w:t xml:space="preserve">II. Composició i estructura </w:t>
-[...126 lines deleted...]
-          <w:szCs w:val="24"/>
+        <w:t>V</w:t>
+      </w:r>
+      <w:r w:rsidR="0032123E" w:rsidRPr="00875F17">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:u w:val="none"/>
+        </w:rPr>
+        <w:t>I</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00875F17">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:u w:val="none"/>
+        </w:rPr>
+        <w:t>. Quòrum</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0D9B85A5" w14:textId="77777777" w:rsidR="00224E59" w:rsidRPr="00875F17" w:rsidRDefault="00224E59" w:rsidP="0094250A">
+      <w:pPr>
+        <w:pStyle w:val="Textindependent2"/>
+        <w:spacing w:after="240"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00875F17">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">La Junta Directiva queda vàlidament constituïda amb l’assistència </w:t>
+      </w:r>
+      <w:r w:rsidR="0032123E" w:rsidRPr="00875F17">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>almenys de la meitat</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00875F17">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> dels membres. La Junta també queda vàlidament constituïda sense convocatòria prèvia si es reuneixen tots els membres i acorden per unanimitat constituir-se en sessió. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="41CDF96E" w14:textId="77777777" w:rsidR="00224E59" w:rsidRPr="00875F17" w:rsidRDefault="00224E59" w:rsidP="0094250A">
+      <w:pPr>
+        <w:pStyle w:val="Textindependent2"/>
+        <w:spacing w:after="240"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00875F17">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">En cas </w:t>
+      </w:r>
+      <w:r w:rsidR="00C62241" w:rsidRPr="00875F17">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">que </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00875F17">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">no </w:t>
+      </w:r>
+      <w:r w:rsidR="00C62241" w:rsidRPr="00875F17">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>s’</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00875F17">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>assol</w:t>
+      </w:r>
+      <w:r w:rsidR="00C62241" w:rsidRPr="00875F17">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>eixi</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00875F17">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> el quòrum indicat en tres convocatòries consecutives, la Junta Directiva cessa i convoca l’Assemblea General per </w:t>
+      </w:r>
+      <w:r w:rsidR="00494D73" w:rsidRPr="00875F17">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>elegir</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00875F17">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> una nova Junta Directiva. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5274C6D7" w14:textId="77777777" w:rsidR="00224E59" w:rsidRPr="00875F17" w:rsidRDefault="00224E59" w:rsidP="0094250A">
+      <w:pPr>
+        <w:pStyle w:val="Textindependent2"/>
+        <w:spacing w:after="240"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00875F17">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>VI</w:t>
+      </w:r>
+      <w:r w:rsidR="0032123E" w:rsidRPr="00875F17">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>I</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00875F17">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>. Responsabilitat</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5C4F31EB" w14:textId="12633417" w:rsidR="00224E59" w:rsidRPr="00875F17" w:rsidRDefault="00224E59" w:rsidP="0094250A">
+      <w:pPr>
+        <w:pStyle w:val="Textindependent2"/>
+        <w:spacing w:after="240"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00875F17">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Els membres de la Junta Directiva responen davant </w:t>
+      </w:r>
+      <w:r w:rsidR="00B67944" w:rsidRPr="00875F17">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>de</w:t>
+      </w:r>
+      <w:r w:rsidR="005C3E64" w:rsidRPr="00875F17">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00E91AEE">
-[...8 lines deleted...]
-      <w:r w:rsidRPr="00E91AEE">
+      <w:r w:rsidR="00B67944" w:rsidRPr="00875F17">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>l</w:t>
+      </w:r>
+      <w:r w:rsidR="005C3E64" w:rsidRPr="00875F17">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>’agrupació esportiva</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00875F17">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, dels socis i de tercers per les actuacions que facin en exercici dels seus càrrecs i que siguin contràries a la Llei o als </w:t>
+      </w:r>
+      <w:r w:rsidR="00157340" w:rsidRPr="00875F17">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>e</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00875F17">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>statuts i pels danys i</w:t>
+      </w:r>
+      <w:r w:rsidR="00494D73" w:rsidRPr="00875F17">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> pels</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00875F17">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> perjudicis causats amb dol o negligència. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1DAAF7F5" w14:textId="77777777" w:rsidR="00EE63D9" w:rsidRPr="00875F17" w:rsidRDefault="00224E59" w:rsidP="0094250A">
+      <w:pPr>
+        <w:pStyle w:val="Textindependent2"/>
+        <w:spacing w:after="240"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00875F17">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>La responsabilitat dels membres de la Junta Directiva és solidària respecte a les actuacions acordades de manera col·legiada, llevat que hagin fet constar en acta la seva oposició a l’acord. També és solidària sempre que l’acció o l’omissió que la genera no es pugui atribuir a un o més</w:t>
+      </w:r>
+      <w:r w:rsidR="000329BB" w:rsidRPr="00875F17">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> membres</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00875F17">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> de </w:t>
+      </w:r>
+      <w:r w:rsidR="00AC23FA" w:rsidRPr="00875F17">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">manera individual i exclusiva. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="42F72C99" w14:textId="77777777" w:rsidR="00EE63D9" w:rsidRPr="00875F17" w:rsidRDefault="00EE63D9" w:rsidP="0094250A">
+      <w:pPr>
+        <w:spacing w:after="240"/>
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1F76C512" w14:textId="77777777" w:rsidR="00224E59" w:rsidRPr="00875F17" w:rsidRDefault="00224E59" w:rsidP="0094250A">
+      <w:pPr>
+        <w:pStyle w:val="Ttol1"/>
+        <w:spacing w:after="240"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00875F17">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="none"/>
+        </w:rPr>
+        <w:t>ALTRES</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="26BE512C" w14:textId="3A34AC2C" w:rsidR="00B84127" w:rsidRPr="00EF76F0" w:rsidRDefault="00B84127" w:rsidP="0094250A">
+      <w:pPr>
+        <w:pStyle w:val="Ttol4"/>
+        <w:spacing w:after="240"/>
+        <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
-          <w:i/>
-[...111 lines deleted...]
-      <w:r w:rsidRPr="00BD3162">
+          <w:u w:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00EF76F0">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
-          <w:color w:val="FF0000"/>
-[...47 lines deleted...]
-      <w:r w:rsidRPr="00E91AEE">
+          <w:u w:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Article </w:t>
+      </w:r>
+      <w:r w:rsidR="00587F1E" w:rsidRPr="00EF76F0">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
-          <w:i/>
-[...257 lines deleted...]
-      <w:r w:rsidRPr="00E91AEE">
+          <w:u w:val="none"/>
+        </w:rPr>
+        <w:t>11</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EF76F0">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:u w:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EF76F0">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:i/>
           <w:iCs/>
-          <w:color w:val="FF0000"/>
-[...137 lines deleted...]
-          <w:szCs w:val="24"/>
+          <w:u w:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Règim disciplinari </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2E03EFEF" w14:textId="46AECC59" w:rsidR="00B84127" w:rsidRPr="00875F17" w:rsidRDefault="00B84127" w:rsidP="0094250A">
+      <w:pPr>
+        <w:pStyle w:val="Textindependent"/>
+        <w:spacing w:after="240"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="10" w:name="_Hlk119597204"/>
+      <w:r w:rsidRPr="00875F17">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Els incompliments dels estatuts i dels deures que els imposin i les actuacions contràries a Dret, per part dels socis, membres de la </w:t>
+      </w:r>
+      <w:r w:rsidR="00784BA8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>J</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00875F17">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">unta o esportistes, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00875F17">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>poden ser qualificats com a infraccions lleus, greus o molt greus</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00875F17">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0209FC33" w14:textId="77777777" w:rsidR="00EE63D9" w:rsidRPr="00B63032" w:rsidRDefault="00EE63D9" w:rsidP="00875F17">
-[...614 lines deleted...]
-          <w:szCs w:val="24"/>
+    <w:p w14:paraId="5CD49199" w14:textId="505C52C0" w:rsidR="00D90450" w:rsidRPr="00875F17" w:rsidRDefault="005C3E64" w:rsidP="0094250A">
+      <w:pPr>
+        <w:pStyle w:val="Textindependent"/>
+        <w:spacing w:after="240"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00875F17">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>N</w:t>
+      </w:r>
+      <w:r w:rsidR="00D90450" w:rsidRPr="00875F17">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
         </w:rPr>
         <w:t>o</w:t>
       </w:r>
-      <w:r w:rsidRPr="00B63032">
-[...282 lines deleted...]
-      </w:pPr>
       <w:r w:rsidRPr="00875F17">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-          <w:sz w:val="24"/>
-[...39 lines deleted...]
-      </w:pPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> es</w:t>
+      </w:r>
+      <w:r w:rsidR="00D90450" w:rsidRPr="00875F17">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> podrà </w:t>
+      </w:r>
       <w:r w:rsidRPr="00875F17">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-          <w:sz w:val="24"/>
-[...1397 lines deleted...]
-        <w:t>N</w:t>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">sancionar </w:t>
       </w:r>
       <w:r w:rsidR="00D90450" w:rsidRPr="00875F17">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
         </w:rPr>
-        <w:t>o</w:t>
-[...26 lines deleted...]
-        </w:rPr>
         <w:t>infraccions tipificades després d’haver estat comeses.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="68186130" w14:textId="77777777" w:rsidR="00B84127" w:rsidRPr="00875F17" w:rsidRDefault="00B84127" w:rsidP="00875F17">
-[...10 lines deleted...]
-    <w:p w14:paraId="0A556594" w14:textId="77777777" w:rsidR="00B84127" w:rsidRPr="00875F17" w:rsidRDefault="00B84127" w:rsidP="00875F17">
+    <w:p w14:paraId="0A556594" w14:textId="77777777" w:rsidR="00B84127" w:rsidRPr="00875F17" w:rsidRDefault="00B84127" w:rsidP="0094250A">
       <w:pPr>
         <w:pStyle w:val="Ttol6"/>
+        <w:spacing w:after="240"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:u w:val="none"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00875F17">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:u w:val="none"/>
         </w:rPr>
         <w:t>I. Infraccions</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="09268AE7" w14:textId="77777777" w:rsidR="00B84127" w:rsidRPr="00875F17" w:rsidRDefault="00B84127" w:rsidP="00875F17">
-[...9 lines deleted...]
-    <w:p w14:paraId="2D4857DC" w14:textId="3F9DFBDC" w:rsidR="00784BA8" w:rsidRDefault="00784BA8" w:rsidP="002C5549">
+    <w:p w14:paraId="2D4857DC" w14:textId="3F9DFBDC" w:rsidR="00784BA8" w:rsidRDefault="00784BA8" w:rsidP="0094250A">
       <w:pPr>
         <w:pStyle w:val="Textindependent"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="30"/>
         </w:numPr>
+        <w:spacing w:after="240"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>S</w:t>
       </w:r>
       <w:r w:rsidR="00B84127" w:rsidRPr="00875F17">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">ón infraccions lleus: </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2AD405DC" w14:textId="77777777" w:rsidR="00784BA8" w:rsidRDefault="00784BA8" w:rsidP="00784BA8">
-[...9 lines deleted...]
-    <w:p w14:paraId="4662AD17" w14:textId="77777777" w:rsidR="00784BA8" w:rsidRDefault="00B1569A" w:rsidP="002C5549">
+    <w:p w14:paraId="4662AD17" w14:textId="77777777" w:rsidR="00784BA8" w:rsidRDefault="00B1569A" w:rsidP="0094250A">
       <w:pPr>
         <w:pStyle w:val="Textindependent"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="31"/>
         </w:numPr>
+        <w:spacing w:after="240"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00784BA8">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Les observacions formulades, de manera incorrecta, a jutges, àrbitres, tècnics i directius, i totes les altres autoritats esportives en l’exercici de llurs funcions.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="53379341" w14:textId="77777777" w:rsidR="00784BA8" w:rsidRDefault="00B1569A" w:rsidP="002C5549">
+    <w:p w14:paraId="53379341" w14:textId="77777777" w:rsidR="00784BA8" w:rsidRDefault="00B1569A" w:rsidP="0094250A">
       <w:pPr>
         <w:pStyle w:val="Textindependent"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="31"/>
         </w:numPr>
+        <w:spacing w:after="240"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00784BA8">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>La incorrecció amb el públic, els companys i els subordinats.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6C548580" w14:textId="77777777" w:rsidR="00784BA8" w:rsidRDefault="00B1569A" w:rsidP="002C5549">
+    <w:p w14:paraId="6C548580" w14:textId="77777777" w:rsidR="00784BA8" w:rsidRDefault="00B1569A" w:rsidP="0094250A">
       <w:pPr>
         <w:pStyle w:val="Textindependent"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="31"/>
         </w:numPr>
+        <w:spacing w:after="240"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00784BA8">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>L’actitud passiva en el compliment de les ordres i les instruccions rebudes de jutges, àrbitres i totes les altres autoritats esportives en l’exercici de llurs funcions.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7BACE73D" w14:textId="332FF92F" w:rsidR="00784BA8" w:rsidRPr="00784BA8" w:rsidRDefault="00B1569A" w:rsidP="002C5549">
+    <w:p w14:paraId="7BACE73D" w14:textId="332FF92F" w:rsidR="00784BA8" w:rsidRPr="00784BA8" w:rsidRDefault="00B1569A" w:rsidP="0094250A">
       <w:pPr>
         <w:pStyle w:val="Textindependent"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="31"/>
         </w:numPr>
+        <w:spacing w:after="240"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00784BA8">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">Les conductes clarament contràries a les normes esportives que no es tipifiquen com a molt greus o greus </w:t>
       </w:r>
       <w:r w:rsidR="00784BA8">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>en</w:t>
       </w:r>
       <w:r w:rsidRPr="00784BA8">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> la </w:t>
       </w:r>
-      <w:bookmarkStart w:id="12" w:name="_Hlk119496033"/>
+      <w:bookmarkStart w:id="11" w:name="_Hlk119496033"/>
       <w:r w:rsidRPr="00784BA8">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Llei 37/2018, del 20 de desembre, de l’esport del Principat d’Andorra o aquella</w:t>
       </w:r>
       <w:r w:rsidR="00E44F34" w:rsidRPr="00784BA8">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> altra</w:t>
       </w:r>
       <w:r w:rsidRPr="00784BA8">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> que la substitueix</w:t>
       </w:r>
       <w:r w:rsidR="00E44F34" w:rsidRPr="00784BA8">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>i</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="12"/>
+      <w:bookmarkEnd w:id="11"/>
       <w:r w:rsidR="00E44F34" w:rsidRPr="00784BA8">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="52775AD0" w14:textId="47E3B621" w:rsidR="00784BA8" w:rsidRDefault="00784BA8" w:rsidP="00784BA8">
-[...41 lines deleted...]
-    <w:p w14:paraId="0BB5BAEE" w14:textId="77777777" w:rsidR="00784BA8" w:rsidRDefault="00B84127" w:rsidP="002C5549">
+    <w:p w14:paraId="0BB5BAEE" w14:textId="77777777" w:rsidR="00784BA8" w:rsidRDefault="00B84127" w:rsidP="0094250A">
       <w:pPr>
         <w:pStyle w:val="Textindependent"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="31"/>
         </w:numPr>
+        <w:spacing w:after="240"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00784BA8">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Ocasionar perjudicis lleus en el patrimoni o en el bon nom de</w:t>
       </w:r>
       <w:r w:rsidR="0089566F" w:rsidRPr="00784BA8">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00784BA8">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>l</w:t>
       </w:r>
       <w:r w:rsidR="0089566F" w:rsidRPr="00784BA8">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>’agrupació</w:t>
       </w:r>
       <w:r w:rsidRPr="00784BA8">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> o ser-ne responsable.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3C55A469" w14:textId="77777777" w:rsidR="00784BA8" w:rsidRDefault="00B84127" w:rsidP="002C5549">
+    <w:p w14:paraId="3C55A469" w14:textId="77777777" w:rsidR="00784BA8" w:rsidRDefault="00B84127" w:rsidP="0094250A">
       <w:pPr>
         <w:pStyle w:val="Textindependent"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="31"/>
         </w:numPr>
+        <w:spacing w:after="240"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00784BA8">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>Que els membres de la Junta Directiva no assisteixin a les reunions sense cap causa justificada.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1C0F0F39" w14:textId="75EDBC17" w:rsidR="00B84127" w:rsidRPr="00784BA8" w:rsidRDefault="00320C03" w:rsidP="002C5549">
+    <w:p w14:paraId="1C0F0F39" w14:textId="75EDBC17" w:rsidR="00B84127" w:rsidRPr="00784BA8" w:rsidRDefault="00320C03" w:rsidP="0094250A">
       <w:pPr>
         <w:pStyle w:val="Textindependent"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="31"/>
         </w:numPr>
+        <w:spacing w:after="240"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00784BA8">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>L</w:t>
       </w:r>
       <w:r w:rsidR="00B84127" w:rsidRPr="00784BA8">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">’incompliment de qualsevol </w:t>
       </w:r>
       <w:r w:rsidR="00B1569A" w:rsidRPr="00784BA8">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">dels </w:t>
@@ -9473,632 +8700,564 @@
         </w:rPr>
         <w:t>’agrupació</w:t>
       </w:r>
       <w:r w:rsidR="00B84127" w:rsidRPr="00784BA8">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>, sempre que no provoqui un perjudici a</w:t>
       </w:r>
       <w:r w:rsidR="0089566F" w:rsidRPr="00784BA8">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> l’agrupació</w:t>
       </w:r>
       <w:r w:rsidR="00B84127" w:rsidRPr="00784BA8">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> o als associats o que la infracció no hagi estat qualificada de greu o molt greu.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="08C7B6BB" w14:textId="77777777" w:rsidR="00B84127" w:rsidRPr="00875F17" w:rsidRDefault="00B84127" w:rsidP="00875F17">
-[...9 lines deleted...]
-    <w:p w14:paraId="5EB85C27" w14:textId="77777777" w:rsidR="00784BA8" w:rsidRDefault="00B84127" w:rsidP="002C5549">
+    <w:p w14:paraId="5EB85C27" w14:textId="77777777" w:rsidR="00784BA8" w:rsidRDefault="00B84127" w:rsidP="0094250A">
       <w:pPr>
         <w:pStyle w:val="Textindependent"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="30"/>
         </w:numPr>
+        <w:spacing w:after="240"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00875F17">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">Són infraccions greus: </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="55CEF5D9" w14:textId="77777777" w:rsidR="00784BA8" w:rsidRDefault="00784BA8" w:rsidP="00784BA8">
-[...11 lines deleted...]
-    <w:p w14:paraId="3AB68F2D" w14:textId="089F7A08" w:rsidR="00784BA8" w:rsidRDefault="00B1569A" w:rsidP="002C5549">
+    <w:p w14:paraId="3AB68F2D" w14:textId="089F7A08" w:rsidR="00784BA8" w:rsidRDefault="00B1569A" w:rsidP="0094250A">
       <w:pPr>
         <w:pStyle w:val="Textindependent"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="32"/>
         </w:numPr>
+        <w:spacing w:after="240"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00784BA8">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Actuar públicament i notòriament contra la dignitat o el respecte que exigeix el desenvolupament de l’activitat esportiva, sempre que aquesta actuació no tingui el caràcter d’infracció molt greu.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2390A49D" w14:textId="77777777" w:rsidR="00784BA8" w:rsidRDefault="00B1569A" w:rsidP="002C5549">
+    <w:p w14:paraId="2390A49D" w14:textId="77777777" w:rsidR="00784BA8" w:rsidRDefault="00B1569A" w:rsidP="0094250A">
       <w:pPr>
         <w:pStyle w:val="Textindependent"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="32"/>
         </w:numPr>
+        <w:spacing w:after="240"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00875F17">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Els insults i les ofenses greus a jutges, àrbitres, esportistes, tècnics, autoritats esportives, públic assistent i altres participants en els esdeveniments esportius.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2D3D7347" w14:textId="77777777" w:rsidR="00784BA8" w:rsidRDefault="00B1569A" w:rsidP="002C5549">
+    <w:p w14:paraId="2D3D7347" w14:textId="77777777" w:rsidR="00784BA8" w:rsidRDefault="00B1569A" w:rsidP="0094250A">
       <w:pPr>
         <w:pStyle w:val="Textindependent"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="32"/>
         </w:numPr>
+        <w:spacing w:after="240"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00784BA8">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>La manipulació i l’alteració, ja sigui personalment ja sigui mitjançant persona interposada, del material o l’equipament esportiu en contra de les regles tècniques de cada esport quan la conducta no sigui considerada com a infracció molt greu.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="27CFAA4F" w14:textId="77777777" w:rsidR="00784BA8" w:rsidRDefault="00B1569A" w:rsidP="002C5549">
+    <w:p w14:paraId="27CFAA4F" w14:textId="77777777" w:rsidR="00784BA8" w:rsidRDefault="00B1569A" w:rsidP="0094250A">
       <w:pPr>
         <w:pStyle w:val="Textindependent"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="32"/>
         </w:numPr>
+        <w:spacing w:after="240"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00784BA8">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>La no convocatòria, en els terminis o les condicions legals, dels òrgans col·legiats esportius.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="10DD2C59" w14:textId="77777777" w:rsidR="00784BA8" w:rsidRDefault="00B1569A" w:rsidP="002C5549">
+    <w:p w14:paraId="10DD2C59" w14:textId="77777777" w:rsidR="00784BA8" w:rsidRDefault="00B1569A" w:rsidP="0094250A">
       <w:pPr>
         <w:pStyle w:val="Textindependent"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="32"/>
         </w:numPr>
+        <w:spacing w:after="240"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00784BA8">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>El trencament de la sanció o de la mesura cautelar imposada per una falta lleu d’acord amb les disposicions de la Llei.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="671CE7AA" w14:textId="71B955E7" w:rsidR="00784BA8" w:rsidRDefault="00B1569A" w:rsidP="002C5549">
+    <w:p w14:paraId="671CE7AA" w14:textId="71B955E7" w:rsidR="00784BA8" w:rsidRDefault="00B1569A" w:rsidP="0094250A">
       <w:pPr>
         <w:pStyle w:val="Textindependent"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="32"/>
         </w:numPr>
+        <w:spacing w:after="240"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00784BA8">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">L’incompliment de les regles d’administració i gestió del pressupost i patrimoni previstes </w:t>
       </w:r>
       <w:r w:rsidR="00784BA8">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>en</w:t>
       </w:r>
       <w:r w:rsidR="00320C03" w:rsidRPr="00784BA8">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> la Llei 37/2018, del 20 de desembre, de l’esport del Principat d’Andorra </w:t>
       </w:r>
       <w:r w:rsidR="00E44F34" w:rsidRPr="00784BA8">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>o aquella altra que la substitueixi</w:t>
       </w:r>
       <w:r w:rsidRPr="00784BA8">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="39B08036" w14:textId="77777777" w:rsidR="00784BA8" w:rsidRDefault="00B1569A" w:rsidP="002C5549">
+    <w:p w14:paraId="39B08036" w14:textId="77777777" w:rsidR="00784BA8" w:rsidRDefault="00B1569A" w:rsidP="0094250A">
       <w:pPr>
         <w:pStyle w:val="Textindependent"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="32"/>
         </w:numPr>
+        <w:spacing w:after="240"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00784BA8">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>L’exercici d’activitats públiques o privades declarades incompatibles amb l’activitat o la funció esportiva exercida.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="129B43EA" w14:textId="77777777" w:rsidR="00784BA8" w:rsidRDefault="00B1569A" w:rsidP="002C5549">
+    <w:p w14:paraId="129B43EA" w14:textId="77777777" w:rsidR="00784BA8" w:rsidRDefault="00B1569A" w:rsidP="0094250A">
       <w:pPr>
         <w:pStyle w:val="Textindependent"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="32"/>
         </w:numPr>
+        <w:spacing w:after="240"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00784BA8">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>L’exercici d’una professió esportiva sense la titulació esportiva corresponent quan no posa en perill ni constitueix un risc per a les persones.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0C7C0E4A" w14:textId="0E3CEFA6" w:rsidR="00784BA8" w:rsidRPr="00784BA8" w:rsidRDefault="00B1569A" w:rsidP="002C5549">
+    <w:p w14:paraId="0C7C0E4A" w14:textId="0E3CEFA6" w:rsidR="00784BA8" w:rsidRPr="00784BA8" w:rsidRDefault="00B1569A" w:rsidP="0094250A">
       <w:pPr>
         <w:pStyle w:val="Textindependent"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="32"/>
         </w:numPr>
+        <w:spacing w:after="240"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00784BA8">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>L’ús de la denominació de competició oficial sense el reconeixement preceptiu quan en resultin perjudicis econòmics greus per a terceres persone</w:t>
       </w:r>
       <w:r w:rsidR="00320C03" w:rsidRPr="00784BA8">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>s.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="52C260B6" w14:textId="060502CF" w:rsidR="00784BA8" w:rsidRDefault="00784BA8" w:rsidP="00784BA8">
-[...41 lines deleted...]
-    <w:p w14:paraId="4E7668D9" w14:textId="77777777" w:rsidR="00784BA8" w:rsidRPr="00784BA8" w:rsidRDefault="00B84127" w:rsidP="002C5549">
+    <w:p w14:paraId="4E7668D9" w14:textId="77777777" w:rsidR="00784BA8" w:rsidRPr="00784BA8" w:rsidRDefault="00B84127" w:rsidP="0094250A">
       <w:pPr>
         <w:pStyle w:val="Textindependent"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="32"/>
         </w:numPr>
+        <w:spacing w:after="240"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00784BA8">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>No respectar o complir de forma deliberada els acords adoptats vàlidament pels òrgans de</w:t>
       </w:r>
       <w:r w:rsidR="0089566F" w:rsidRPr="00784BA8">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00784BA8">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>l</w:t>
       </w:r>
       <w:r w:rsidR="0089566F" w:rsidRPr="00784BA8">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>’agrupació</w:t>
       </w:r>
       <w:r w:rsidRPr="00784BA8">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="34B7EA72" w14:textId="77777777" w:rsidR="00784BA8" w:rsidRPr="00784BA8" w:rsidRDefault="00784BA8" w:rsidP="002C5549">
+    <w:p w14:paraId="34B7EA72" w14:textId="77777777" w:rsidR="00784BA8" w:rsidRPr="00784BA8" w:rsidRDefault="00784BA8" w:rsidP="0094250A">
       <w:pPr>
         <w:pStyle w:val="Textindependent"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="32"/>
         </w:numPr>
+        <w:spacing w:after="240"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Pr</w:t>
       </w:r>
       <w:r w:rsidR="00B84127" w:rsidRPr="00784BA8">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>ovocar, per acció o per omissió, perjudicis greus en el patrimoni o en el bon nom de</w:t>
       </w:r>
       <w:r w:rsidR="0089566F" w:rsidRPr="00784BA8">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> l’</w:t>
       </w:r>
       <w:r w:rsidR="0089566F" w:rsidRPr="00875F17">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="0089566F" w:rsidRPr="00784BA8">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>agrupació</w:t>
       </w:r>
       <w:r w:rsidR="00B84127" w:rsidRPr="00784BA8">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="25EC3195" w14:textId="77777777" w:rsidR="00784BA8" w:rsidRPr="00784BA8" w:rsidRDefault="00B84127" w:rsidP="002C5549">
+    <w:p w14:paraId="25EC3195" w14:textId="77777777" w:rsidR="00784BA8" w:rsidRPr="00784BA8" w:rsidRDefault="00B84127" w:rsidP="0094250A">
       <w:pPr>
         <w:pStyle w:val="Textindependent"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="32"/>
         </w:numPr>
+        <w:spacing w:after="240"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00784BA8">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>No abonar qualsevol derrama o quota extraordinària acordada vàlidament per l’òrgan competent en el moment en què es requereixi.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="08D6D76B" w14:textId="77777777" w:rsidR="00784BA8" w:rsidRPr="00784BA8" w:rsidRDefault="00B84127" w:rsidP="002C5549">
+    <w:p w14:paraId="08D6D76B" w14:textId="77777777" w:rsidR="00784BA8" w:rsidRPr="00784BA8" w:rsidRDefault="00B84127" w:rsidP="0094250A">
       <w:pPr>
         <w:pStyle w:val="Textindependent"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="32"/>
         </w:numPr>
+        <w:spacing w:after="240"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00784BA8">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>La reincidència en dos infraccions lleus pot comportar que l’òrgan competent qualifiqui de greu el fet infractor.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0C9709A7" w14:textId="4494503C" w:rsidR="00B84127" w:rsidRPr="00784BA8" w:rsidRDefault="00B84127" w:rsidP="002C5549">
+    <w:p w14:paraId="0C9709A7" w14:textId="4494503C" w:rsidR="00B84127" w:rsidRPr="00784BA8" w:rsidRDefault="00B84127" w:rsidP="0094250A">
       <w:pPr>
         <w:pStyle w:val="Textindependent"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="32"/>
         </w:numPr>
+        <w:spacing w:after="240"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00784BA8">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>L’incompliment de qualsevol precepte d’aquests estatuts si provoca un perjudici a</w:t>
       </w:r>
       <w:r w:rsidR="0089566F" w:rsidRPr="00784BA8">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00784BA8">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>l</w:t>
       </w:r>
       <w:r w:rsidR="0089566F" w:rsidRPr="00784BA8">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>’ agrupació</w:t>
       </w:r>
       <w:r w:rsidRPr="00784BA8">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> o a qualsevol dels associats, excepte si la infracció ha estat qualificada de lleu o molt greu.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="370A7BCC" w14:textId="20B031D6" w:rsidR="001C2C55" w:rsidRPr="00875F17" w:rsidRDefault="001C2C55" w:rsidP="00875F17">
-[...10 lines deleted...]
-    <w:p w14:paraId="004CCA8E" w14:textId="55EAFD38" w:rsidR="00784BA8" w:rsidRDefault="00054741" w:rsidP="002C5549">
+    <w:p w14:paraId="004CCA8E" w14:textId="55EAFD38" w:rsidR="00784BA8" w:rsidRDefault="00054741" w:rsidP="0094250A">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="30"/>
         </w:numPr>
+        <w:spacing w:after="240"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00875F17">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00B84127" w:rsidRPr="00875F17">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Són infraccions molt greus:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="33014096" w14:textId="77777777" w:rsidR="00784BA8" w:rsidRDefault="00784BA8" w:rsidP="00784BA8">
-[...10 lines deleted...]
-    <w:p w14:paraId="4A4723CA" w14:textId="77777777" w:rsidR="00784BA8" w:rsidRDefault="00320C03" w:rsidP="002C5549">
+    <w:p w14:paraId="4A4723CA" w14:textId="77777777" w:rsidR="00784BA8" w:rsidRDefault="00320C03" w:rsidP="0094250A">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="33"/>
         </w:numPr>
+        <w:spacing w:after="240"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00784BA8">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Els comportaments, les actituds i els gestos agressius o antiesportius quan s’adrecin a l’àrbitre, al jutge, a esportistes o al públic.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="278E41A5" w14:textId="77777777" w:rsidR="00784BA8" w:rsidRDefault="00320C03" w:rsidP="002C5549">
+    <w:p w14:paraId="278E41A5" w14:textId="77777777" w:rsidR="00784BA8" w:rsidRDefault="00320C03" w:rsidP="0094250A">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="33"/>
         </w:numPr>
+        <w:spacing w:after="240"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00784BA8">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>L’alineació indeguda i la incompareixença o la retirada injustificades de les proves, els jocs o les competicions</w:t>
       </w:r>
       <w:r w:rsidR="00054741" w:rsidRPr="00784BA8">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
@@ -10136,152 +9295,157 @@
       </w:r>
       <w:r w:rsidR="0089566F" w:rsidRPr="00875F17">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="0089566F" w:rsidRPr="00784BA8">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>agrupació</w:t>
       </w:r>
       <w:r w:rsidRPr="00784BA8">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3551F3B1" w14:textId="77777777" w:rsidR="00784BA8" w:rsidRDefault="00320C03" w:rsidP="002C5549">
+    <w:p w14:paraId="3551F3B1" w14:textId="77777777" w:rsidR="00784BA8" w:rsidRDefault="00320C03" w:rsidP="0094250A">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="33"/>
         </w:numPr>
+        <w:spacing w:after="240"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00784BA8">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>La negativa injustificada a assistir a les convocatòries, als entrenaments, a les proves o a les competicions de les seleccions esportives nacionals.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1AE455E2" w14:textId="77777777" w:rsidR="00784BA8" w:rsidRDefault="00320C03" w:rsidP="002C5549">
+    <w:p w14:paraId="1AE455E2" w14:textId="77777777" w:rsidR="00784BA8" w:rsidRDefault="00320C03" w:rsidP="0094250A">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="33"/>
         </w:numPr>
+        <w:spacing w:after="240"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00784BA8">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Les modificacions fraudulentes del resultat de les proves o competicions, incloses les conductes prèvies a la celebració que intentin influir en el resultat mitjançant acord, intimidació, preu o qualsevol altre mitjà fraudulent.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="05B9C2A3" w14:textId="77777777" w:rsidR="00784BA8" w:rsidRDefault="00320C03" w:rsidP="002C5549">
+    <w:p w14:paraId="05B9C2A3" w14:textId="77777777" w:rsidR="00784BA8" w:rsidRDefault="00320C03" w:rsidP="0094250A">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="33"/>
         </w:numPr>
+        <w:spacing w:after="240"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00784BA8">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>La manipulació o l’alteració del material d’equipament esportiu, en contra de les regles tècniques, quan pugui alterar el resultat de les proves o posi en perill la integritat de les persones.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="361DAC89" w14:textId="77777777" w:rsidR="00784BA8" w:rsidRDefault="00320C03" w:rsidP="002C5549">
+    <w:p w14:paraId="361DAC89" w14:textId="77777777" w:rsidR="00784BA8" w:rsidRDefault="00320C03" w:rsidP="0094250A">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="33"/>
         </w:numPr>
+        <w:spacing w:after="240"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00784BA8">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Els abusos d’autoritat i la usurpació d’atribucions.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7CAF2D7B" w14:textId="77777777" w:rsidR="00784BA8" w:rsidRDefault="00320C03" w:rsidP="002C5549">
+    <w:p w14:paraId="7CAF2D7B" w14:textId="77777777" w:rsidR="00784BA8" w:rsidRDefault="00320C03" w:rsidP="0094250A">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="33"/>
         </w:numPr>
+        <w:spacing w:after="240"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00784BA8">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Les declaracions públiques de </w:t>
       </w:r>
       <w:r w:rsidR="00054741" w:rsidRPr="00784BA8">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
@@ -10359,1109 +9523,970 @@
       </w:r>
       <w:r w:rsidR="0089566F" w:rsidRPr="00875F17">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="0089566F" w:rsidRPr="00784BA8">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>agrupació</w:t>
       </w:r>
       <w:r w:rsidRPr="00784BA8">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> que incitin els seus equips o els espectadors a la violència, el racisme, la xenofòbia o la intolerància en l’esport.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="22D50F3E" w14:textId="77777777" w:rsidR="00784BA8" w:rsidRDefault="00320C03" w:rsidP="002C5549">
+    <w:p w14:paraId="22D50F3E" w14:textId="77777777" w:rsidR="00784BA8" w:rsidRDefault="00320C03" w:rsidP="0094250A">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="33"/>
         </w:numPr>
+        <w:spacing w:after="240"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00784BA8">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Els actes dirigits a predeterminar no esportivament el resultat d’un joc, una prova o una competició.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="51DA1A4E" w14:textId="77777777" w:rsidR="00784BA8" w:rsidRDefault="00320C03" w:rsidP="002C5549">
+    <w:p w14:paraId="51DA1A4E" w14:textId="77777777" w:rsidR="00784BA8" w:rsidRDefault="00320C03" w:rsidP="0094250A">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="33"/>
         </w:numPr>
+        <w:spacing w:after="240"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00784BA8">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>El trencament de la sanció imposada per infracció molt greu o greu d’acord amb les disposicions d’aquest títol.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="760AE8A8" w14:textId="77777777" w:rsidR="00784BA8" w:rsidRDefault="00320C03" w:rsidP="002C5549">
+    <w:p w14:paraId="760AE8A8" w14:textId="77777777" w:rsidR="00784BA8" w:rsidRDefault="00320C03" w:rsidP="0094250A">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="33"/>
         </w:numPr>
+        <w:spacing w:after="240"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00784BA8">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>La inexecució de les resolucions de la Comissió Jurídica Esportiva.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="362DD660" w14:textId="77777777" w:rsidR="00784BA8" w:rsidRDefault="00320C03" w:rsidP="002C5549">
+    <w:p w14:paraId="362DD660" w14:textId="77777777" w:rsidR="00784BA8" w:rsidRDefault="00320C03" w:rsidP="0094250A">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="33"/>
         </w:numPr>
+        <w:spacing w:after="240"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00784BA8">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Les que estableixin amb aquest caràcter l</w:t>
       </w:r>
       <w:r w:rsidR="00054741" w:rsidRPr="00784BA8">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">a federació corresponent, si escau, </w:t>
       </w:r>
       <w:r w:rsidRPr="00784BA8">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>com a infracció de les regles del joc, la prova o la competició i de la conducta esportiva.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="03C26CEA" w14:textId="54D90414" w:rsidR="00784BA8" w:rsidRPr="00784BA8" w:rsidRDefault="00320C03" w:rsidP="002C5549">
+    <w:p w14:paraId="03C26CEA" w14:textId="1A9B5DA7" w:rsidR="00784BA8" w:rsidRPr="0094250A" w:rsidRDefault="00320C03" w:rsidP="0094250A">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="33"/>
         </w:numPr>
+        <w:spacing w:after="240"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00784BA8">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>L’exercici d’una professió esportiva sense la titulació esportiva corresponent quan posa en perill o constitueix un risc per a les persones.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="247E6083" w14:textId="1F4954FD" w:rsidR="00784BA8" w:rsidRDefault="00784BA8" w:rsidP="00784BA8">
-[...44 lines deleted...]
-    <w:p w14:paraId="689D8463" w14:textId="77777777" w:rsidR="00784BA8" w:rsidRDefault="00054741" w:rsidP="002C5549">
+    <w:p w14:paraId="04B9A9B6" w14:textId="77777777" w:rsidR="0094250A" w:rsidRDefault="0094250A" w:rsidP="0094250A">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="33"/>
         </w:numPr>
+        <w:spacing w:after="240"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00784BA8">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-          <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t>L’incompliment dels acords de l’Assemblea General, i també de les disposicions estatutàries o reglamentàries.</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="7E0CD16E" w14:textId="77777777" w:rsidR="00784BA8" w:rsidRDefault="00054741" w:rsidP="002C5549">
+        <w:t>Posar en perill el patrimoni o el bon nom de l’ agrupació o provocar-hi perjudicis molt greus, per negligència o mala fe.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="61B053BA" w14:textId="77777777" w:rsidR="0094250A" w:rsidRDefault="0094250A" w:rsidP="0094250A">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="33"/>
         </w:numPr>
+        <w:spacing w:after="240"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00784BA8">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-          <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>La no convocatòria de forma sistemàtica i reiterada, en els terminis o es condicions legals, dels òrgans col·legiats de</w:t>
-[...4 lines deleted...]
-          <w:bCs/>
+        <w:t>Actuar en l’exercici de l’activitat professional de forma deslleial envers l’</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00875F17">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00784BA8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...45 lines deleted...]
-    <w:p w14:paraId="3CC5F9C0" w14:textId="77777777" w:rsidR="00784BA8" w:rsidRDefault="00054741" w:rsidP="002C5549">
+        <w:t>agrupació o qualsevol dels seus membres.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4488F1A5" w14:textId="77777777" w:rsidR="0094250A" w:rsidRPr="00784BA8" w:rsidRDefault="0094250A" w:rsidP="0094250A">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="33"/>
         </w:numPr>
+        <w:spacing w:after="240"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00784BA8">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-          <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>La utilització incorrecta dels fons privats de</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="0089566F" w:rsidRPr="00784BA8">
+        <w:t>La reincidència en dos infraccions greus pot comportar que l’òrgan competent qualifiqui de molt greu el fet infractor.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2A110350" w14:textId="77777777" w:rsidR="00784BA8" w:rsidRPr="00875F17" w:rsidRDefault="00784BA8" w:rsidP="0094250A">
+      <w:pPr>
+        <w:spacing w:after="240"/>
+        <w:ind w:left="708" w:firstLine="12"/>
+        <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00784BA8">
+      </w:pPr>
+      <w:r w:rsidRPr="00875F17">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>l</w:t>
-[...35 lines deleted...]
-    <w:p w14:paraId="1588DD42" w14:textId="77777777" w:rsidR="00784BA8" w:rsidRDefault="00054741" w:rsidP="002C5549">
+        <w:t>Sense perjudici de l’anterior, i específicament pels membres de la Junta Directiva, són infraccions molt greus:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="689D8463" w14:textId="77777777" w:rsidR="00784BA8" w:rsidRDefault="00054741" w:rsidP="0094250A">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="33"/>
         </w:numPr>
+        <w:spacing w:after="240"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00784BA8">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>L’organització d’activitats o competicions esportives de caràcter internacional sense l’autorització preceptiva.</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="6F952FF6" w14:textId="77777777" w:rsidR="00784BA8" w:rsidRDefault="00054741" w:rsidP="002C5549">
+        <w:t>L’incompliment dels acords de l’Assemblea General, i també de les disposicions estatutàries o reglamentàries.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7E0CD16E" w14:textId="77777777" w:rsidR="00784BA8" w:rsidRDefault="00054741" w:rsidP="0094250A">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="33"/>
         </w:numPr>
+        <w:spacing w:after="240"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00784BA8">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>Contreure obligacions econòmiques que puguin comportar un perjudici greu per a l’economia de l’entitat sense la disponibilitat pressupostària prèvia.</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="4F64EA54" w14:textId="77777777" w:rsidR="00784BA8" w:rsidRDefault="00054741" w:rsidP="002C5549">
+        <w:t>La no convocatòria de forma sistemàtica i reiterada, en els terminis o es condicions legals, dels òrgans col·legiats de</w:t>
+      </w:r>
+      <w:r w:rsidR="0089566F" w:rsidRPr="00784BA8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00784BA8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>l</w:t>
+      </w:r>
+      <w:r w:rsidR="0089566F" w:rsidRPr="00784BA8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>’</w:t>
+      </w:r>
+      <w:r w:rsidR="0089566F" w:rsidRPr="00875F17">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="0089566F" w:rsidRPr="00784BA8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>agrupació</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00784BA8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3CC5F9C0" w14:textId="77777777" w:rsidR="00784BA8" w:rsidRDefault="00054741" w:rsidP="0094250A">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="33"/>
         </w:numPr>
+        <w:spacing w:after="240"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00784BA8">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">Els actes dirigits a predeterminar o alterar els resultats de les eleccions dels càrrecs de representació o de direcció </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00274141" w:rsidRPr="00784BA8">
+        <w:t>La utilització incorrecta dels fons privats de</w:t>
+      </w:r>
+      <w:r w:rsidR="0089566F" w:rsidRPr="00784BA8">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>de</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00754358" w:rsidRPr="00784BA8">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00784BA8">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
+        <w:t>l</w:t>
+      </w:r>
+      <w:r w:rsidR="0089566F" w:rsidRPr="00784BA8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>’</w:t>
+      </w:r>
+      <w:r w:rsidR="0089566F" w:rsidRPr="00875F17">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00274141" w:rsidRPr="00784BA8">
+      <w:r w:rsidR="0089566F" w:rsidRPr="00784BA8">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>l</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00754358" w:rsidRPr="00784BA8">
+        <w:t>agrupació</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00784BA8">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>’</w:t>
-[...25 lines deleted...]
-    <w:p w14:paraId="06755B6E" w14:textId="77777777" w:rsidR="00784BA8" w:rsidRDefault="00054741" w:rsidP="002C5549">
+        <w:t xml:space="preserve"> o de les subvencions, els crèdits, els avals i els altres ajuts que pugui atorgar l’Administració pública, sense perjudici de les reclamacions que puguin correspondre per la via jurisdiccional competent. L’apreciació de la utilització incorrecta de fons públics es regeix pels criteris fixats a la legislació vigent pel que fa a l’ús d’ajudes i subvencions públiques. Per apreciar la utilització incorrecta de fons privats es té en compte el caràcter culpable o dolós de les conductes.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1588DD42" w14:textId="77777777" w:rsidR="00784BA8" w:rsidRDefault="00054741" w:rsidP="0094250A">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="33"/>
         </w:numPr>
+        <w:spacing w:after="240"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00784BA8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>L’organització d’activitats o competicions esportives de caràcter internacional sense l’autorització preceptiva.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6F952FF6" w14:textId="77777777" w:rsidR="00784BA8" w:rsidRDefault="00054741" w:rsidP="0094250A">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="33"/>
+        </w:numPr>
+        <w:spacing w:after="240"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00784BA8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Contreure obligacions econòmiques que puguin comportar un perjudici greu per a l’economia de l’entitat sense la disponibilitat pressupostària prèvia.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4F64EA54" w14:textId="77777777" w:rsidR="00784BA8" w:rsidRDefault="00054741" w:rsidP="0094250A">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="33"/>
+        </w:numPr>
+        <w:spacing w:after="240"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00784BA8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Els actes dirigits a predeterminar o alterar els resultats de les eleccions dels càrrecs de representació o de direcció </w:t>
+      </w:r>
+      <w:r w:rsidR="00274141" w:rsidRPr="00784BA8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>de</w:t>
+      </w:r>
+      <w:r w:rsidR="00754358" w:rsidRPr="00784BA8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00274141" w:rsidRPr="00784BA8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>l</w:t>
+      </w:r>
+      <w:r w:rsidR="00754358" w:rsidRPr="00784BA8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>’</w:t>
+      </w:r>
+      <w:r w:rsidR="00754358" w:rsidRPr="00875F17">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00754358" w:rsidRPr="00784BA8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>agrupació</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00784BA8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="06755B6E" w14:textId="77777777" w:rsidR="00784BA8" w:rsidRDefault="00054741" w:rsidP="0094250A">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="33"/>
+        </w:numPr>
+        <w:spacing w:after="240"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00784BA8">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>El trencament de les sancions greus imposades d’acord amb les disposicions d’aquest</w:t>
       </w:r>
       <w:r w:rsidRPr="00784BA8">
         <w:rPr>
           <w:rFonts w:ascii="Lato" w:hAnsi="Lato"/>
           <w:color w:val="222222"/>
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
           <w:lang w:eastAsia="es-ES"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00274141" w:rsidRPr="00784BA8">
         <w:rPr>
           <w:rFonts w:ascii="Lato" w:hAnsi="Lato"/>
           <w:color w:val="222222"/>
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
           <w:lang w:eastAsia="es-ES"/>
         </w:rPr>
         <w:t>article</w:t>
       </w:r>
       <w:r w:rsidRPr="00784BA8">
         <w:rPr>
           <w:rFonts w:ascii="Lato" w:hAnsi="Lato"/>
           <w:color w:val="222222"/>
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
           <w:lang w:eastAsia="es-ES"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2F7F7589" w14:textId="47CCE348" w:rsidR="00784BA8" w:rsidRPr="00784BA8" w:rsidRDefault="00054741" w:rsidP="002C5549">
+    <w:p w14:paraId="2F7F7589" w14:textId="47CCE348" w:rsidR="00784BA8" w:rsidRPr="00784BA8" w:rsidRDefault="00054741" w:rsidP="0094250A">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="33"/>
         </w:numPr>
+        <w:spacing w:after="240"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00784BA8">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>La no expedició injustificada de llicències federatives, i també l’expedició fraudulenta de les mateixes llicències</w:t>
       </w:r>
       <w:r w:rsidR="00784BA8">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1A382B2F" w14:textId="77DD5E5F" w:rsidR="00784BA8" w:rsidRDefault="00784BA8" w:rsidP="00784BA8">
-[...186 lines deleted...]
-    <w:p w14:paraId="66C9C7ED" w14:textId="77777777" w:rsidR="00B84127" w:rsidRPr="00875F17" w:rsidRDefault="00B84127" w:rsidP="00875F17">
+    <w:p w14:paraId="66C9C7ED" w14:textId="77777777" w:rsidR="00B84127" w:rsidRPr="00875F17" w:rsidRDefault="00B84127" w:rsidP="0094250A">
       <w:pPr>
         <w:pStyle w:val="Ttol3"/>
+        <w:spacing w:after="240"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="none"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00875F17">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="none"/>
         </w:rPr>
         <w:t>II. Sancions</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6607CFBF" w14:textId="77777777" w:rsidR="00B84127" w:rsidRPr="00875F17" w:rsidRDefault="00B84127" w:rsidP="00875F17">
-[...12 lines deleted...]
-    <w:p w14:paraId="042B3A74" w14:textId="4C30BF7B" w:rsidR="00784BA8" w:rsidRPr="00784BA8" w:rsidRDefault="000F5994" w:rsidP="002C5549">
+    <w:p w14:paraId="042B3A74" w14:textId="4C30BF7B" w:rsidR="00784BA8" w:rsidRPr="00784BA8" w:rsidRDefault="000F5994" w:rsidP="0094250A">
       <w:pPr>
         <w:pStyle w:val="Textindependent"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="7"/>
         </w:numPr>
+        <w:spacing w:after="240"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00875F17">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:color w:val="222222"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FEFEFE"/>
         </w:rPr>
         <w:t>Les sancions susceptibles d’aplicació són les següents:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="052EC23B" w14:textId="77777777" w:rsidR="00784BA8" w:rsidRDefault="00784BA8" w:rsidP="00784BA8">
-[...11 lines deleted...]
-    <w:p w14:paraId="44F9E175" w14:textId="77777777" w:rsidR="00784BA8" w:rsidRDefault="000F5994" w:rsidP="002C5549">
+    <w:p w14:paraId="44F9E175" w14:textId="77777777" w:rsidR="00784BA8" w:rsidRDefault="000F5994" w:rsidP="0094250A">
       <w:pPr>
         <w:pStyle w:val="Textindependent"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="34"/>
         </w:numPr>
+        <w:spacing w:after="240"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00784BA8">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:color w:val="222222"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FEFEFE"/>
         </w:rPr>
         <w:t>Inhabilitació, suspensió o privació de llicència esportiva, amb caràcter temporal o definitiu, proporcionalment adequada a la infracció o les infraccions comeses</w:t>
       </w:r>
       <w:r w:rsidR="00784BA8">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="04C63F1D" w14:textId="77777777" w:rsidR="00784BA8" w:rsidRDefault="000F5994" w:rsidP="002C5549">
+    <w:p w14:paraId="04C63F1D" w14:textId="77777777" w:rsidR="00784BA8" w:rsidRDefault="000F5994" w:rsidP="0094250A">
       <w:pPr>
         <w:pStyle w:val="Textindependent"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="34"/>
         </w:numPr>
+        <w:spacing w:after="240"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00784BA8">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:color w:val="222222"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FEFEFE"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Sanció econòmica, sempre i quan consti quantitativament en el reglament disciplinari de la </w:t>
       </w:r>
       <w:r w:rsidR="00784BA8">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:color w:val="222222"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FEFEFE"/>
         </w:rPr>
         <w:t>f</w:t>
       </w:r>
       <w:r w:rsidRPr="00784BA8">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:color w:val="222222"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FEFEFE"/>
         </w:rPr>
         <w:t>ederació. Aquesta sanció només es pot imposar a les persones infractores que perceben retribució econòmica per la seva tasca.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="15FD5C44" w14:textId="77777777" w:rsidR="00784BA8" w:rsidRDefault="000F5994" w:rsidP="002C5549">
+    <w:p w14:paraId="15FD5C44" w14:textId="77777777" w:rsidR="00784BA8" w:rsidRDefault="000F5994" w:rsidP="0094250A">
       <w:pPr>
         <w:pStyle w:val="Textindependent"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="34"/>
         </w:numPr>
+        <w:spacing w:after="240"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00784BA8">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:color w:val="222222"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FEFEFE"/>
         </w:rPr>
         <w:t>Clausura del recinte esportiu.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="651ABC83" w14:textId="77777777" w:rsidR="00784BA8" w:rsidRDefault="000F5994" w:rsidP="002C5549">
+    <w:p w14:paraId="651ABC83" w14:textId="77777777" w:rsidR="00784BA8" w:rsidRDefault="000F5994" w:rsidP="0094250A">
       <w:pPr>
         <w:pStyle w:val="Textindependent"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="34"/>
         </w:numPr>
+        <w:spacing w:after="240"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00784BA8">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:color w:val="222222"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FEFEFE"/>
         </w:rPr>
         <w:t>Prohibició d’accés al recinte on es practica l’esport, pèrdua de la condició de soci, o realització de la competició esportiva a porta tancada.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="78E84920" w14:textId="77777777" w:rsidR="00784BA8" w:rsidRDefault="000F5994" w:rsidP="002C5549">
+    <w:p w14:paraId="78E84920" w14:textId="77777777" w:rsidR="00784BA8" w:rsidRDefault="000F5994" w:rsidP="0094250A">
       <w:pPr>
         <w:pStyle w:val="Textindependent"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="34"/>
         </w:numPr>
+        <w:spacing w:after="240"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00784BA8">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:color w:val="222222"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FEFEFE"/>
         </w:rPr>
         <w:t>Advertència privada o amonestació de caràcter públic.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6B36ADAB" w14:textId="77777777" w:rsidR="00784BA8" w:rsidRDefault="000F5994" w:rsidP="002C5549">
+    <w:p w14:paraId="6B36ADAB" w14:textId="77777777" w:rsidR="00784BA8" w:rsidRDefault="000F5994" w:rsidP="0094250A">
       <w:pPr>
         <w:pStyle w:val="Textindependent"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="34"/>
         </w:numPr>
+        <w:spacing w:after="240"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00784BA8">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:color w:val="222222"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FEFEFE"/>
         </w:rPr>
         <w:t>Inhabilitació temporal o definitiva.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2027B49B" w14:textId="0F91E624" w:rsidR="000F5994" w:rsidRPr="00784BA8" w:rsidRDefault="000F5994" w:rsidP="002C5549">
+    <w:p w14:paraId="2027B49B" w14:textId="0F91E624" w:rsidR="000F5994" w:rsidRPr="00784BA8" w:rsidRDefault="000F5994" w:rsidP="0094250A">
       <w:pPr>
         <w:pStyle w:val="Textindependent"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="34"/>
         </w:numPr>
+        <w:spacing w:after="240"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00784BA8">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:color w:val="222222"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FEFEFE"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>Destitució del càrrec.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5A6D9162" w14:textId="6261FB82" w:rsidR="000F5994" w:rsidRPr="00875F17" w:rsidRDefault="000F5994" w:rsidP="00875F17">
-[...12 lines deleted...]
-    <w:p w14:paraId="54B9CDDE" w14:textId="71ABC092" w:rsidR="00B84127" w:rsidRPr="00875F17" w:rsidRDefault="00B84127" w:rsidP="002C5549">
+    <w:p w14:paraId="54B9CDDE" w14:textId="71ABC092" w:rsidR="00B84127" w:rsidRPr="00875F17" w:rsidRDefault="00B84127" w:rsidP="0094250A">
       <w:pPr>
         <w:pStyle w:val="Textindependent"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="7"/>
         </w:numPr>
+        <w:spacing w:after="240"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00875F17">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>D’acord amb els principis d’adequació</w:t>
       </w:r>
       <w:r w:rsidR="000F5994" w:rsidRPr="00875F17">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>, graduació</w:t>
       </w:r>
       <w:r w:rsidRPr="00875F17">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> i proporcionalitat,</w:t>
       </w:r>
       <w:r w:rsidRPr="00875F17">
@@ -11513,68 +10538,58 @@
       </w:r>
       <w:r w:rsidR="00754358" w:rsidRPr="00875F17">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>’agrupació</w:t>
       </w:r>
       <w:r w:rsidRPr="00875F17">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> per les infraccions comeses són les següents</w:t>
       </w:r>
       <w:r w:rsidRPr="00875F17">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="771BA4AC" w14:textId="77777777" w:rsidR="00B84127" w:rsidRPr="00875F17" w:rsidRDefault="00B84127" w:rsidP="00875F17">
-[...10 lines deleted...]
-    <w:p w14:paraId="5E858640" w14:textId="77777777" w:rsidR="00314628" w:rsidRPr="00C51D15" w:rsidRDefault="00314628" w:rsidP="00314628">
+    <w:p w14:paraId="5E858640" w14:textId="7DAB933B" w:rsidR="00314628" w:rsidRPr="00C51D15" w:rsidRDefault="00314628" w:rsidP="0094250A">
       <w:pPr>
         <w:pStyle w:val="Textindependent"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="8"/>
         </w:numPr>
+        <w:spacing w:after="240"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C51D15">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Per infraccions lleus: </w:t>
       </w:r>
       <w:r w:rsidRPr="00C51D15">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
         <w:t>...</w:t>
       </w:r>
       <w:r w:rsidRPr="00C51D15">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
@@ -11582,75 +10597,76 @@
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00C51D15">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:color w:val="FF0000"/>
         </w:rPr>
         <w:t>[</w:t>
       </w:r>
       <w:r w:rsidRPr="00C51D15">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:i/>
           <w:color w:val="FF0000"/>
         </w:rPr>
         <w:t>Proposta</w:t>
       </w:r>
       <w:r w:rsidRPr="00C51D15">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:color w:val="FF0000"/>
         </w:rPr>
-        <w:t>: advertència o amonestació verbal o escrita</w:t>
-[...1 lines deleted...]
-      <w:r>
+        <w:t>: adve</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002C1CD8">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:color w:val="FF0000"/>
         </w:rPr>
-        <w:t>.</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00C51D15">
+        <w:t>rtència o</w:t>
+      </w:r>
+      <w:r w:rsidR="002C1CD8" w:rsidRPr="002C1CD8">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:color w:val="FF0000"/>
         </w:rPr>
-        <w:t>]</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="437C2169" w14:textId="77777777" w:rsidR="00314628" w:rsidRDefault="00314628" w:rsidP="00314628">
+        <w:t xml:space="preserve"> amonestació escrita dirigit a la persona per informar-lo dels punts que ha infringit i per demanar-li que corregeixi un comportament no adequat i que no hi reincideixi.]</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="437C2169" w14:textId="77777777" w:rsidR="00314628" w:rsidRDefault="00314628" w:rsidP="0094250A">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="8"/>
         </w:numPr>
+        <w:spacing w:after="240"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C51D15">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Per infraccions greus: </w:t>
       </w:r>
       <w:r w:rsidRPr="00C51D15">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
@@ -11675,56 +10691,57 @@
         </w:rPr>
         <w:t>[</w:t>
       </w:r>
       <w:r w:rsidRPr="00C51D15">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:i/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Proposta</w:t>
       </w:r>
       <w:r w:rsidRPr="00C51D15">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>: suspensió de de la llicència o inhabilitació de càrrec i funcions per un període d’entre un mes i un any.]</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0C1AA306" w14:textId="77777777" w:rsidR="00314628" w:rsidRPr="006C53BC" w:rsidRDefault="00314628" w:rsidP="00314628">
+    <w:p w14:paraId="0C1AA306" w14:textId="77777777" w:rsidR="00314628" w:rsidRPr="006C53BC" w:rsidRDefault="00314628" w:rsidP="0094250A">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="8"/>
         </w:numPr>
+        <w:spacing w:after="240"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006C53BC">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Per infraccions molt greus: </w:t>
       </w:r>
       <w:r w:rsidRPr="006C53BC">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
@@ -11755,63 +10772,100 @@
         </w:rPr>
         <w:t>Proposta</w:t>
       </w:r>
       <w:r w:rsidRPr="006C53BC">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:i/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">: </w:t>
       </w:r>
       <w:r w:rsidRPr="006C53BC">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>suspensió de de la llicència o inhabilitació de càrrec i funcions per un període d’entre un any i dos anys. En cas d’haver estat sancionat prèviament amb un mínim de dos suspensions de la llicència o inhabilitacions de càrrec, es pot sancionar amb la baixa definitiva de la condició de membre del club.]</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="74ECC38A" w14:textId="77777777" w:rsidR="00314628" w:rsidRPr="00E91AEE" w:rsidRDefault="00314628" w:rsidP="00314628">
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+    <w:p w14:paraId="12F55F2F" w14:textId="77777777" w:rsidR="00746477" w:rsidRPr="00137ABE" w:rsidRDefault="00746477" w:rsidP="00746477">
+      <w:pPr>
+        <w:spacing w:after="240"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-    </w:p>
-[...1 lines deleted...]
-      <w:pPr>
+      <w:r w:rsidRPr="00746477">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>L’aplicació i la duració de la baixa temporal es fixaran d’acord amb la gravetat de la infracció,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00746477">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> i comportarà la suspensió temporal de l’exercici dels drets i deures com a membre del club i també de l’exercici dels càrrecs que hi pogués complir.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="535F881B" w14:textId="77777777" w:rsidR="00746477" w:rsidRDefault="00746477" w:rsidP="0094250A">
+      <w:pPr>
+        <w:spacing w:after="240"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3A168556" w14:textId="1A874B46" w:rsidR="00314628" w:rsidRPr="00E91AEE" w:rsidRDefault="00314628" w:rsidP="0077552C">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="7"/>
+        </w:numPr>
+        <w:spacing w:after="240"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E91AEE">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">En el cas d’imposició de sancions econòmiques, d’acord amb els principis enunciats al paràgraf anterior, es poden aplicar pels imports següents: </w:t>
       </w:r>
       <w:r w:rsidRPr="00E91AEE">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>[</w:t>
@@ -11874,174 +10928,162 @@
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>1</w:t>
       </w:r>
       <w:r w:rsidRPr="00E91AEE">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> de la secció</w:t>
       </w:r>
       <w:r w:rsidRPr="00E91AEE">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> II. Sancions]</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0D0605FE" w14:textId="77777777" w:rsidR="00314628" w:rsidRPr="00E91AEE" w:rsidRDefault="00314628" w:rsidP="00314628">
-[...11 lines deleted...]
-    <w:p w14:paraId="3B209B45" w14:textId="77777777" w:rsidR="00314628" w:rsidRPr="00E91AEE" w:rsidRDefault="00314628" w:rsidP="00314628">
+    <w:p w14:paraId="3B209B45" w14:textId="77777777" w:rsidR="00314628" w:rsidRPr="00E91AEE" w:rsidRDefault="00314628" w:rsidP="0094250A">
       <w:pPr>
         <w:pStyle w:val="Pargrafdellista"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
-        <w:spacing w:after="0"/>
+        <w:spacing w:after="240"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="13" w:name="_Hlk119952947"/>
+      <w:bookmarkStart w:id="12" w:name="_Hlk119952947"/>
       <w:r w:rsidRPr="00E91AEE">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Per infraccions lleus: sanció d’un import de </w:t>
       </w:r>
       <w:r w:rsidRPr="00E91AEE">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
         <w:t>…</w:t>
       </w:r>
       <w:r w:rsidRPr="00E91AEE">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> euros</w:t>
       </w:r>
       <w:r w:rsidRPr="00E91AEE">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6CF1702B" w14:textId="77777777" w:rsidR="00314628" w:rsidRPr="00E91AEE" w:rsidRDefault="00314628" w:rsidP="00314628">
+    <w:p w14:paraId="6CF1702B" w14:textId="77777777" w:rsidR="00314628" w:rsidRPr="00E91AEE" w:rsidRDefault="00314628" w:rsidP="0094250A">
       <w:pPr>
         <w:pStyle w:val="Pargrafdellista"/>
-        <w:spacing w:after="0"/>
+        <w:spacing w:after="240"/>
         <w:ind w:left="1068"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E91AEE">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>[</w:t>
       </w:r>
       <w:r w:rsidRPr="00E91AEE">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:i/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>NOTA</w:t>
       </w:r>
       <w:r w:rsidRPr="00E91AEE">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>: màxim de 1.000 euros]</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0569141E" w14:textId="77777777" w:rsidR="00314628" w:rsidRPr="00E91AEE" w:rsidRDefault="00314628" w:rsidP="00314628">
+    <w:p w14:paraId="0569141E" w14:textId="77777777" w:rsidR="00314628" w:rsidRPr="00E91AEE" w:rsidRDefault="00314628" w:rsidP="0094250A">
       <w:pPr>
         <w:pStyle w:val="Pargrafdellista"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
-        <w:spacing w:after="0"/>
+        <w:spacing w:after="240"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E91AEE">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Per infraccions greus:</w:t>
       </w:r>
       <w:r w:rsidRPr="00E91AEE">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
@@ -12087,104 +11129,105 @@
           <w:szCs w:val="24"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
         <w:t>…</w:t>
       </w:r>
       <w:r w:rsidRPr="00E91AEE">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> euros</w:t>
       </w:r>
       <w:r w:rsidRPr="00E91AEE">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2B3564FE" w14:textId="77777777" w:rsidR="00314628" w:rsidRPr="00E91AEE" w:rsidRDefault="00314628" w:rsidP="00314628">
+    <w:p w14:paraId="2B3564FE" w14:textId="77777777" w:rsidR="00314628" w:rsidRPr="00E91AEE" w:rsidRDefault="00314628" w:rsidP="0094250A">
       <w:pPr>
         <w:pStyle w:val="Pargrafdellista"/>
-        <w:spacing w:after="0"/>
+        <w:spacing w:after="240"/>
         <w:ind w:left="1068"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E91AEE">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>[</w:t>
       </w:r>
       <w:r w:rsidRPr="00E91AEE">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:i/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>NOTA</w:t>
       </w:r>
       <w:r w:rsidRPr="00E91AEE">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>: barem d’imports entre 1.001 i 3000 euros]</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3A70308D" w14:textId="77777777" w:rsidR="00314628" w:rsidRPr="008C4C79" w:rsidRDefault="00314628" w:rsidP="00314628">
+    <w:p w14:paraId="3A70308D" w14:textId="77777777" w:rsidR="00314628" w:rsidRPr="008C4C79" w:rsidRDefault="00314628" w:rsidP="0094250A">
       <w:pPr>
         <w:pStyle w:val="Pargrafdellista"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
-        <w:spacing w:after="0"/>
+        <w:spacing w:after="240"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008C4C79">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Per infraccions molt greus:</w:t>
       </w:r>
       <w:r w:rsidRPr="008C4C79">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
@@ -12230,54 +11273,54 @@
           <w:szCs w:val="24"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
         <w:t>…</w:t>
       </w:r>
       <w:r w:rsidRPr="008C4C79">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> euros</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7D03679D" w14:textId="77777777" w:rsidR="00314628" w:rsidRPr="004A1A55" w:rsidRDefault="00314628" w:rsidP="00314628">
+    <w:p w14:paraId="7D03679D" w14:textId="77777777" w:rsidR="00314628" w:rsidRPr="004A1A55" w:rsidRDefault="00314628" w:rsidP="0094250A">
       <w:pPr>
         <w:pStyle w:val="Pargrafdellista"/>
-        <w:spacing w:after="0"/>
+        <w:spacing w:after="240"/>
         <w:ind w:left="1068"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005F1731">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>[</w:t>
       </w:r>
       <w:r w:rsidRPr="00E91AEE">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:i/>
@@ -12326,66 +11369,55 @@
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>entre</w:t>
       </w:r>
       <w:r w:rsidRPr="004A1A55">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> 3.001 i 12.000 euros</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>]</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="13"/>
-[...12 lines deleted...]
-    <w:p w14:paraId="383479EC" w14:textId="41716485" w:rsidR="00B84127" w:rsidRPr="00784BA8" w:rsidRDefault="00B84127" w:rsidP="00875F17">
+    <w:bookmarkEnd w:id="12"/>
+    <w:p w14:paraId="383479EC" w14:textId="41716485" w:rsidR="00B84127" w:rsidRPr="00784BA8" w:rsidRDefault="00B84127" w:rsidP="0094250A">
       <w:pPr>
         <w:pStyle w:val="Textindependent2"/>
+        <w:spacing w:after="240"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00784BA8">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>I</w:t>
       </w:r>
       <w:r w:rsidR="001B7C07" w:rsidRPr="00784BA8">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>II</w:t>
       </w:r>
       <w:r w:rsidRPr="00784BA8">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>. Circumstàncies agreujants</w:t>
       </w:r>
       <w:r w:rsidR="007D1DB9" w:rsidRPr="00784BA8">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
@@ -12395,1105 +11427,1867 @@
       <w:r w:rsidRPr="00784BA8">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> atenuants </w:t>
       </w:r>
       <w:r w:rsidR="007D1DB9" w:rsidRPr="00784BA8">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">i eiximents </w:t>
       </w:r>
       <w:r w:rsidRPr="00784BA8">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>de la responsabilitat</w:t>
       </w:r>
       <w:r w:rsidR="007D1DB9" w:rsidRPr="00784BA8">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="503615CB" w14:textId="77777777" w:rsidR="00B84127" w:rsidRPr="00784BA8" w:rsidRDefault="00B84127" w:rsidP="00875F17">
-[...7 lines deleted...]
-    <w:p w14:paraId="45EEFC64" w14:textId="77777777" w:rsidR="00B84127" w:rsidRPr="00784BA8" w:rsidRDefault="00B84127" w:rsidP="002C5549">
+    <w:p w14:paraId="45EEFC64" w14:textId="77777777" w:rsidR="00B84127" w:rsidRPr="00784BA8" w:rsidRDefault="00B84127" w:rsidP="0094250A">
       <w:pPr>
         <w:pStyle w:val="Textindependent2"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="19"/>
         </w:numPr>
+        <w:spacing w:after="240"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00784BA8">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>Són circumstàncies agreujants de la responsabilitat:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7C555487" w14:textId="77777777" w:rsidR="00B84127" w:rsidRPr="00875F17" w:rsidRDefault="00B84127" w:rsidP="00875F17">
-[...8 lines deleted...]
-    <w:p w14:paraId="7098B4D4" w14:textId="77777777" w:rsidR="00B84127" w:rsidRPr="00875F17" w:rsidRDefault="00B84127" w:rsidP="002C5549">
+    <w:p w14:paraId="7098B4D4" w14:textId="77777777" w:rsidR="00B84127" w:rsidRPr="00875F17" w:rsidRDefault="00B84127" w:rsidP="0094250A">
       <w:pPr>
         <w:pStyle w:val="Textindependent2"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="20"/>
         </w:numPr>
+        <w:spacing w:after="240"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00875F17">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>La reiteració.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2D5E1789" w14:textId="77777777" w:rsidR="00B84127" w:rsidRPr="00875F17" w:rsidRDefault="00B84127" w:rsidP="002C5549">
+    <w:p w14:paraId="2D5E1789" w14:textId="77777777" w:rsidR="00B84127" w:rsidRPr="00875F17" w:rsidRDefault="00B84127" w:rsidP="0094250A">
       <w:pPr>
         <w:pStyle w:val="Textindependent2"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="20"/>
         </w:numPr>
+        <w:spacing w:after="240"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00875F17">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>La reincidència.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0DB9B99D" w14:textId="77777777" w:rsidR="00B84127" w:rsidRPr="00875F17" w:rsidRDefault="00B84127" w:rsidP="002C5549">
+    <w:p w14:paraId="0DB9B99D" w14:textId="77777777" w:rsidR="00B84127" w:rsidRPr="00875F17" w:rsidRDefault="00B84127" w:rsidP="0094250A">
       <w:pPr>
         <w:pStyle w:val="Textindependent2"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="20"/>
         </w:numPr>
+        <w:spacing w:after="240"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00875F17">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>La remuneració o l’ànim de lucre.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="29128385" w14:textId="253E5DBD" w:rsidR="00B84127" w:rsidRPr="00875F17" w:rsidRDefault="00B84127" w:rsidP="002C5549">
+    <w:p w14:paraId="29128385" w14:textId="253E5DBD" w:rsidR="00B84127" w:rsidRPr="00875F17" w:rsidRDefault="00B84127" w:rsidP="0094250A">
       <w:pPr>
         <w:pStyle w:val="Textindependent2"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="20"/>
         </w:numPr>
+        <w:spacing w:after="240"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00875F17">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>El perjudici econòmic ocasionat.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="649EE1B7" w14:textId="6573B919" w:rsidR="007D1DB9" w:rsidRPr="00875F17" w:rsidRDefault="007D1DB9" w:rsidP="002C5549">
+    <w:p w14:paraId="649EE1B7" w14:textId="6573B919" w:rsidR="007D1DB9" w:rsidRPr="00875F17" w:rsidRDefault="007D1DB9" w:rsidP="0094250A">
       <w:pPr>
         <w:pStyle w:val="Textindependent2"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="20"/>
         </w:numPr>
+        <w:spacing w:after="240"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007B05B1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
         <w:t>...</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="464C43BB" w14:textId="77777777" w:rsidR="00B84127" w:rsidRPr="00875F17" w:rsidRDefault="00B84127" w:rsidP="00875F17">
-[...7 lines deleted...]
-    <w:p w14:paraId="76CF4289" w14:textId="77777777" w:rsidR="00B84127" w:rsidRPr="00875F17" w:rsidRDefault="00B84127" w:rsidP="002C5549">
+    <w:p w14:paraId="76CF4289" w14:textId="77777777" w:rsidR="00B84127" w:rsidRPr="00875F17" w:rsidRDefault="00B84127" w:rsidP="0094250A">
       <w:pPr>
         <w:pStyle w:val="Textindependent2"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="19"/>
         </w:numPr>
+        <w:spacing w:after="240"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00875F17">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>Són circumstàncies atenuants de la responsabilitat:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0838674D" w14:textId="77777777" w:rsidR="00B84127" w:rsidRPr="00875F17" w:rsidRDefault="00B84127" w:rsidP="00875F17">
-[...8 lines deleted...]
-    <w:p w14:paraId="76DFAD3E" w14:textId="77777777" w:rsidR="00B84127" w:rsidRPr="00875F17" w:rsidRDefault="00B84127" w:rsidP="002C5549">
+    <w:p w14:paraId="76DFAD3E" w14:textId="77777777" w:rsidR="00B84127" w:rsidRPr="00875F17" w:rsidRDefault="00B84127" w:rsidP="0094250A">
       <w:pPr>
         <w:pStyle w:val="Textindependent2"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="21"/>
         </w:numPr>
+        <w:spacing w:after="240"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00875F17">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>La provocació suficient, immediatament anterior a la comissió de la infracció.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4D344E02" w14:textId="71D2611A" w:rsidR="001B7C07" w:rsidRPr="00875F17" w:rsidRDefault="00B84127" w:rsidP="002C5549">
+    <w:p w14:paraId="4D344E02" w14:textId="71D2611A" w:rsidR="001B7C07" w:rsidRPr="00875F17" w:rsidRDefault="00B84127" w:rsidP="0094250A">
       <w:pPr>
         <w:pStyle w:val="Textindependent2"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="21"/>
         </w:numPr>
+        <w:spacing w:after="240"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00875F17">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>El penediment espontani.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="49342F52" w14:textId="6F2CBF86" w:rsidR="00B84127" w:rsidRPr="00875F17" w:rsidRDefault="00B84127" w:rsidP="002C5549">
+    <w:p w14:paraId="49342F52" w14:textId="6F2CBF86" w:rsidR="00B84127" w:rsidRPr="00875F17" w:rsidRDefault="00B84127" w:rsidP="0094250A">
       <w:pPr>
         <w:pStyle w:val="Textindependent2"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="21"/>
         </w:numPr>
+        <w:spacing w:after="240"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00875F17">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>El fet de no haver estat sancionada la persona infractora, amb anterioritat, en el transcurs de la seva vida esportiva.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="22BC6C1F" w14:textId="094EF956" w:rsidR="007D1DB9" w:rsidRPr="00875F17" w:rsidRDefault="007D1DB9" w:rsidP="002C5549">
+    <w:p w14:paraId="22BC6C1F" w14:textId="094EF956" w:rsidR="007D1DB9" w:rsidRPr="00875F17" w:rsidRDefault="007D1DB9" w:rsidP="0094250A">
       <w:pPr>
         <w:pStyle w:val="Textindependent2"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="21"/>
         </w:numPr>
+        <w:spacing w:after="240"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007B05B1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
         <w:t>...</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="166B70A8" w14:textId="6416890E" w:rsidR="007D1DB9" w:rsidRPr="00875F17" w:rsidRDefault="007D1DB9" w:rsidP="00875F17">
-[...7 lines deleted...]
-    <w:p w14:paraId="6206F406" w14:textId="48006777" w:rsidR="007D1DB9" w:rsidRDefault="007D1DB9" w:rsidP="002C5549">
+    <w:p w14:paraId="6206F406" w14:textId="48006777" w:rsidR="007D1DB9" w:rsidRDefault="007D1DB9" w:rsidP="0094250A">
       <w:pPr>
         <w:pStyle w:val="Textindependent2"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="19"/>
         </w:numPr>
+        <w:spacing w:after="240"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00784BA8">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>Són circumstàncies eiximents de la responsabilitat:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="528E2190" w14:textId="31AA6948" w:rsidR="00784BA8" w:rsidRDefault="00784BA8" w:rsidP="00784BA8">
+    <w:p w14:paraId="528E2190" w14:textId="31AA6948" w:rsidR="00784BA8" w:rsidRDefault="00784BA8" w:rsidP="0094250A">
       <w:pPr>
         <w:pStyle w:val="Textindependent2"/>
+        <w:spacing w:after="240"/>
         <w:ind w:left="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="26D00AA9" w14:textId="77777777" w:rsidR="007B05B1" w:rsidRPr="00D7230F" w:rsidRDefault="007B05B1" w:rsidP="007B05B1">
+    <w:p w14:paraId="26D00AA9" w14:textId="77777777" w:rsidR="007B05B1" w:rsidRPr="00D7230F" w:rsidRDefault="007B05B1" w:rsidP="0094250A">
       <w:pPr>
         <w:pStyle w:val="Textindependent2"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="40"/>
         </w:numPr>
+        <w:spacing w:after="240"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D7230F">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>La legítima defensa per evitar una agressió.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1635C486" w14:textId="77777777" w:rsidR="007B05B1" w:rsidRPr="00D7230F" w:rsidRDefault="007B05B1" w:rsidP="007B05B1">
+    <w:p w14:paraId="1635C486" w14:textId="77777777" w:rsidR="007B05B1" w:rsidRPr="00D7230F" w:rsidRDefault="007B05B1" w:rsidP="0094250A">
       <w:pPr>
         <w:pStyle w:val="Textindependent2"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="40"/>
         </w:numPr>
+        <w:spacing w:after="240"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D7230F">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>La força major.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="27C0F4F7" w14:textId="77777777" w:rsidR="007B05B1" w:rsidRPr="00D7230F" w:rsidRDefault="007B05B1" w:rsidP="007B05B1">
+    <w:p w14:paraId="27C0F4F7" w14:textId="77777777" w:rsidR="007B05B1" w:rsidRPr="00D7230F" w:rsidRDefault="007B05B1" w:rsidP="0094250A">
       <w:pPr>
         <w:pStyle w:val="Textindependent2"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="40"/>
         </w:numPr>
+        <w:spacing w:after="240"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D7230F">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>Les que estiguin previstes en matèria penal al Codi penal vigent en el moment dels fets.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3082689F" w14:textId="77777777" w:rsidR="007B05B1" w:rsidRPr="00D7230F" w:rsidRDefault="007B05B1" w:rsidP="007B05B1">
+    <w:p w14:paraId="3082689F" w14:textId="77777777" w:rsidR="007B05B1" w:rsidRPr="00D7230F" w:rsidRDefault="007B05B1" w:rsidP="0094250A">
       <w:pPr>
         <w:pStyle w:val="Textindependent2"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="40"/>
         </w:numPr>
+        <w:spacing w:after="240"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D7230F">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
         <w:t>...</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1748C8D8" w14:textId="77777777" w:rsidR="00784BA8" w:rsidRPr="00784BA8" w:rsidRDefault="00784BA8" w:rsidP="00784BA8">
+    <w:p w14:paraId="459388F6" w14:textId="77777777" w:rsidR="0077552C" w:rsidRPr="0077552C" w:rsidRDefault="0077552C" w:rsidP="0077552C">
+      <w:pPr>
+        <w:pStyle w:val="Ttol3"/>
+        <w:spacing w:after="240"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0077552C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="none"/>
+        </w:rPr>
+        <w:t>IV. Procediment sancionador i òrgan amb potestat disciplinària.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="47FA16BD" w14:textId="77777777" w:rsidR="0077552C" w:rsidRPr="0077552C" w:rsidRDefault="0077552C" w:rsidP="0077552C">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0077552C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>[</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0077552C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:i/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>NOTA</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0077552C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>: el procediment sancionador que s’exposa a continuació té caràcter orientatiu. En cas que l’entitat disposi d’un procediment sancionador propi degudament establert, aquest apartat podrà adaptar-se a la seva regulació específica.]</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6047348A" w14:textId="77777777" w:rsidR="0077552C" w:rsidRPr="0077552C" w:rsidRDefault="0077552C" w:rsidP="0077552C">
+      <w:pPr>
+        <w:spacing w:after="240"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="26B770D8" w14:textId="77777777" w:rsidR="0077552C" w:rsidRPr="0077552C" w:rsidRDefault="0077552C" w:rsidP="0077552C">
+      <w:pPr>
+        <w:pStyle w:val="Textindependent"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0077552C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">1. L’òrgan competent per instruir els expedients sancionadors el formen tres membres de </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0077552C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="FF0000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">la Junta Directiva </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0077552C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="FF0000"/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t>/</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0077552C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="FF0000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> l’Assemblea General </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0077552C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">escollits per la mateixa </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0077552C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="FF0000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Junta Directiva </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0077552C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="FF0000"/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t>/</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0077552C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="FF0000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Assemblea General</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0077552C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6670D8B8" w14:textId="77777777" w:rsidR="0077552C" w:rsidRPr="0077552C" w:rsidRDefault="0077552C" w:rsidP="0077552C">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="12370B46" w14:textId="77777777" w:rsidR="0077552C" w:rsidRPr="00294850" w:rsidRDefault="0077552C" w:rsidP="0077552C">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0077552C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>2. La incoació dels expedients sancionadors es pot iniciar d’ofici per l’òrgan instructor o a instància de qualsevol membre del club.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="64B83CA4" w14:textId="77777777" w:rsidR="0077552C" w:rsidRPr="00294850" w:rsidRDefault="0077552C" w:rsidP="0077552C">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0AFB52F9" w14:textId="77777777" w:rsidR="0077552C" w:rsidRPr="00294850" w:rsidRDefault="0077552C" w:rsidP="0077552C">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00294850">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">3. Quan s’incoï un expedient sancionador, s’ha de comunicar mitjançant una carta certificada amb avís de recepció al </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>soci</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00294850">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> de</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">l club </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00294850">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>subjecte de l’expedient, per informar-lo de les presumptes infraccions que hagi pogut cometre i de les sancions que comporten.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="66AAC371" w14:textId="77777777" w:rsidR="0077552C" w:rsidRPr="00294850" w:rsidRDefault="0077552C" w:rsidP="0077552C">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4018AD9A" w14:textId="77777777" w:rsidR="0077552C" w:rsidRPr="00294850" w:rsidRDefault="0077552C" w:rsidP="0077552C">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00294850">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Tanmateix, se li ha de concedir un termini no inferior a 15 dies perquè pugui ser escoltat i perquè proposi les al·legacions que consideri pertinents. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0DC8C7D6" w14:textId="77777777" w:rsidR="0077552C" w:rsidRPr="00294850" w:rsidRDefault="0077552C" w:rsidP="0077552C">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6AA71CE1" w14:textId="77777777" w:rsidR="0077552C" w:rsidRPr="00294850" w:rsidRDefault="0077552C" w:rsidP="0077552C">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00294850">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">4. El presumpte infractor ha de manifestar les al·legacions per escrit i adreçar-les a la Junta Directiva </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>del club</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00294850">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> mitjançant una carta certificada amb avís de recepció i dins del termini establert, que no pot ser inferior a</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 7 </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00294850">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>dies.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="280BD029" w14:textId="77777777" w:rsidR="0077552C" w:rsidRPr="00294850" w:rsidRDefault="0077552C" w:rsidP="0077552C">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00294850">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="683D885D" w14:textId="77777777" w:rsidR="0077552C" w:rsidRPr="00294850" w:rsidRDefault="0077552C" w:rsidP="0077552C">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00294850">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">5. Quan la Junta Directiva rebi les al·legacions, les ha de trametre a l’òrgan instructor el qual, en un termini mínim de 15 dies i un màxim d’un mes des de la data de recepció de l’escrit d’al·legacions, ha de decidir si arxiva definitivament l’expedient sancionador o si, en cas contrari, les actuacions s’eleven a proposta de resolució o sanció. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1BA53EF7" w14:textId="77777777" w:rsidR="0077552C" w:rsidRPr="00294850" w:rsidRDefault="0077552C" w:rsidP="0077552C">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2D6D41C7" w14:textId="77777777" w:rsidR="0077552C" w:rsidRPr="00294850" w:rsidRDefault="0077552C" w:rsidP="0077552C">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00294850">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">6. La decisió de l’òrgan instructor, tant en un sentit com en un altre, s’ha de notificar per carta certificada amb avís de recepció al </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>soci</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00294850">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> subjecte de l’expedient en el termini màxim d’una setmana.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="53814409" w14:textId="77777777" w:rsidR="0077552C" w:rsidRPr="00294850" w:rsidRDefault="0077552C" w:rsidP="0077552C">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="211BF7D2" w14:textId="77777777" w:rsidR="0077552C" w:rsidRPr="00294850" w:rsidRDefault="0077552C" w:rsidP="0077552C">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00294850">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>7. La proposta de sanció ha de ser motivada i ha de contenir com a mínim els aspectes següents:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="48FEF201" w14:textId="77777777" w:rsidR="0077552C" w:rsidRPr="00294850" w:rsidRDefault="0077552C" w:rsidP="0077552C">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7796EB79" w14:textId="77777777" w:rsidR="0077552C" w:rsidRPr="00294850" w:rsidRDefault="0077552C" w:rsidP="0077552C">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="44"/>
+        </w:numPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00294850">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Els fets objecte de l’expedient sancionador.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="73D47C5C" w14:textId="77777777" w:rsidR="0077552C" w:rsidRPr="00294850" w:rsidRDefault="0077552C" w:rsidP="0077552C">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="44"/>
+        </w:numPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00294850">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>El tipus d’infracció que comporten els fets esmentats.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="39B3DBEB" w14:textId="77777777" w:rsidR="0077552C" w:rsidRPr="00294850" w:rsidRDefault="0077552C" w:rsidP="0077552C">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="44"/>
+        </w:numPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00294850">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>El responsable o l’autor de la infracció o de les infraccions.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4408A202" w14:textId="77777777" w:rsidR="0077552C" w:rsidRPr="00294850" w:rsidRDefault="0077552C" w:rsidP="0077552C">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="44"/>
+        </w:numPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00294850">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>La sanció que l’òrgan instructor proposa per al responsable o per a l’autor de la infracció o de les infraccions.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1A3C0630" w14:textId="77777777" w:rsidR="0077552C" w:rsidRPr="00294850" w:rsidRDefault="0077552C" w:rsidP="0077552C">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0BC622A7" w14:textId="77777777" w:rsidR="0077552C" w:rsidRPr="00294850" w:rsidRDefault="0077552C" w:rsidP="0077552C">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00294850">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">8. Quan s’hagi establert la proposta de sanció i s’hagi notificat al </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>membre</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00294850">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> subjecte de l’expedient sancionador, s’ha de convocar l’Assemblea General  que per majoria simple ha de decidir sobre la procedència o la improcedència de la sanció proposada i, en conseqüència, si s’ha de sancionar.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4B2C1185" w14:textId="77777777" w:rsidR="0077552C" w:rsidRPr="00294850" w:rsidRDefault="0077552C" w:rsidP="0077552C">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="74A905A3" w14:textId="77777777" w:rsidR="0077552C" w:rsidRPr="00294850" w:rsidRDefault="0077552C" w:rsidP="0077552C">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00294850">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>9. La resolució de l’expedient sancionador s’ha de notificar a la persona interessada mitjançant una carta certificada amb avís de recepció i en el termini màxim d’una setmana des que l’Assemblea General ha pres l’acord corresponent.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="134A34C1" w14:textId="77777777" w:rsidR="0077552C" w:rsidRPr="00294850" w:rsidRDefault="0077552C" w:rsidP="0077552C">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="20D69161" w14:textId="77777777" w:rsidR="0077552C" w:rsidRPr="00294850" w:rsidRDefault="0077552C" w:rsidP="0077552C">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00294850">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">10. Sense perjudici dels recursos judicials que escaiguin, el soci sancionat té dret a recórrer la sanció que se li ha imposat davant de la Junta Directiva </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>del club</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00294850">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> mitjançant una carta certificada amb avís de recepció i en el termini de</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 15 </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00294850">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>dies a comptar de l’endemà de la notificació de la resolució de l’expedient sancionador.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6293F1BB" w14:textId="77777777" w:rsidR="0077552C" w:rsidRPr="00294850" w:rsidRDefault="0077552C" w:rsidP="0077552C">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="60AD7550" w14:textId="77777777" w:rsidR="0077552C" w:rsidRPr="00294850" w:rsidRDefault="0077552C" w:rsidP="0077552C">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00294850">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>La interposició del  recurs esmentat  suspèn l’eficàcia de la sanció imposada fins a la data de la resolució.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="797A6ADB" w14:textId="77777777" w:rsidR="0077552C" w:rsidRPr="00294850" w:rsidRDefault="0077552C" w:rsidP="0077552C">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="686249DE" w14:textId="77777777" w:rsidR="0077552C" w:rsidRPr="00294850" w:rsidRDefault="0077552C" w:rsidP="0077552C">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00294850">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Transcorregut aquest termini sense que s’hagi interposat el  recurs esmentat  davant de la Junta Directiva, la sanció esdevé ferma i definitiva.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1DB8C2A9" w14:textId="77777777" w:rsidR="0077552C" w:rsidRPr="00294850" w:rsidRDefault="0077552C" w:rsidP="0077552C">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="54108E48" w14:textId="77777777" w:rsidR="0077552C" w:rsidRPr="0077552C" w:rsidRDefault="0077552C" w:rsidP="0077552C">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0077552C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">11. Després de rebre l’escrit de recurs, la Junta Directiva l’ha de traslladar a l’òrgan d’apel·lació, el qual el componen tres membres de la </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0077552C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Junta Directiva </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0077552C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t>/</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0077552C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> de l’Assemblea General</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0077552C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> que no han format part de l’òrgan instructor de l’expedient sancionador.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1A2F4589" w14:textId="77777777" w:rsidR="0077552C" w:rsidRPr="0077552C" w:rsidRDefault="0077552C" w:rsidP="0077552C">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="228B6965" w14:textId="77777777" w:rsidR="0077552C" w:rsidRPr="00294850" w:rsidRDefault="0077552C" w:rsidP="0077552C">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0077552C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>12. L’òrgan d’apel·lació ha de notificar la resolució del recurs a la persona</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00294850">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> interessada mitjançant una carta certificada amb avís de recepció i en el termini màxim de</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 15 </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00294850">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>dies des de la data de la resolució del recurs.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="59570C40" w14:textId="77777777" w:rsidR="0077552C" w:rsidRPr="00294850" w:rsidRDefault="0077552C" w:rsidP="0077552C">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7B7DD4CE" w14:textId="77777777" w:rsidR="0077552C" w:rsidRPr="00294850" w:rsidRDefault="0077552C" w:rsidP="0077552C">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00294850">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">13. Els terminis computen per dies hàbils. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2559CFB5" w14:textId="77777777" w:rsidR="0077552C" w:rsidRPr="00294850" w:rsidRDefault="0077552C" w:rsidP="0077552C">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="018229C0" w14:textId="77777777" w:rsidR="0077552C" w:rsidRPr="00294850" w:rsidRDefault="0077552C" w:rsidP="0077552C">
       <w:pPr>
         <w:pStyle w:val="Textindependent2"/>
-        <w:ind w:left="1080"/>
-[...13 lines deleted...]
-          <w:u w:val="none"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00294850">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">14. Tots els recursos proposats ho són sense perjudici </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="798859CD" w14:textId="77777777" w:rsidR="0077552C" w:rsidRDefault="0077552C" w:rsidP="0077552C">
+      <w:pPr>
+        <w:pStyle w:val="Textindependent2"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00294850">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>dels recursos judicials que escaiguin.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7EEA105F" w14:textId="77777777" w:rsidR="0077552C" w:rsidRDefault="0077552C" w:rsidP="0077552C">
+      <w:pPr>
+        <w:pStyle w:val="NormalWeb"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="FF0000"/>
+          <w:highlight w:val="green"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7482FE7A" w14:textId="77777777" w:rsidR="0077552C" w:rsidRPr="0077552C" w:rsidRDefault="0077552C" w:rsidP="0077552C">
+      <w:pPr>
+        <w:pStyle w:val="NormalWeb"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="FF0000"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0077552C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="FF0000"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>[</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0077552C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:color w:val="FF0000"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">NOTA: </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0077552C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="FF0000"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>Alternativament, l’entitat pot optar per no regular el procediment sancionador als estatuts. En aquest cas, es pot incloure el redactat següent:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="606972CC" w14:textId="77777777" w:rsidR="0077552C" w:rsidRPr="0077552C" w:rsidRDefault="0077552C" w:rsidP="0077552C">
+      <w:pPr>
+        <w:pStyle w:val="NormalWeb"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="FF0000"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0077552C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="FF0000"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>Per a la incoació, tramitació i resolució dels expedients disciplinaris, s’aplicarà el procediment previst en la normativa disciplinària en matèria esportiva vigent.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4865EC47" w14:textId="0FFC23A2" w:rsidR="0077552C" w:rsidRDefault="0077552C" w:rsidP="0077552C">
+      <w:pPr>
+        <w:pStyle w:val="NormalWeb"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="FF0000"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0077552C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="FF0000"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">L’òrgan amb potestat disciplinària és [la Junta Directiva </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0077552C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="FF0000"/>
+          <w:highlight w:val="yellow"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>/</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0077552C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="FF0000"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> l’Assemblea General </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0077552C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="FF0000"/>
+          <w:highlight w:val="yellow"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>/</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0077552C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="FF0000"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> l’òrgan que determinin els estatuts / </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00813B61">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="FF0000"/>
+          <w:highlight w:val="yellow"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>...</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0077552C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="FF0000"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>].</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="56EFAFFA" w14:textId="77777777" w:rsidR="00905426" w:rsidRPr="00004ED6" w:rsidRDefault="00905426" w:rsidP="0077552C">
+      <w:pPr>
+        <w:pStyle w:val="NormalWeb"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="FF0000"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3E58A4DA" w14:textId="00403A34" w:rsidR="00B84127" w:rsidRPr="00875F17" w:rsidRDefault="00B84127" w:rsidP="0094250A">
+      <w:pPr>
+        <w:pStyle w:val="Textindependent2"/>
+        <w:spacing w:after="240"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00875F17">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-          <w:sz w:val="24"/>
-[...214 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>V. Extinció de la responsabilitat i prescripció de les infraccions i sancions</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="69B91FED" w14:textId="77777777" w:rsidR="00B84127" w:rsidRPr="00875F17" w:rsidRDefault="00B84127" w:rsidP="00875F17">
-[...7 lines deleted...]
-    <w:p w14:paraId="7E0AB40A" w14:textId="77777777" w:rsidR="00B84127" w:rsidRPr="00875F17" w:rsidRDefault="00B84127" w:rsidP="002C5549">
+    <w:p w14:paraId="7E0AB40A" w14:textId="77777777" w:rsidR="00B84127" w:rsidRPr="00875F17" w:rsidRDefault="00B84127" w:rsidP="0094250A">
       <w:pPr>
         <w:pStyle w:val="Textindependent2"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="16"/>
         </w:numPr>
+        <w:spacing w:after="240"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00875F17">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>La responsabilitat disciplinària s’extingeix:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7BA9E7E1" w14:textId="77777777" w:rsidR="00B84127" w:rsidRPr="00875F17" w:rsidRDefault="00B84127" w:rsidP="00875F17">
-[...8 lines deleted...]
-    <w:p w14:paraId="40319381" w14:textId="77777777" w:rsidR="00B84127" w:rsidRPr="00875F17" w:rsidRDefault="00B84127" w:rsidP="002C5549">
+    <w:p w14:paraId="40319381" w14:textId="77777777" w:rsidR="00B84127" w:rsidRPr="00875F17" w:rsidRDefault="00B84127" w:rsidP="0094250A">
       <w:pPr>
         <w:pStyle w:val="Textindependent2"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="17"/>
         </w:numPr>
+        <w:spacing w:after="240"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00875F17">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>Pel compliment de la sanció.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="48F4A3F0" w14:textId="77777777" w:rsidR="00B84127" w:rsidRPr="00875F17" w:rsidRDefault="00B84127" w:rsidP="002C5549">
+    <w:p w14:paraId="48F4A3F0" w14:textId="77777777" w:rsidR="00B84127" w:rsidRPr="00875F17" w:rsidRDefault="00B84127" w:rsidP="0094250A">
       <w:pPr>
         <w:pStyle w:val="Textindependent2"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="17"/>
         </w:numPr>
+        <w:spacing w:after="240"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00875F17">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>Per la prescripció de les infraccions o de les sancions.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6C42137D" w14:textId="77777777" w:rsidR="00B84127" w:rsidRPr="00875F17" w:rsidRDefault="00B84127" w:rsidP="002C5549">
+    <w:p w14:paraId="6C42137D" w14:textId="77777777" w:rsidR="00B84127" w:rsidRPr="00875F17" w:rsidRDefault="00B84127" w:rsidP="0094250A">
       <w:pPr>
         <w:pStyle w:val="Textindependent2"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="17"/>
         </w:numPr>
+        <w:spacing w:after="240"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00875F17">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>Per la mort de la persona inculpada o sancionada.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3DF2926E" w14:textId="77777777" w:rsidR="00B84127" w:rsidRPr="00875F17" w:rsidRDefault="00B84127" w:rsidP="002C5549">
+    <w:p w14:paraId="3DF2926E" w14:textId="77777777" w:rsidR="00B84127" w:rsidRPr="00875F17" w:rsidRDefault="00B84127" w:rsidP="0094250A">
       <w:pPr>
         <w:pStyle w:val="Textindependent2"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="17"/>
         </w:numPr>
+        <w:spacing w:after="240"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00875F17">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>Per l’aixecament de la sanció.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1DE84EB8" w14:textId="77777777" w:rsidR="00B84127" w:rsidRPr="00875F17" w:rsidRDefault="00B84127" w:rsidP="00875F17">
-[...7 lines deleted...]
-    <w:p w14:paraId="7420AAA1" w14:textId="77777777" w:rsidR="00B84127" w:rsidRPr="00875F17" w:rsidRDefault="00B84127" w:rsidP="002C5549">
+    <w:p w14:paraId="7420AAA1" w14:textId="77777777" w:rsidR="00B84127" w:rsidRPr="00875F17" w:rsidRDefault="00B84127" w:rsidP="0094250A">
       <w:pPr>
         <w:pStyle w:val="Textindependent2"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="16"/>
         </w:numPr>
+        <w:spacing w:after="240"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00875F17">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>Prescripció de les infraccions:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="243ECEC3" w14:textId="77777777" w:rsidR="00B84127" w:rsidRPr="00875F17" w:rsidRDefault="00B84127" w:rsidP="00875F17">
-[...8 lines deleted...]
-    <w:p w14:paraId="188ED473" w14:textId="7D987FF6" w:rsidR="00B84127" w:rsidRPr="00875F17" w:rsidRDefault="00B84127" w:rsidP="002C5549">
+    <w:p w14:paraId="188ED473" w14:textId="7D987FF6" w:rsidR="00B84127" w:rsidRPr="00875F17" w:rsidRDefault="00B84127" w:rsidP="0094250A">
       <w:pPr>
         <w:pStyle w:val="Textindependent2"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="18"/>
         </w:numPr>
+        <w:spacing w:after="240"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00875F17">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>Lleus: al cap d’un mes</w:t>
       </w:r>
       <w:r w:rsidR="00D90450" w:rsidRPr="00875F17">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> d’haver estat comeses</w:t>
       </w:r>
       <w:r w:rsidRPr="00875F17">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3A790FCD" w14:textId="1F87292A" w:rsidR="00B84127" w:rsidRPr="00875F17" w:rsidRDefault="00B84127" w:rsidP="002C5549">
+    <w:p w14:paraId="3A790FCD" w14:textId="1F87292A" w:rsidR="00B84127" w:rsidRPr="00875F17" w:rsidRDefault="00B84127" w:rsidP="0094250A">
       <w:pPr>
         <w:pStyle w:val="Textindependent2"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="18"/>
         </w:numPr>
+        <w:spacing w:after="240"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00875F17">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>Greus: al cap d’un any</w:t>
       </w:r>
       <w:r w:rsidR="00D90450" w:rsidRPr="00875F17">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> d’haver estat comeses</w:t>
       </w:r>
       <w:r w:rsidRPr="00875F17">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="51600503" w14:textId="21C27294" w:rsidR="00B84127" w:rsidRPr="00875F17" w:rsidRDefault="00B84127" w:rsidP="002C5549">
+    <w:p w14:paraId="51600503" w14:textId="21C27294" w:rsidR="00B84127" w:rsidRPr="00875F17" w:rsidRDefault="00B84127" w:rsidP="0094250A">
       <w:pPr>
         <w:pStyle w:val="Textindependent2"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="18"/>
         </w:numPr>
+        <w:spacing w:after="240"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00875F17">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">Molt greus: al cap de tres anys </w:t>
       </w:r>
       <w:r w:rsidR="00D90450" w:rsidRPr="00875F17">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>d’haver estat comeses</w:t>
       </w:r>
       <w:r w:rsidRPr="00875F17">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="633098C3" w14:textId="4DD70BAC" w:rsidR="00D90450" w:rsidRPr="00875F17" w:rsidRDefault="00D90450" w:rsidP="00875F17">
+    <w:p w14:paraId="4DE79DF9" w14:textId="2D1A53F6" w:rsidR="00D90450" w:rsidRPr="00875F17" w:rsidRDefault="00D90450" w:rsidP="0094250A">
       <w:pPr>
         <w:pStyle w:val="Textindependent2"/>
-        <w:ind w:left="720"/>
-[...7 lines deleted...]
-        <w:pStyle w:val="Textindependent2"/>
+        <w:spacing w:after="240"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00875F17">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>En cas de ser infraccions continuades en el temps, els indicats terminis es compten a partir del dia en què cessa l’acció o l’omissió de què es tracti.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6BAD2040" w14:textId="77777777" w:rsidR="00B84127" w:rsidRPr="00875F17" w:rsidRDefault="00B84127" w:rsidP="00875F17">
-[...7 lines deleted...]
-    <w:p w14:paraId="6BBB211F" w14:textId="77777777" w:rsidR="00B84127" w:rsidRPr="00875F17" w:rsidRDefault="00B84127" w:rsidP="002C5549">
+    <w:p w14:paraId="6BBB211F" w14:textId="77777777" w:rsidR="00B84127" w:rsidRPr="00875F17" w:rsidRDefault="00B84127" w:rsidP="0094250A">
       <w:pPr>
         <w:pStyle w:val="Textindependent2"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="16"/>
         </w:numPr>
+        <w:spacing w:after="240"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00875F17">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>Prescripció de les sancions:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="04F2956E" w14:textId="77777777" w:rsidR="00B84127" w:rsidRPr="00875F17" w:rsidRDefault="00B84127" w:rsidP="00875F17">
-[...8 lines deleted...]
-    <w:p w14:paraId="695B577A" w14:textId="77777777" w:rsidR="00B84127" w:rsidRPr="00875F17" w:rsidRDefault="00B84127" w:rsidP="002C5549">
+    <w:p w14:paraId="695B577A" w14:textId="77777777" w:rsidR="00B84127" w:rsidRPr="00875F17" w:rsidRDefault="00B84127" w:rsidP="0094250A">
       <w:pPr>
         <w:pStyle w:val="Textindependent2"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="23"/>
         </w:numPr>
+        <w:spacing w:after="240"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00875F17">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>Imposades per infracció lleu: al cap d’un mes.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7037DE33" w14:textId="77777777" w:rsidR="00B84127" w:rsidRPr="00875F17" w:rsidRDefault="00B84127" w:rsidP="002C5549">
+    <w:p w14:paraId="7037DE33" w14:textId="77777777" w:rsidR="00B84127" w:rsidRPr="00875F17" w:rsidRDefault="00B84127" w:rsidP="0094250A">
       <w:pPr>
         <w:pStyle w:val="Textindependent2"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="23"/>
         </w:numPr>
+        <w:spacing w:after="240"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00875F17">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>Imposades per infracció greu: al cap d’un any.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2A544689" w14:textId="77777777" w:rsidR="00B84127" w:rsidRPr="00875F17" w:rsidRDefault="00B84127" w:rsidP="002C5549">
+    <w:p w14:paraId="2A544689" w14:textId="77777777" w:rsidR="00B84127" w:rsidRPr="00875F17" w:rsidRDefault="00B84127" w:rsidP="0094250A">
       <w:pPr>
         <w:pStyle w:val="Textindependent2"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="23"/>
         </w:numPr>
+        <w:spacing w:after="240"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00875F17">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>Imposades per infracció molt greu: al cap de tres anys sempre que no siguin definitives.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7E22C0EB" w14:textId="77777777" w:rsidR="00B84127" w:rsidRPr="00875F17" w:rsidRDefault="00B84127" w:rsidP="00875F17"/>
-    <w:p w14:paraId="65EA804B" w14:textId="52125D7B" w:rsidR="00160BEB" w:rsidRPr="00875F17" w:rsidRDefault="00160BEB" w:rsidP="00875F17">
+    <w:p w14:paraId="65EA804B" w14:textId="52125D7B" w:rsidR="00160BEB" w:rsidRPr="00875F17" w:rsidRDefault="00160BEB" w:rsidP="0094250A">
       <w:pPr>
         <w:pStyle w:val="Textindependent2"/>
+        <w:spacing w:after="240"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00875F17">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>VI. Recursos</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="25990BFB" w14:textId="1E4C4E6E" w:rsidR="00160BEB" w:rsidRPr="00875F17" w:rsidRDefault="00160BEB" w:rsidP="00875F17">
+    <w:p w14:paraId="70699133" w14:textId="503E71BB" w:rsidR="00160BEB" w:rsidRPr="00875F17" w:rsidRDefault="00160BEB" w:rsidP="0094250A">
       <w:pPr>
         <w:pStyle w:val="Textindependent2"/>
-        <w:rPr>
-[...4 lines deleted...]
-    <w:p w14:paraId="70699133" w14:textId="503E71BB" w:rsidR="00160BEB" w:rsidRPr="00875F17" w:rsidRDefault="00160BEB" w:rsidP="00875F17">
+        <w:spacing w:after="240"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00875F17">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Contra les sancions imposades, la persona interessada pot imposar un recurs davant la Comissió Jurídica Esportiva en els terminis i forma prevista en la normativa sempre en vigor.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="694409A2" w14:textId="61042281" w:rsidR="00160BEB" w:rsidRDefault="00160BEB" w:rsidP="0094250A">
       <w:pPr>
         <w:pStyle w:val="Textindependent2"/>
+        <w:spacing w:after="240"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00875F17">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
-        <w:t>Contra les sancions imposades, la persona interessada pot imposar un recurs davant la Comissió Jurídica Esportiva en els terminis i forma prevista en la normativa sempre en vigor.</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="069E03C8" w14:textId="4E3BDAC1" w:rsidR="00160BEB" w:rsidRPr="00875F17" w:rsidRDefault="00160BEB" w:rsidP="00875F17">
+        <w:t>Les resolucions de la Comissió Jurídica Esportiva exhaureixen la via administrativa i només s’hi poden interposar en contra els recursos jurisdiccionals que escaiguin.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="76AC89C0" w14:textId="77777777" w:rsidR="004940FA" w:rsidRPr="00875F17" w:rsidRDefault="004940FA" w:rsidP="0094250A">
       <w:pPr>
         <w:pStyle w:val="Textindependent2"/>
-        <w:rPr>
-[...19 lines deleted...]
-    <w:p w14:paraId="164FFEB2" w14:textId="77777777" w:rsidR="00B84127" w:rsidRPr="00875F17" w:rsidRDefault="00B84127" w:rsidP="00875F17">
+        <w:spacing w:after="240"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:bookmarkEnd w:id="10"/>
+    <w:p w14:paraId="15EAA7F1" w14:textId="6779A076" w:rsidR="00224E59" w:rsidRPr="004940FA" w:rsidRDefault="00224E59" w:rsidP="0094250A">
       <w:pPr>
         <w:pStyle w:val="Ttol9"/>
-        <w:rPr>
+        <w:spacing w:after="240"/>
+        <w:rPr>
+          <w:b/>
           <w:u w:val="none"/>
         </w:rPr>
       </w:pPr>
-    </w:p>
-[...3 lines deleted...]
-        <w:rPr>
+      <w:r w:rsidRPr="004940FA">
+        <w:rPr>
+          <w:b/>
           <w:u w:val="none"/>
         </w:rPr>
-      </w:pPr>
-[...1 lines deleted...]
-        <w:rPr>
+        <w:t>Article</w:t>
+      </w:r>
+      <w:r w:rsidR="00383F47" w:rsidRPr="004940FA">
+        <w:rPr>
+          <w:b/>
           <w:u w:val="none"/>
         </w:rPr>
-        <w:t>Article</w:t>
-[...2 lines deleted...]
-        <w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004940FA">
+        <w:rPr>
+          <w:b/>
           <w:u w:val="none"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...2 lines deleted...]
-        <w:rPr>
+        <w:t>1</w:t>
+      </w:r>
+      <w:r w:rsidR="00587F1E" w:rsidRPr="004940FA">
+        <w:rPr>
+          <w:b/>
           <w:u w:val="none"/>
         </w:rPr>
-        <w:t>1</w:t>
-[...2 lines deleted...]
-        <w:rPr>
+        <w:t>2</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004940FA">
+        <w:rPr>
+          <w:b/>
           <w:u w:val="none"/>
         </w:rPr>
-        <w:t>2</w:t>
-[...4 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:r w:rsidRPr="00875F17">
-        <w:rPr>
+      <w:r w:rsidRPr="004940FA">
+        <w:rPr>
+          <w:b/>
           <w:i/>
           <w:iCs/>
           <w:u w:val="none"/>
         </w:rPr>
         <w:t>Impugnació d’acords</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="663981A5" w14:textId="77777777" w:rsidR="00224E59" w:rsidRPr="00875F17" w:rsidRDefault="00224E59" w:rsidP="00875F17">
-[...10 lines deleted...]
-      <w:pPr>
+    <w:p w14:paraId="472F8084" w14:textId="5E064F29" w:rsidR="00224E59" w:rsidRPr="00875F17" w:rsidRDefault="00224E59" w:rsidP="0094250A">
+      <w:pPr>
+        <w:spacing w:after="240"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00875F17">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Els socis que hagin fet constar a l’acta de la reunió de l’Assemblea General o de la Junta Directiva el vot contrari a un acord i els que no hagin assistit a la reunió </w:t>
       </w:r>
       <w:r w:rsidR="00295B0C" w:rsidRPr="00875F17">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">en què </w:t>
       </w:r>
       <w:r w:rsidRPr="00875F17">
         <w:rPr>
@@ -13613,90 +13407,72 @@
       <w:r w:rsidRPr="00875F17">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00494D73" w:rsidRPr="00875F17">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>adoptat l’acord</w:t>
       </w:r>
       <w:r w:rsidRPr="00875F17">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="04621F2C" w14:textId="77777777" w:rsidR="00224E59" w:rsidRPr="00875F17" w:rsidRDefault="00224E59" w:rsidP="00875F17">
-[...10 lines deleted...]
-      <w:pPr>
+    <w:p w14:paraId="43529EF2" w14:textId="77777777" w:rsidR="00224E59" w:rsidRPr="00875F17" w:rsidRDefault="00224E59" w:rsidP="0094250A">
+      <w:pPr>
+        <w:spacing w:after="240"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00875F17">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Els socis que hagin impugnat un acord poden sol·licitar al Registre l’anotació marginal de la impugnació.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="53A87A16" w14:textId="77777777" w:rsidR="00224E59" w:rsidRPr="00875F17" w:rsidRDefault="00224E59" w:rsidP="00875F17">
-[...10 lines deleted...]
-      <w:pPr>
+    <w:p w14:paraId="01608579" w14:textId="77777777" w:rsidR="00224E59" w:rsidRPr="00875F17" w:rsidRDefault="00224E59" w:rsidP="0094250A">
+      <w:pPr>
+        <w:spacing w:after="240"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00875F17">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>L’Assemblea General pot acordar, per majoria absoluta dels assistents i dels representats, que una determinada controvèrsia</w:t>
       </w:r>
       <w:r w:rsidR="00820045" w:rsidRPr="00875F17">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00875F17">
         <w:rPr>
@@ -13733,207 +13509,265 @@
       <w:r w:rsidRPr="00875F17">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> a</w:t>
       </w:r>
       <w:r w:rsidR="00820045" w:rsidRPr="00875F17">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> mediació i</w:t>
       </w:r>
       <w:r w:rsidRPr="00875F17">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> arbitratge.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6EED2083" w14:textId="77777777" w:rsidR="00224E59" w:rsidRPr="00875F17" w:rsidRDefault="00224E59" w:rsidP="00875F17">
-[...10 lines deleted...]
-    <w:p w14:paraId="1A052C37" w14:textId="6B8BC5B1" w:rsidR="00224E59" w:rsidRPr="00875F17" w:rsidRDefault="00224E59" w:rsidP="00875F17">
+    <w:p w14:paraId="6EED2083" w14:textId="77777777" w:rsidR="00224E59" w:rsidRPr="00875F17" w:rsidRDefault="00224E59" w:rsidP="0094250A">
+      <w:pPr>
+        <w:spacing w:after="240"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1A052C37" w14:textId="6B8BC5B1" w:rsidR="00224E59" w:rsidRPr="004940FA" w:rsidRDefault="00224E59" w:rsidP="0094250A">
       <w:pPr>
         <w:pStyle w:val="Ttol1"/>
-        <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:spacing w:after="240"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="none"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00875F17">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r w:rsidRPr="004940FA">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="none"/>
         </w:rPr>
         <w:t>Article 1</w:t>
       </w:r>
-      <w:r w:rsidR="00587F1E" w:rsidRPr="00875F17">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r w:rsidR="00587F1E" w:rsidRPr="004940FA">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="none"/>
         </w:rPr>
         <w:t>3</w:t>
       </w:r>
-      <w:r w:rsidR="00E418E7" w:rsidRPr="00875F17">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r w:rsidR="00E418E7" w:rsidRPr="004940FA">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="none"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
-      <w:r w:rsidRPr="00875F17">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r w:rsidRPr="004940FA">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00875F17">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r w:rsidRPr="004940FA">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">Procediment de reforma dels </w:t>
       </w:r>
-      <w:r w:rsidR="00157340" w:rsidRPr="00875F17">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r w:rsidR="00157340" w:rsidRPr="004940FA">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="none"/>
         </w:rPr>
         <w:t>e</w:t>
       </w:r>
-      <w:r w:rsidRPr="00875F17">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r w:rsidRPr="004940FA">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="none"/>
         </w:rPr>
         <w:t>statuts</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="537E0B47" w14:textId="77777777" w:rsidR="00224E59" w:rsidRPr="00875F17" w:rsidRDefault="00224E59" w:rsidP="00875F17">
-[...10 lines deleted...]
-      <w:pPr>
+    <w:p w14:paraId="6720D9C7" w14:textId="03701C15" w:rsidR="000A1AB0" w:rsidRPr="00875F17" w:rsidRDefault="000A1AB0" w:rsidP="0094250A">
+      <w:pPr>
+        <w:spacing w:after="240"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00875F17">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">Els acords sobre modificació dels estatuts es prendran per majoria absoluta i, en especial, tota modificació del sistema d’elecció de la </w:t>
+        <w:t xml:space="preserve">Els </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004940FA">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">acords sobre modificació dels estatuts es prendran per majoria absoluta </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="004940FA" w:rsidRPr="004940FA">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>absoluta</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="004940FA" w:rsidRPr="004940FA">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> dels assistents i representats </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004940FA">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>i, en especial, tota modificació del sistema d’el</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00875F17">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ecció de la </w:t>
       </w:r>
       <w:r w:rsidR="00A5754F">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>j</w:t>
       </w:r>
       <w:r w:rsidRPr="00875F17">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">unta </w:t>
       </w:r>
       <w:r w:rsidR="00A5754F">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>d</w:t>
       </w:r>
       <w:r w:rsidRPr="00875F17">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>irectiva, la distribució de competències entre l’</w:t>
+        <w:t xml:space="preserve">irectiva, la distribució de competències entre </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00875F17">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>l’</w:t>
       </w:r>
       <w:r w:rsidR="00A5754F">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
       <w:r w:rsidRPr="00875F17">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">ssemblea i la </w:t>
       </w:r>
       <w:r w:rsidR="00A5754F">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
@@ -13946,1160 +13780,1134 @@
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">unta i els motius i procediment de cessament de la </w:t>
       </w:r>
       <w:r w:rsidR="00A5754F">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>J</w:t>
       </w:r>
       <w:r w:rsidRPr="00875F17">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>unta, així com aquelles matèries que així ho disposi la legislació sempre en vigor.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="724FA2EC" w14:textId="77777777" w:rsidR="000A1AB0" w:rsidRPr="00875F17" w:rsidRDefault="000A1AB0" w:rsidP="00875F17">
-[...4 lines deleted...]
-          <w:bCs/>
+    <w:p w14:paraId="23955825" w14:textId="7EF1F7C4" w:rsidR="004F34CE" w:rsidRPr="00F356A3" w:rsidRDefault="000A1AB0" w:rsidP="0094250A">
+      <w:pPr>
+        <w:spacing w:after="240"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:i/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00875F17">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-    </w:p>
-[...11 lines deleted...]
-      <w:r w:rsidRPr="008C4C79">
+      <w:r w:rsidR="004F34CE" w:rsidRPr="008C4C79">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">No obstant això la modificació sobre les següents matèries es pot adoptar per majoria simple: </w:t>
       </w:r>
-      <w:r w:rsidRPr="00415CB8">
+      <w:r w:rsidR="004F34CE" w:rsidRPr="00415CB8">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>[</w:t>
       </w:r>
-      <w:r w:rsidRPr="007A532C">
+      <w:r w:rsidR="004F34CE" w:rsidRPr="007A532C">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>NOTA</w:t>
       </w:r>
-      <w:r w:rsidRPr="00415CB8">
+      <w:r w:rsidR="004F34CE" w:rsidRPr="00415CB8">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:i/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>: Apartat opcional]</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="33634874" w14:textId="77777777" w:rsidR="004F34CE" w:rsidRPr="008C4C79" w:rsidRDefault="004F34CE" w:rsidP="004F34CE">
-[...10 lines deleted...]
-    <w:p w14:paraId="02DF48C9" w14:textId="77777777" w:rsidR="004F34CE" w:rsidRPr="008C4C79" w:rsidRDefault="004F34CE" w:rsidP="004F34CE">
+    <w:p w14:paraId="02DF48C9" w14:textId="77777777" w:rsidR="004F34CE" w:rsidRPr="008C4C79" w:rsidRDefault="004F34CE" w:rsidP="0094250A">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="41"/>
         </w:numPr>
+        <w:spacing w:after="240"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F356A3">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
         <w:t>...</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4AF7F4CD" w14:textId="77777777" w:rsidR="004F34CE" w:rsidRDefault="004F34CE" w:rsidP="004F34CE">
+    <w:p w14:paraId="4AF7F4CD" w14:textId="77777777" w:rsidR="004F34CE" w:rsidRDefault="004F34CE" w:rsidP="0094250A">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="41"/>
         </w:numPr>
+        <w:spacing w:after="240"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F356A3">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
         <w:t>...</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="35FC1F45" w14:textId="77777777" w:rsidR="00224E59" w:rsidRPr="00875F17" w:rsidRDefault="00224E59" w:rsidP="00875F17">
-[...10 lines deleted...]
-    <w:p w14:paraId="24487089" w14:textId="6C2C1840" w:rsidR="00224E59" w:rsidRPr="00875F17" w:rsidRDefault="00224E59" w:rsidP="00875F17">
+    <w:p w14:paraId="35FC1F45" w14:textId="77777777" w:rsidR="00224E59" w:rsidRPr="00875F17" w:rsidRDefault="00224E59" w:rsidP="0094250A">
+      <w:pPr>
+        <w:spacing w:after="240"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="24487089" w14:textId="6C2C1840" w:rsidR="00224E59" w:rsidRPr="004940FA" w:rsidRDefault="00224E59" w:rsidP="0094250A">
       <w:pPr>
         <w:pStyle w:val="Ttol1"/>
-        <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:spacing w:after="240"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="none"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00875F17">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r w:rsidRPr="004940FA">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="none"/>
         </w:rPr>
         <w:t>Article 1</w:t>
       </w:r>
-      <w:r w:rsidR="00587F1E" w:rsidRPr="00875F17">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r w:rsidR="00587F1E" w:rsidRPr="004940FA">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="none"/>
         </w:rPr>
         <w:t>4</w:t>
       </w:r>
-      <w:r w:rsidR="00E418E7" w:rsidRPr="00875F17">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r w:rsidR="00E418E7" w:rsidRPr="004940FA">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="none"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
-      <w:r w:rsidRPr="00875F17">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r w:rsidRPr="004940FA">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00875F17">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r w:rsidRPr="004940FA">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="none"/>
         </w:rPr>
         <w:t>Règim econòmic i patrimonial</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0A1202C7" w14:textId="77777777" w:rsidR="00224E59" w:rsidRPr="00875F17" w:rsidRDefault="00224E59" w:rsidP="00875F17">
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+    <w:p w14:paraId="700138F3" w14:textId="72AB4050" w:rsidR="00224E59" w:rsidRPr="00875F17" w:rsidRDefault="00224E59" w:rsidP="0094250A">
+      <w:pPr>
+        <w:spacing w:after="240"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00875F17">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Constitueixen els recursos </w:t>
+      </w:r>
+      <w:r w:rsidR="00B67944" w:rsidRPr="00875F17">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>de</w:t>
+      </w:r>
+      <w:r w:rsidR="00754358" w:rsidRPr="00875F17">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00B67944" w:rsidRPr="00875F17">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>l</w:t>
+      </w:r>
+      <w:r w:rsidR="00754358" w:rsidRPr="00875F17">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>’</w:t>
+      </w:r>
+      <w:r w:rsidR="00754358" w:rsidRPr="00875F17">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>agrupació</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00875F17">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> les quotes i, </w:t>
+      </w:r>
+      <w:r w:rsidR="000329BB" w:rsidRPr="00875F17">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>si escau</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00875F17">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, les derrames que han de fer efectives tots els socis i que fixa l’Assemblea General, </w:t>
+      </w:r>
+      <w:r w:rsidR="00494D73" w:rsidRPr="00875F17">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>i també</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00875F17">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> les quantitats recaptades per serveis especials, pels productes i </w:t>
+      </w:r>
+      <w:r w:rsidR="000329BB" w:rsidRPr="00875F17">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">les </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00875F17">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">rendes dels béns i per les donacions, </w:t>
+      </w:r>
+      <w:r w:rsidR="000329BB" w:rsidRPr="00875F17">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">les </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00875F17">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">subvencions </w:t>
+      </w:r>
+      <w:r w:rsidR="00494D73" w:rsidRPr="00875F17">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">i </w:t>
+      </w:r>
+      <w:r w:rsidR="000329BB" w:rsidRPr="00875F17">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>les</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00875F17">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> aportacions que rebi, i qualsevol altre recurs que p</w:t>
+      </w:r>
+      <w:r w:rsidR="00996CDB" w:rsidRPr="00875F17">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>ugui</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00875F17">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> obtenir d’acord amb la normativa vigent.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6CD76B92" w14:textId="77777777" w:rsidR="00224E59" w:rsidRPr="00875F17" w:rsidRDefault="00224E59" w:rsidP="0094250A">
+      <w:pPr>
+        <w:pStyle w:val="Textindependent3"/>
+        <w:spacing w:after="240"/>
+        <w:rPr>
+          <w:color w:val="auto"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00875F17">
+        <w:rPr>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t>Tots els recursos de l’entitat estan destinats al sosteniment de les finalitats</w:t>
+      </w:r>
+      <w:r w:rsidR="002D6533" w:rsidRPr="00875F17">
+        <w:rPr>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> d’acord amb l’objecte social</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00875F17">
+        <w:rPr>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> i dels serveis que ha de prestar als socis.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="783E5CC9" w14:textId="2ECF4103" w:rsidR="00224E59" w:rsidRPr="00875F17" w:rsidRDefault="00224E59" w:rsidP="0094250A">
+      <w:pPr>
+        <w:spacing w:after="240"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00875F17">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">El patrimoni </w:t>
+      </w:r>
+      <w:r w:rsidR="00B67944" w:rsidRPr="00875F17">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>de</w:t>
+      </w:r>
+      <w:r w:rsidR="00754358" w:rsidRPr="00875F17">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00B67944" w:rsidRPr="00875F17">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>l</w:t>
+      </w:r>
+      <w:r w:rsidR="00754358" w:rsidRPr="00875F17">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>’</w:t>
+      </w:r>
+      <w:r w:rsidR="00754358" w:rsidRPr="00875F17">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>agrupació</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00875F17">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> està format per tots els béns i </w:t>
+      </w:r>
+      <w:r w:rsidR="00494D73" w:rsidRPr="00875F17">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">els </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00875F17">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">drets que posseeixi en el moment </w:t>
+      </w:r>
+      <w:r w:rsidR="000329BB" w:rsidRPr="00875F17">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>en què es</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00875F17">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> constitu</w:t>
+      </w:r>
+      <w:r w:rsidR="000329BB" w:rsidRPr="00875F17">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>eixi</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00875F17">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> i els que adquireixi en el futur.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="74EE960A" w14:textId="34A6B7AA" w:rsidR="00EE63D9" w:rsidRDefault="00224E59" w:rsidP="0094250A">
+      <w:pPr>
+        <w:spacing w:after="240"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00875F17">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Els llibres d’inventari de béns</w:t>
+      </w:r>
+      <w:r w:rsidR="002D6533" w:rsidRPr="00875F17">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00875F17">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>els llibres de comptabilitat</w:t>
+      </w:r>
+      <w:r w:rsidR="002D6533" w:rsidRPr="00875F17">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> i el llibre registre de beneficiaris efectius</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00875F17">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>, que poden consulta</w:t>
+      </w:r>
+      <w:r w:rsidR="00494D73" w:rsidRPr="00875F17">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>r</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00875F17">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00494D73" w:rsidRPr="00875F17">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>tots</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00875F17">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> els socis, </w:t>
+      </w:r>
+      <w:r w:rsidR="00494D73" w:rsidRPr="00875F17">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>els ha de</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00875F17">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> diligencia</w:t>
+      </w:r>
+      <w:r w:rsidR="00494D73" w:rsidRPr="00875F17">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>r</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00875F17">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> el Registre d’Associacions i </w:t>
+      </w:r>
+      <w:r w:rsidR="00494D73" w:rsidRPr="00875F17">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">els han de </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00875F17">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>firma</w:t>
+      </w:r>
+      <w:r w:rsidR="00494D73" w:rsidRPr="00875F17">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>r</w:t>
+      </w:r>
+      <w:r w:rsidR="00AC23FA" w:rsidRPr="00875F17">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> el president i el secretari.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1A26BA81" w14:textId="716B1FA7" w:rsidR="00813B61" w:rsidRPr="00813B61" w:rsidRDefault="009F0369" w:rsidP="00813B61">
+      <w:pPr>
+        <w:spacing w:after="240"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>L’agrupació</w:t>
+      </w:r>
+      <w:r w:rsidR="00813B61" w:rsidRPr="00813B61">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> pot dur a terme activitats econòmiques sempre que es moguin en el marc de les seves finalitats estatutàries i no tinguin per objecte, explícit o implícit, l’obtenció de beneficis econòmics per repartir-los entre els associats.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7AE0B904" w14:textId="07F295D9" w:rsidR="00813B61" w:rsidRPr="00875F17" w:rsidRDefault="009F0369" w:rsidP="0094250A">
+      <w:pPr>
+        <w:spacing w:after="240"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">L’agrupació </w:t>
+      </w:r>
+      <w:r w:rsidR="00813B61" w:rsidRPr="00813B61">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>pot dur a terme totes les activitats lícites adequades a l’objecte social que serveixin per assolir les finalitats estatutàries, d’acord, en cada cas, amb els requisits i les condicions que estableixi l’ordenament.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0DC78BC2" w14:textId="24376716" w:rsidR="00587F1E" w:rsidRPr="00875F17" w:rsidRDefault="00587F1E" w:rsidP="0094250A">
+      <w:pPr>
+        <w:spacing w:after="240"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00875F17">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">En el marc del que estableixi la normativa d’ajudes públiques del Principat d’Andorra </w:t>
+      </w:r>
+      <w:r w:rsidR="00A5754F">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>l’agrupació posarà</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00875F17">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> la documentació que els sigui exigida a la disposició de l’òrgan governamental competent en matèria d’esports que hagi de resoldre l’atorgament d’ajudes i fer-ne el seguiment i el control.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7FFEE5C8" w14:textId="77777777" w:rsidR="00EE63D9" w:rsidRPr="00875F17" w:rsidRDefault="00EE63D9" w:rsidP="0094250A">
+      <w:pPr>
+        <w:spacing w:after="240"/>
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="70C21613" w14:textId="234E48D5" w:rsidR="00224E59" w:rsidRPr="004940FA" w:rsidRDefault="00224E59" w:rsidP="0094250A">
+      <w:pPr>
+        <w:pStyle w:val="Ttol1"/>
+        <w:spacing w:after="240"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004940FA">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="none"/>
+        </w:rPr>
+        <w:t>Article 1</w:t>
+      </w:r>
+      <w:r w:rsidR="00587F1E" w:rsidRPr="004940FA">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="none"/>
+        </w:rPr>
+        <w:t>5</w:t>
+      </w:r>
+      <w:r w:rsidR="00E418E7" w:rsidRPr="004940FA">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="none"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004940FA">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004940FA">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
           <w:i/>
           <w:iCs/>
-          <w:color w:val="000000" w:themeColor="text1"/>
-[...583 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="none"/>
         </w:rPr>
-      </w:pPr>
-[...38 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:t xml:space="preserve">Dissolució </w:t>
+      </w:r>
+      <w:r w:rsidR="008C147F" w:rsidRPr="004940FA">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="none"/>
         </w:rPr>
-        <w:t xml:space="preserve">Dissolució </w:t>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:t>de</w:t>
+      </w:r>
+      <w:r w:rsidR="00754358" w:rsidRPr="004940FA">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="none"/>
         </w:rPr>
-        <w:t>de</w:t>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="008C147F" w:rsidRPr="004940FA">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="none"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:t>l</w:t>
+      </w:r>
+      <w:r w:rsidR="00754358" w:rsidRPr="004940FA">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="none"/>
         </w:rPr>
-        <w:t>l</w:t>
-[...9 lines deleted...]
-        </w:rPr>
         <w:t>’agrupació</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="60D5D0CF" w14:textId="77777777" w:rsidR="00224E59" w:rsidRPr="00875F17" w:rsidRDefault="00224E59" w:rsidP="00875F17">
+    <w:p w14:paraId="05B8836C" w14:textId="6A50A1F4" w:rsidR="00224E59" w:rsidRPr="00875F17" w:rsidRDefault="00754358" w:rsidP="0094250A">
       <w:pPr>
         <w:pStyle w:val="Textindependent2"/>
-        <w:rPr>
-[...6 lines deleted...]
-        <w:pStyle w:val="Textindependent2"/>
+        <w:spacing w:after="240"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00875F17">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>L’agrupació</w:t>
       </w:r>
       <w:r w:rsidR="008C147F" w:rsidRPr="00875F17">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00224E59" w:rsidRPr="00875F17">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>es dissol:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="12968122" w14:textId="77777777" w:rsidR="00224E59" w:rsidRPr="00875F17" w:rsidRDefault="00224E59" w:rsidP="00875F17">
-[...7 lines deleted...]
-    <w:p w14:paraId="32E49FFD" w14:textId="77777777" w:rsidR="005857E8" w:rsidRPr="00875F17" w:rsidRDefault="00224E59" w:rsidP="002C5549">
+    <w:p w14:paraId="32E49FFD" w14:textId="77777777" w:rsidR="005857E8" w:rsidRPr="00875F17" w:rsidRDefault="00224E59" w:rsidP="0094250A">
       <w:pPr>
         <w:pStyle w:val="Textindependent2"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="14"/>
         </w:numPr>
+        <w:spacing w:after="240"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00875F17">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>Per acord de l’Assemblea General</w:t>
       </w:r>
       <w:r w:rsidR="00BC7C12" w:rsidRPr="00875F17">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="07DA6DF4" w14:textId="77777777" w:rsidR="005857E8" w:rsidRPr="00875F17" w:rsidRDefault="005857E8" w:rsidP="00875F17">
-[...8 lines deleted...]
-    <w:p w14:paraId="61B8D03A" w14:textId="770785A5" w:rsidR="00224E59" w:rsidRPr="00875F17" w:rsidRDefault="00996CDB" w:rsidP="002C5549">
+    <w:p w14:paraId="61B8D03A" w14:textId="770785A5" w:rsidR="00224E59" w:rsidRPr="00875F17" w:rsidRDefault="00996CDB" w:rsidP="0094250A">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="14"/>
         </w:numPr>
+        <w:spacing w:after="240"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00875F17">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>En</w:t>
       </w:r>
       <w:r w:rsidR="00224E59" w:rsidRPr="00875F17">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> quedar un nombre inferior a </w:t>
       </w:r>
       <w:r w:rsidR="00671493" w:rsidRPr="00875F17">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>tres</w:t>
       </w:r>
       <w:r w:rsidR="00224E59" w:rsidRPr="00875F17">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> associats. En aquest cas, el president ha de portar al Registre d’Associacions el llibre de socis actualitzat</w:t>
+        <w:t xml:space="preserve"> associats. En aquest cas, el president ha de portar al Registre d’Associacions el llibre de socis </w:t>
+      </w:r>
+      <w:r w:rsidR="00224E59" w:rsidRPr="00875F17">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>actualitzat</w:t>
       </w:r>
       <w:r w:rsidR="000329BB" w:rsidRPr="00875F17">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> per</w:t>
       </w:r>
       <w:r w:rsidR="00224E59" w:rsidRPr="00875F17">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> certifica</w:t>
       </w:r>
       <w:r w:rsidR="000329BB" w:rsidRPr="00875F17">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>r</w:t>
       </w:r>
       <w:r w:rsidR="00224E59" w:rsidRPr="00875F17">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>, sota la seva responsabilitat, la correspondència amb la realitat</w:t>
       </w:r>
       <w:r w:rsidR="00BC7C12" w:rsidRPr="00875F17">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0A192FD1" w14:textId="77777777" w:rsidR="00224E59" w:rsidRPr="00875F17" w:rsidRDefault="00224E59" w:rsidP="00875F17">
-[...9 lines deleted...]
-    <w:p w14:paraId="034C2A3D" w14:textId="77777777" w:rsidR="00224E59" w:rsidRPr="00875F17" w:rsidRDefault="00224E59" w:rsidP="002C5549">
+    <w:p w14:paraId="034C2A3D" w14:textId="77777777" w:rsidR="00224E59" w:rsidRPr="00875F17" w:rsidRDefault="00224E59" w:rsidP="0094250A">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="14"/>
         </w:numPr>
+        <w:spacing w:after="240"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00875F17">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Per sentència judicial ferma, en els termes previstos al Codi penal</w:t>
       </w:r>
       <w:r w:rsidR="00BC7C12" w:rsidRPr="00875F17">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1BFD1A50" w14:textId="77777777" w:rsidR="00224E59" w:rsidRPr="00875F17" w:rsidRDefault="00224E59" w:rsidP="00875F17">
-[...9 lines deleted...]
-    <w:p w14:paraId="57E732B9" w14:textId="67E95451" w:rsidR="009672F3" w:rsidRPr="00875F17" w:rsidRDefault="00224E59" w:rsidP="002C5549">
+    <w:p w14:paraId="57E732B9" w14:textId="67E95451" w:rsidR="009672F3" w:rsidRPr="00875F17" w:rsidRDefault="00224E59" w:rsidP="0094250A">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="14"/>
         </w:numPr>
+        <w:spacing w:after="240"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00875F17">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Per expiració de</w:t>
       </w:r>
       <w:r w:rsidR="00587F1E" w:rsidRPr="00875F17">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00875F17">
         <w:rPr>
@@ -15144,66 +14952,57 @@
       <w:r w:rsidR="000329BB" w:rsidRPr="00875F17">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">dur a terme </w:t>
       </w:r>
       <w:r w:rsidRPr="00875F17">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>la finalitat per a la qual es va constituir</w:t>
       </w:r>
       <w:r w:rsidR="00BC7C12" w:rsidRPr="00875F17">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5B91D4DF" w14:textId="77777777" w:rsidR="00BC7C12" w:rsidRPr="00875F17" w:rsidRDefault="00BC7C12" w:rsidP="00875F17">
-[...9 lines deleted...]
-    <w:p w14:paraId="04A05DE9" w14:textId="6AC64A7D" w:rsidR="009672F3" w:rsidRPr="00875F17" w:rsidRDefault="009672F3" w:rsidP="002C5549">
+    <w:p w14:paraId="04A05DE9" w14:textId="6AC64A7D" w:rsidR="009672F3" w:rsidRPr="00875F17" w:rsidRDefault="009672F3" w:rsidP="0094250A">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="14"/>
         </w:numPr>
+        <w:spacing w:after="240"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00875F17">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Per insolvència declarada conforme </w:t>
       </w:r>
       <w:r w:rsidR="005F2905" w:rsidRPr="00875F17">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">a </w:t>
@@ -15250,108 +15049,112 @@
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>la llei</w:t>
       </w:r>
       <w:r w:rsidR="00360E02" w:rsidRPr="00875F17">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> que la substitueixi</w:t>
       </w:r>
       <w:r w:rsidRPr="00875F17">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="18BFE43D" w14:textId="77777777" w:rsidR="00587F1E" w:rsidRPr="00875F17" w:rsidRDefault="00587F1E" w:rsidP="00875F17">
-[...11 lines deleted...]
-    <w:p w14:paraId="5424899B" w14:textId="709CEA49" w:rsidR="00587F1E" w:rsidRPr="00875F17" w:rsidRDefault="00587F1E" w:rsidP="002C5549">
+    <w:p w14:paraId="5424899B" w14:textId="61C7E3B1" w:rsidR="00587F1E" w:rsidRPr="00985D28" w:rsidRDefault="00587F1E" w:rsidP="0094250A">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="14"/>
         </w:numPr>
+        <w:spacing w:after="240"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00875F17">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Per la cancel·lació de la seva inscripció al Registre d’Associacions</w:t>
       </w:r>
       <w:r w:rsidR="00E44F34" w:rsidRPr="00875F17">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="173F6088" w14:textId="77777777" w:rsidR="009672F3" w:rsidRPr="00875F17" w:rsidRDefault="009672F3" w:rsidP="00875F17">
-[...11 lines deleted...]
-      <w:pPr>
+    <w:p w14:paraId="07F71CEF" w14:textId="77777777" w:rsidR="00985D28" w:rsidRPr="00985D28" w:rsidRDefault="00985D28" w:rsidP="00985D28">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="14"/>
+        </w:numPr>
+        <w:spacing w:after="240"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00985D28">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Per altres causes establertes en els estatuts</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7566ED50" w14:textId="7D549066" w:rsidR="00224E59" w:rsidRPr="00875F17" w:rsidRDefault="00224E59" w:rsidP="0094250A">
+      <w:pPr>
+        <w:spacing w:after="240"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00875F17">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">En el cas de l’apartat 4 d’aquest article, l’Assemblea General ha d’acordar la dissolució </w:t>
       </w:r>
       <w:r w:rsidR="00B67944" w:rsidRPr="00875F17">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>de</w:t>
       </w:r>
       <w:r w:rsidR="00754358" w:rsidRPr="00875F17">
         <w:rPr>
@@ -15508,158 +15311,159 @@
       <w:r w:rsidRPr="00875F17">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> dies. L’Assemblea General </w:t>
       </w:r>
       <w:r w:rsidR="000329BB" w:rsidRPr="00875F17">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>s’</w:t>
       </w:r>
       <w:r w:rsidRPr="00875F17">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">ha de pronunciar expressament sobre la qüestió de la dissolució. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="08AB00D7" w14:textId="77777777" w:rsidR="009672F3" w:rsidRPr="00875F17" w:rsidRDefault="009672F3" w:rsidP="00875F17">
-[...10 lines deleted...]
-      <w:pPr>
+    <w:p w14:paraId="08AB00D7" w14:textId="77777777" w:rsidR="009672F3" w:rsidRPr="00875F17" w:rsidRDefault="009672F3" w:rsidP="0094250A">
+      <w:pPr>
+        <w:spacing w:after="240"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="234BE570" w14:textId="1E0FCDD3" w:rsidR="009672F3" w:rsidRPr="00875F17" w:rsidRDefault="009672F3" w:rsidP="0094250A">
+      <w:pPr>
+        <w:spacing w:after="240"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00875F17">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>En el cas de l’apartat 5 anterior, l’òrgan governamental competent en matèria d’esports pot assumir l’exercici de les funcions delegades de forma directa fins que conclogui la situació d’insolvència amb la finalitat d’evitar la finalització o la interrupció de l’activitat esportiva.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="31ADCF68" w14:textId="77777777" w:rsidR="00224E59" w:rsidRPr="00875F17" w:rsidRDefault="00224E59" w:rsidP="00875F17">
-[...9 lines deleted...]
-    <w:p w14:paraId="73FA9AD3" w14:textId="30348541" w:rsidR="00224E59" w:rsidRPr="00875F17" w:rsidRDefault="00224E59" w:rsidP="00875F17">
+    <w:p w14:paraId="31ADCF68" w14:textId="77777777" w:rsidR="00224E59" w:rsidRPr="00875F17" w:rsidRDefault="00224E59" w:rsidP="0094250A">
+      <w:pPr>
+        <w:spacing w:after="240"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="73FA9AD3" w14:textId="30348541" w:rsidR="00224E59" w:rsidRPr="004940FA" w:rsidRDefault="00224E59" w:rsidP="0094250A">
       <w:pPr>
         <w:pStyle w:val="Ttol1"/>
-        <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:spacing w:after="240"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="none"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00875F17">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r w:rsidRPr="004940FA">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="none"/>
         </w:rPr>
         <w:t>Article 1</w:t>
       </w:r>
-      <w:r w:rsidR="00587F1E" w:rsidRPr="00875F17">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r w:rsidR="00587F1E" w:rsidRPr="004940FA">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="none"/>
         </w:rPr>
         <w:t>6</w:t>
       </w:r>
-      <w:r w:rsidR="00E418E7" w:rsidRPr="00875F17">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r w:rsidR="00E418E7" w:rsidRPr="004940FA">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="none"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
-      <w:r w:rsidRPr="00875F17">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r w:rsidRPr="004940FA">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00875F17">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r w:rsidRPr="004940FA">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="none"/>
         </w:rPr>
         <w:t>Liquidació</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="70128CE1" w14:textId="77777777" w:rsidR="00224E59" w:rsidRPr="00875F17" w:rsidRDefault="00224E59" w:rsidP="00875F17">
-[...10 lines deleted...]
-      <w:pPr>
+    <w:p w14:paraId="12B39A3D" w14:textId="69E8CD2D" w:rsidR="00224E59" w:rsidRPr="00875F17" w:rsidRDefault="00224E59" w:rsidP="0094250A">
+      <w:pPr>
+        <w:spacing w:after="240"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00875F17">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Una vegada</w:t>
       </w:r>
       <w:r w:rsidR="00661E93" w:rsidRPr="00875F17">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> s’ha</w:t>
       </w:r>
       <w:r w:rsidRPr="00875F17">
@@ -15740,62 +15544,53 @@
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>l</w:t>
       </w:r>
       <w:r w:rsidR="00754358" w:rsidRPr="00875F17">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>’agrupació</w:t>
       </w:r>
       <w:r w:rsidRPr="00875F17">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0F30CB70" w14:textId="77777777" w:rsidR="00224E59" w:rsidRPr="00875F17" w:rsidRDefault="00224E59" w:rsidP="00875F17">
-[...10 lines deleted...]
-      <w:pPr>
+    <w:p w14:paraId="5DF940C8" w14:textId="57BE23C0" w:rsidR="00224E59" w:rsidRPr="00875F17" w:rsidRDefault="000329BB" w:rsidP="0094250A">
+      <w:pPr>
+        <w:spacing w:after="240"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00875F17">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>L’administració de</w:t>
       </w:r>
       <w:r w:rsidR="00754358" w:rsidRPr="00875F17">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> l’agrupació</w:t>
       </w:r>
       <w:r w:rsidRPr="00875F17">
         <w:rPr>
@@ -15824,62 +15619,53 @@
       <w:r w:rsidR="00224E59" w:rsidRPr="00875F17">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> nomen</w:t>
       </w:r>
       <w:r w:rsidRPr="00875F17">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>in</w:t>
       </w:r>
       <w:r w:rsidR="00224E59" w:rsidRPr="00875F17">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3E37223B" w14:textId="77777777" w:rsidR="00224E59" w:rsidRPr="00875F17" w:rsidRDefault="00224E59" w:rsidP="00875F17">
-[...10 lines deleted...]
-      <w:pPr>
+    <w:p w14:paraId="642908A6" w14:textId="346E5C0F" w:rsidR="00224E59" w:rsidRPr="00875F17" w:rsidRDefault="00224E59" w:rsidP="0094250A">
+      <w:pPr>
+        <w:spacing w:after="240"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00875F17">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Amb la finalitat de liquidar </w:t>
       </w:r>
       <w:r w:rsidR="00754358" w:rsidRPr="00875F17">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>l’agrupació</w:t>
       </w:r>
       <w:r w:rsidR="00295B0C" w:rsidRPr="00875F17">
         <w:rPr>
@@ -15892,215 +15678,180 @@
       <w:r w:rsidRPr="00875F17">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> els liquidadors han de</w:t>
       </w:r>
       <w:r w:rsidR="00295B0C" w:rsidRPr="00875F17">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> fer el següent</w:t>
       </w:r>
       <w:r w:rsidRPr="00875F17">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="153DB2A2" w14:textId="77777777" w:rsidR="00224E59" w:rsidRPr="00875F17" w:rsidRDefault="00224E59" w:rsidP="00875F17">
-[...9 lines deleted...]
-    <w:p w14:paraId="7AFA9AA9" w14:textId="77777777" w:rsidR="00224E59" w:rsidRPr="00875F17" w:rsidRDefault="00224E59" w:rsidP="002C5549">
+    <w:p w14:paraId="7AFA9AA9" w14:textId="77777777" w:rsidR="00224E59" w:rsidRPr="00875F17" w:rsidRDefault="00224E59" w:rsidP="0094250A">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="15"/>
         </w:numPr>
+        <w:spacing w:after="240"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00875F17">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Cobrar els crèdits pendents</w:t>
       </w:r>
       <w:r w:rsidR="00BC7C12" w:rsidRPr="00875F17">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7B0C2CDE" w14:textId="77777777" w:rsidR="00224E59" w:rsidRPr="00875F17" w:rsidRDefault="00224E59" w:rsidP="00875F17">
-[...9 lines deleted...]
-    <w:p w14:paraId="1D223B02" w14:textId="57E709F9" w:rsidR="00224E59" w:rsidRPr="00875F17" w:rsidRDefault="00224E59" w:rsidP="002C5549">
+    <w:p w14:paraId="1D223B02" w14:textId="57E709F9" w:rsidR="00224E59" w:rsidRPr="00875F17" w:rsidRDefault="00224E59" w:rsidP="0094250A">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="15"/>
         </w:numPr>
+        <w:spacing w:after="240"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00875F17">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Vetllar pel patrimoni </w:t>
       </w:r>
       <w:r w:rsidR="002C5549">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>de l’agrupació</w:t>
       </w:r>
       <w:r w:rsidRPr="00875F17">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> i administrar-lo amb diligència fins que s’hagi liquidat</w:t>
       </w:r>
       <w:r w:rsidR="00BC7C12" w:rsidRPr="00875F17">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="453E8708" w14:textId="77777777" w:rsidR="00224E59" w:rsidRPr="00875F17" w:rsidRDefault="00224E59" w:rsidP="00875F17">
-[...9 lines deleted...]
-    <w:p w14:paraId="0ACF0671" w14:textId="77777777" w:rsidR="00224E59" w:rsidRPr="00875F17" w:rsidRDefault="00224E59" w:rsidP="002C5549">
+    <w:p w14:paraId="0ACF0671" w14:textId="77777777" w:rsidR="00224E59" w:rsidRPr="00875F17" w:rsidRDefault="00224E59" w:rsidP="0094250A">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="15"/>
         </w:numPr>
+        <w:spacing w:after="240"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00875F17">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Liquidar el patrimoni i pagar els creditors</w:t>
       </w:r>
       <w:r w:rsidR="00BC7C12" w:rsidRPr="00875F17">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4336C9EF" w14:textId="77777777" w:rsidR="00224E59" w:rsidRPr="00875F17" w:rsidRDefault="00224E59" w:rsidP="00875F17">
-[...9 lines deleted...]
-    <w:p w14:paraId="27EDA819" w14:textId="77777777" w:rsidR="00224E59" w:rsidRPr="00875F17" w:rsidRDefault="00224E59" w:rsidP="002C5549">
+    <w:p w14:paraId="27EDA819" w14:textId="77777777" w:rsidR="00224E59" w:rsidRPr="00875F17" w:rsidRDefault="00224E59" w:rsidP="0094250A">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="15"/>
         </w:numPr>
+        <w:spacing w:after="240"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00875F17">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Aplicar el patrimoni o el líquid sobrant a les finalitats previstes als </w:t>
       </w:r>
       <w:r w:rsidR="00157340" w:rsidRPr="00875F17">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>e</w:t>
       </w:r>
       <w:r w:rsidRPr="00875F17">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">statuts, </w:t>
       </w:r>
       <w:r w:rsidR="00661E93" w:rsidRPr="00875F17">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>i</w:t>
@@ -16148,66 +15899,57 @@
       <w:r w:rsidR="00F772CE" w:rsidRPr="00875F17">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">ni cedir-lo </w:t>
       </w:r>
       <w:r w:rsidRPr="00875F17">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>a persones o entitats amb afany de lucre</w:t>
       </w:r>
       <w:r w:rsidR="00BC7C12" w:rsidRPr="00875F17">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="63568B7D" w14:textId="77777777" w:rsidR="00224E59" w:rsidRPr="00875F17" w:rsidRDefault="00224E59" w:rsidP="00875F17">
-[...9 lines deleted...]
-    <w:p w14:paraId="0A323466" w14:textId="76213673" w:rsidR="00224E59" w:rsidRPr="00875F17" w:rsidRDefault="00224E59" w:rsidP="002C5549">
+    <w:p w14:paraId="0A323466" w14:textId="76213673" w:rsidR="00224E59" w:rsidRPr="00875F17" w:rsidRDefault="00224E59" w:rsidP="0094250A">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="15"/>
         </w:numPr>
+        <w:spacing w:after="240"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00875F17">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Sol·licitar al Registre d’Associacions la cancel·lació </w:t>
       </w:r>
       <w:r w:rsidR="00B67944" w:rsidRPr="00875F17">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>de</w:t>
       </w:r>
       <w:r w:rsidR="00754358" w:rsidRPr="00875F17">
         <w:rPr>
@@ -16230,66 +15972,57 @@
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>’</w:t>
       </w:r>
       <w:r w:rsidR="00754358" w:rsidRPr="00875F17">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>agrupació</w:t>
       </w:r>
       <w:r w:rsidR="00754358" w:rsidRPr="00875F17">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4310D571" w14:textId="77777777" w:rsidR="00224E59" w:rsidRPr="00875F17" w:rsidRDefault="00224E59" w:rsidP="00875F17">
-[...9 lines deleted...]
-    <w:p w14:paraId="77D92637" w14:textId="7332C359" w:rsidR="00224E59" w:rsidRPr="00875F17" w:rsidRDefault="00224E59" w:rsidP="002C5549">
+    <w:p w14:paraId="77D92637" w14:textId="7332C359" w:rsidR="00224E59" w:rsidRPr="00875F17" w:rsidRDefault="00224E59" w:rsidP="0094250A">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="15"/>
         </w:numPr>
+        <w:spacing w:after="240"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r w:rsidRPr="00875F17">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Dur a terme les operacions de liquidació</w:t>
       </w:r>
       <w:r w:rsidR="00661E93" w:rsidRPr="00875F17">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> necessàries</w:t>
       </w:r>
       <w:r w:rsidRPr="00875F17">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
@@ -16337,73 +16070,68 @@
       <w:r w:rsidR="008C147F" w:rsidRPr="00875F17">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>l</w:t>
       </w:r>
       <w:r w:rsidR="00754358" w:rsidRPr="00875F17">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>’agrupació</w:t>
       </w:r>
       <w:r w:rsidR="008C147F" w:rsidRPr="00875F17">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="227AF2CF" w14:textId="0234CE49" w:rsidR="00587F1E" w:rsidRDefault="00587F1E" w:rsidP="00875F17">
+    <w:p w14:paraId="3EDA8589" w14:textId="77777777" w:rsidR="00DC6D80" w:rsidRPr="00875F17" w:rsidRDefault="00DC6D80" w:rsidP="0094250A">
       <w:pPr>
         <w:pStyle w:val="Pargrafdellista"/>
-        <w:spacing w:after="0"/>
-[...18 lines deleted...]
-      <w:bookmarkStart w:id="14" w:name="_Hlk119598128"/>
+        <w:spacing w:after="240"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="64E9099B" w14:textId="77777777" w:rsidR="002F58A1" w:rsidRPr="008C4C79" w:rsidRDefault="00587F1E" w:rsidP="0094250A">
+      <w:pPr>
+        <w:spacing w:after="240"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="13" w:name="_Hlk119598128"/>
       <w:r w:rsidRPr="00875F17">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Aquests </w:t>
       </w:r>
       <w:r w:rsidR="002C5549">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>e</w:t>
       </w:r>
       <w:r w:rsidRPr="00875F17">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
@@ -16433,51 +16161,51 @@
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">’agrupació </w:t>
       </w:r>
       <w:r w:rsidR="002C5549" w:rsidRPr="002F58A1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
         <w:t>...</w:t>
       </w:r>
       <w:r w:rsidRPr="00875F17">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:bookmarkEnd w:id="14"/>
+      <w:bookmarkEnd w:id="13"/>
       <w:r w:rsidR="002F58A1" w:rsidRPr="008C4C79">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">han estat aprovats pels </w:t>
       </w:r>
       <w:r w:rsidR="002F58A1" w:rsidRPr="00F356A3">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">membres fundadors </w:t>
       </w:r>
       <w:r w:rsidR="002F58A1" w:rsidRPr="008B00B4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="FF0000"/>
@@ -16514,361 +16242,360 @@
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">, en data </w:t>
       </w:r>
       <w:r w:rsidR="002F58A1" w:rsidRPr="00F356A3">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
         <w:t>...</w:t>
       </w:r>
       <w:r w:rsidR="002F58A1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> .</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3D027623" w14:textId="3C38AA46" w:rsidR="00587F1E" w:rsidRPr="00875F17" w:rsidRDefault="00587F1E" w:rsidP="00875F17">
-[...12 lines deleted...]
-    <w:sectPr w:rsidR="00587F1E" w:rsidRPr="00875F17">
+    <w:p w14:paraId="3D027623" w14:textId="3C38AA46" w:rsidR="00587F1E" w:rsidRPr="00875F17" w:rsidRDefault="00587F1E" w:rsidP="0094250A">
+      <w:pPr>
+        <w:spacing w:after="240"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="79C544DC" w14:textId="77777777" w:rsidR="00004A7D" w:rsidRPr="00875F17" w:rsidRDefault="00004A7D" w:rsidP="0094250A">
+      <w:pPr>
+        <w:spacing w:after="240"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:sectPr w:rsidR="00004A7D" w:rsidRPr="00875F17" w:rsidSect="00187BD6">
       <w:headerReference w:type="even" r:id="rId8"/>
       <w:headerReference w:type="default" r:id="rId9"/>
-      <w:footerReference w:type="even" r:id="rId10"/>
-[...2 lines deleted...]
-      <w:footerReference w:type="first" r:id="rId13"/>
+      <w:headerReference w:type="first" r:id="rId10"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1417" w:right="1701" w:bottom="1417" w:left="1701" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
+      <w:titlePg/>
+      <w:docGrid w:linePitch="272"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:endnote w:type="separator" w:id="-1">
     <w:p w14:paraId="60C603B6" w14:textId="77777777" w:rsidR="009C34C3" w:rsidRDefault="009C34C3" w:rsidP="009C34C3">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
     <w:p w14:paraId="5884C1C7" w14:textId="77777777" w:rsidR="009C34C3" w:rsidRDefault="009C34C3" w:rsidP="009C34C3">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Segoe UI">
     <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Lato">
-    <w:altName w:val="Segoe UI"/>
+    <w:altName w:val="Lato"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E10002FF" w:usb1="5000ECFF" w:usb2="00000021" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
-<file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-[...28 lines deleted...]
-
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:footnote w:type="separator" w:id="-1">
     <w:p w14:paraId="17E36616" w14:textId="77777777" w:rsidR="009C34C3" w:rsidRDefault="009C34C3" w:rsidP="009C34C3">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w14:paraId="4B0B0709" w14:textId="77777777" w:rsidR="009C34C3" w:rsidRDefault="009C34C3" w:rsidP="009C34C3">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
-  <w:p w14:paraId="50C1AFCC" w14:textId="449073E7" w:rsidR="009C34C3" w:rsidRDefault="002F58A1">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+  <w:p w14:paraId="50C1AFCC" w14:textId="449073E7" w:rsidR="009C34C3" w:rsidRDefault="00877145">
     <w:pPr>
       <w:pStyle w:val="Capalera"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:pict w14:anchorId="40743134">
         <v:shapetype id="_x0000_t136" coordsize="21600,21600" o:spt="136" adj="10800" path="m@7,l@8,m@5,21600l@6,21600e">
           <v:formulas>
             <v:f eqn="sum #0 0 10800"/>
             <v:f eqn="prod #0 2 1"/>
             <v:f eqn="sum 21600 0 @1"/>
             <v:f eqn="sum 0 0 @2"/>
             <v:f eqn="sum 21600 0 @3"/>
             <v:f eqn="if @0 @3 0"/>
             <v:f eqn="if @0 21600 @1"/>
             <v:f eqn="if @0 0 @2"/>
             <v:f eqn="if @0 @4 21600"/>
             <v:f eqn="mid @5 @6"/>
             <v:f eqn="mid @8 @5"/>
             <v:f eqn="mid @7 @8"/>
             <v:f eqn="mid @6 @7"/>
             <v:f eqn="sum @6 0 @5"/>
           </v:formulas>
           <v:path textpathok="t" o:connecttype="custom" o:connectlocs="@9,0;@10,10800;@11,21600;@12,10800" o:connectangles="270,180,90,0"/>
           <v:textpath on="t" fitshape="t"/>
           <v:handles>
             <v:h position="#0,bottomRight" xrange="6629,14971"/>
           </v:handles>
           <o:lock v:ext="edit" text="t" shapetype="t"/>
         </v:shapetype>
         <v:shape id="PowerPlusWaterMarkObject1317231047" o:spid="_x0000_s2050" type="#_x0000_t136" style="position:absolute;margin-left:0;margin-top:0;width:449.6pt;height:149.85pt;rotation:315;z-index:-251655168;mso-position-horizontal:center;mso-position-horizontal-relative:margin;mso-position-vertical:center;mso-position-vertical-relative:margin" o:allowincell="f" fillcolor="silver" stroked="f">
           <v:fill opacity=".5"/>
           <v:textpath style="font-family:&quot;Times New Roman&quot;;font-size:1pt" string="MODEL"/>
           <w10:wrap anchorx="margin" anchory="margin"/>
         </v:shape>
       </w:pict>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
-  <w:p w14:paraId="66C1D80C" w14:textId="6F2DA0FA" w:rsidR="009C34C3" w:rsidRDefault="002F58A1">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+  <w:p w14:paraId="66C1D80C" w14:textId="6F2DA0FA" w:rsidR="009C34C3" w:rsidRDefault="00877145">
     <w:pPr>
       <w:pStyle w:val="Capalera"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:pict w14:anchorId="6B6A7C40">
         <v:shapetype id="_x0000_t136" coordsize="21600,21600" o:spt="136" adj="10800" path="m@7,l@8,m@5,21600l@6,21600e">
           <v:formulas>
             <v:f eqn="sum #0 0 10800"/>
             <v:f eqn="prod #0 2 1"/>
             <v:f eqn="sum 21600 0 @1"/>
             <v:f eqn="sum 0 0 @2"/>
             <v:f eqn="sum 21600 0 @3"/>
             <v:f eqn="if @0 @3 0"/>
             <v:f eqn="if @0 21600 @1"/>
             <v:f eqn="if @0 0 @2"/>
             <v:f eqn="if @0 @4 21600"/>
             <v:f eqn="mid @5 @6"/>
             <v:f eqn="mid @8 @5"/>
             <v:f eqn="mid @7 @8"/>
             <v:f eqn="mid @6 @7"/>
             <v:f eqn="sum @6 0 @5"/>
           </v:formulas>
           <v:path textpathok="t" o:connecttype="custom" o:connectlocs="@9,0;@10,10800;@11,21600;@12,10800" o:connectangles="270,180,90,0"/>
           <v:textpath on="t" fitshape="t"/>
           <v:handles>
             <v:h position="#0,bottomRight" xrange="6629,14971"/>
           </v:handles>
           <o:lock v:ext="edit" text="t" shapetype="t"/>
         </v:shapetype>
         <v:shape id="PowerPlusWaterMarkObject1317231048" o:spid="_x0000_s2051" type="#_x0000_t136" style="position:absolute;margin-left:0;margin-top:0;width:449.6pt;height:149.85pt;rotation:315;z-index:-251653120;mso-position-horizontal:center;mso-position-horizontal-relative:margin;mso-position-vertical:center;mso-position-vertical-relative:margin" o:allowincell="f" fillcolor="silver" stroked="f">
           <v:fill opacity=".5"/>
           <v:textpath style="font-family:&quot;Times New Roman&quot;;font-size:1pt" string="MODEL"/>
           <w10:wrap anchorx="margin" anchory="margin"/>
         </v:shape>
       </w:pict>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
-  <w:p w14:paraId="6B9DEF6C" w14:textId="08F84704" w:rsidR="009C34C3" w:rsidRDefault="002F58A1">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+  <w:p w14:paraId="6B9DEF6C" w14:textId="1D8DFAB7" w:rsidR="009C34C3" w:rsidRDefault="00187BD6">
     <w:pPr>
       <w:pStyle w:val="Capalera"/>
     </w:pPr>
     <w:r>
+      <w:tab/>
+    </w:r>
+    <w:r>
+      <w:tab/>
+      <w:t xml:space="preserve">Darrera revisió: </w:t>
+    </w:r>
+    <w:r w:rsidR="00615403">
+      <w:t>juny</w:t>
+    </w:r>
+    <w:r w:rsidR="004E065D">
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+    <w:r>
+      <w:t>202</w:t>
+    </w:r>
+    <w:r w:rsidR="00877145">
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:pict w14:anchorId="6212DEC0">
         <v:shapetype id="_x0000_t136" coordsize="21600,21600" o:spt="136" adj="10800" path="m@7,l@8,m@5,21600l@6,21600e">
           <v:formulas>
             <v:f eqn="sum #0 0 10800"/>
             <v:f eqn="prod #0 2 1"/>
             <v:f eqn="sum 21600 0 @1"/>
             <v:f eqn="sum 0 0 @2"/>
             <v:f eqn="sum 21600 0 @3"/>
             <v:f eqn="if @0 @3 0"/>
             <v:f eqn="if @0 21600 @1"/>
             <v:f eqn="if @0 0 @2"/>
             <v:f eqn="if @0 @4 21600"/>
             <v:f eqn="mid @5 @6"/>
             <v:f eqn="mid @8 @5"/>
             <v:f eqn="mid @7 @8"/>
             <v:f eqn="mid @6 @7"/>
             <v:f eqn="sum @6 0 @5"/>
           </v:formulas>
           <v:path textpathok="t" o:connecttype="custom" o:connectlocs="@9,0;@10,10800;@11,21600;@12,10800" o:connectangles="270,180,90,0"/>
           <v:textpath on="t" fitshape="t"/>
           <v:handles>
             <v:h position="#0,bottomRight" xrange="6629,14971"/>
           </v:handles>
           <o:lock v:ext="edit" text="t" shapetype="t"/>
         </v:shapetype>
         <v:shape id="PowerPlusWaterMarkObject1317231046" o:spid="_x0000_s2049" type="#_x0000_t136" style="position:absolute;margin-left:0;margin-top:0;width:449.6pt;height:149.85pt;rotation:315;z-index:-251657216;mso-position-horizontal:center;mso-position-horizontal-relative:margin;mso-position-vertical:center;mso-position-vertical-relative:margin" o:allowincell="f" fillcolor="silver" stroked="f">
           <v:fill opacity=".5"/>
           <v:textpath style="font-family:&quot;Times New Roman&quot;;font-size:1pt" string="MODEL"/>
           <w10:wrap anchorx="margin" anchory="margin"/>
         </v:shape>
       </w:pict>
     </w:r>
+    <w:r w:rsidR="00615403">
+      <w:t>5</w:t>
+    </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="002E0BA6"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="0832C060"/>
     <w:lvl w:ilvl="0" w:tplc="0403000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04030019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0403001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
@@ -17619,61 +17346,61 @@
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:cs="Times New Roman"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0403001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:cs="Times New Roman"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="0FBD06F3"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="FFFFFFFF"/>
+    <w:tmpl w:val="AD121C76"/>
     <w:lvl w:ilvl="0" w:tplc="0403000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:cs="Times New Roman" w:hint="default"/>
+        <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04030019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:cs="Times New Roman"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0403001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:cs="Times New Roman"/>
       </w:rPr>
@@ -19174,50 +18901,190 @@
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:cs="Times New Roman"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0403001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:cs="Times New Roman"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="23" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="486A41D6"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="78A0331E"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%1)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1080"/>
+        </w:tabs>
+        <w:ind w:left="1080" w:hanging="375"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:cs="Times New Roman" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:cs="Times New Roman"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:cs="Times New Roman"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:cs="Times New Roman"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:cs="Times New Roman"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:cs="Times New Roman"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:cs="Times New Roman"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:cs="Times New Roman"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:cs="Times New Roman"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="24" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="4BE96A99"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="36F6C358"/>
     <w:lvl w:ilvl="0" w:tplc="6712B2AE">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04030019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1800" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0403001B" w:tentative="1">
@@ -19262,51 +19129,164 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5400" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04030019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6120" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0403001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6840" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="24" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="25" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="4C1F1830"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="58F67258"/>
+    <w:lvl w:ilvl="0" w:tplc="0403000F">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:cs="Times New Roman" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04030019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:cs="Times New Roman"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0403001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:cs="Times New Roman"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0403000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:cs="Times New Roman"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04030019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:cs="Times New Roman"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0403001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:cs="Times New Roman"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0403000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:cs="Times New Roman"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04030019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:cs="Times New Roman"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0403001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:cs="Times New Roman"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="26" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="4CBC0A42"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="FFFFFFFF"/>
     <w:lvl w:ilvl="0" w:tplc="05BA20EE">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:cs="Times New Roman" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04030019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1800" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:cs="Times New Roman"/>
@@ -19375,51 +19355,51 @@
     <w:lvl w:ilvl="7" w:tplc="04030019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6120" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:cs="Times New Roman"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0403001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6840" w:hanging="180"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:cs="Times New Roman"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="25" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="27" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="50273F46"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="FFFFFFFF"/>
     <w:lvl w:ilvl="0" w:tplc="F1FE52F0">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:cs="Times New Roman" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04030019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1800" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:cs="Times New Roman"/>
@@ -19488,51 +19468,51 @@
     <w:lvl w:ilvl="7" w:tplc="04030019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6120" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:cs="Times New Roman"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0403001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6840" w:hanging="180"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:cs="Times New Roman"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="26" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="28" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="51B83F83"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="D97E3A78"/>
     <w:lvl w:ilvl="0" w:tplc="EA50C1B6">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:color w:val="222222"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04030019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1800" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
@@ -19578,51 +19558,141 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5400" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04030019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6120" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0403001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6840" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="27" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="29" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="54AA4193"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="0444DFD4"/>
+    <w:lvl w:ilvl="0" w:tplc="EBFE242C">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%1)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1080" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:color w:val="000000"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04030019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1800" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0403001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2520" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0403000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3240" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04030019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3960" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0403001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4680" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0403000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5400" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04030019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6120" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0403001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6840" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="30" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="5F730985"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="FFFFFFFF"/>
     <w:lvl w:ilvl="0" w:tplc="0403000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:cs="Times New Roman" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04030019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:cs="Times New Roman"/>
@@ -19691,51 +19761,51 @@
     <w:lvl w:ilvl="7" w:tplc="04030019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:cs="Times New Roman"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0403001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:cs="Times New Roman"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="28" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="31" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="691808AE"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="DBEC9D5C"/>
     <w:lvl w:ilvl="0" w:tplc="14DA35BC">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:color w:val="000000"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04030019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1800" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
@@ -19781,51 +19851,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5400" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04030019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6120" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0403001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6840" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="29" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="32" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="699C60C8"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="FFFFFFFF"/>
     <w:lvl w:ilvl="0" w:tplc="0403000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:cs="Times New Roman" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04030019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:cs="Times New Roman"/>
@@ -19894,51 +19964,51 @@
     <w:lvl w:ilvl="7" w:tplc="04030019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:cs="Times New Roman"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0403001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:cs="Times New Roman"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="30" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="33" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="6EF217DF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="FFFFFFFF"/>
     <w:lvl w:ilvl="0" w:tplc="E728969E">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:cs="Times New Roman" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04030019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1800" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:cs="Times New Roman"/>
@@ -20007,51 +20077,51 @@
     <w:lvl w:ilvl="7" w:tplc="04030019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6120" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:cs="Times New Roman"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0403001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6840" w:hanging="180"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:cs="Times New Roman"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="31" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="34" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="75982A63"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="FFFFFFFF"/>
     <w:lvl w:ilvl="0" w:tplc="0403000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:cs="Times New Roman" w:hint="default"/>
         <w:sz w:val="22"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04030019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
@@ -20121,51 +20191,51 @@
     <w:lvl w:ilvl="7" w:tplc="04030019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:cs="Times New Roman"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0403001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:cs="Times New Roman"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="32" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="35" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="76F033D3"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="FFFFFFFF"/>
     <w:lvl w:ilvl="0" w:tplc="9022DECA">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:cs="Times New Roman" w:hint="default"/>
         <w:color w:val="auto"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04030019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
@@ -20235,51 +20305,51 @@
     <w:lvl w:ilvl="7" w:tplc="04030019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:cs="Times New Roman"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0403001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:cs="Times New Roman"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="33" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="36" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="76F60C4E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="FFFFFFFF"/>
     <w:lvl w:ilvl="0" w:tplc="9C0E4F0A">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial" w:hint="default"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04030019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1800" w:hanging="360"/>
       </w:pPr>
@@ -20350,51 +20420,51 @@
     <w:lvl w:ilvl="7" w:tplc="04030019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6120" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:cs="Times New Roman"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0403001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6840" w:hanging="180"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:cs="Times New Roman"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="34" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="37" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="77541634"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="FFFFFFFF"/>
     <w:lvl w:ilvl="0" w:tplc="32A4435A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial" w:hint="default"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04030019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
@@ -20465,51 +20535,51 @@
     <w:lvl w:ilvl="7" w:tplc="04030019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:cs="Times New Roman"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0403001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:cs="Times New Roman"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="35" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="38" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="7A34664C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="47AAA2BA"/>
     <w:lvl w:ilvl="0" w:tplc="0403000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04030019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0403001B" w:tentative="1">
@@ -20554,64 +20624,64 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04030019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0403001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="36" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="39" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="7B356822"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="FFFFFFFF"/>
+    <w:tmpl w:val="5F70BA4E"/>
     <w:lvl w:ilvl="0" w:tplc="0403000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:cs="Times New Roman" w:hint="default"/>
+        <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04030019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:cs="Times New Roman"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0403001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:cs="Times New Roman"/>
       </w:rPr>
@@ -20667,51 +20737,51 @@
     <w:lvl w:ilvl="7" w:tplc="04030019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:cs="Times New Roman"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0403001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:cs="Times New Roman"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="37" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="40" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="7C4C5303"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="FFFFFFFF"/>
     <w:lvl w:ilvl="0" w:tplc="EF22B140">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1065" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:cs="Times New Roman" w:hint="default"/>
         <w:color w:val="000000"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1785" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
@@ -20781,51 +20851,51 @@
     <w:lvl w:ilvl="7" w:tplc="0C0A0019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6105" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:cs="Times New Roman"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0C0A001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6825" w:hanging="180"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:cs="Times New Roman"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="38" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="41" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="7C70157D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="FFFFFFFF"/>
     <w:lvl w:ilvl="0" w:tplc="0403000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:cs="Times New Roman" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04030019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:cs="Times New Roman"/>
@@ -20894,54 +20964,54 @@
     <w:lvl w:ilvl="7" w:tplc="04030019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:cs="Times New Roman"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0403001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:cs="Times New Roman"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="39" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="42" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="7CF3397C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="0444DFD4"/>
+    <w:tmpl w:val="EA8A68FC"/>
     <w:lvl w:ilvl="0" w:tplc="EBFE242C">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:color w:val="000000"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04030019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1800" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0403001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
@@ -20984,51 +21054,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5400" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04030019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6120" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0403001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6840" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="40" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="43" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="7DBA28A2"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="55EA57D6"/>
     <w:lvl w:ilvl="0" w:tplc="2FB23CD6">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04030019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1800" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0403001B" w:tentative="1">
@@ -21083,170 +21153,179 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6120" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0403001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6840" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="7"/>
   </w:num>
   <w:num w:numId="4">
-    <w:abstractNumId w:val="29"/>
+    <w:abstractNumId w:val="32"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="22"/>
   </w:num>
   <w:num w:numId="6">
-    <w:abstractNumId w:val="27"/>
+    <w:abstractNumId w:val="30"/>
   </w:num>
   <w:num w:numId="7">
-    <w:abstractNumId w:val="36"/>
+    <w:abstractNumId w:val="39"/>
   </w:num>
   <w:num w:numId="8">
-    <w:abstractNumId w:val="30"/>
+    <w:abstractNumId w:val="33"/>
   </w:num>
   <w:num w:numId="9">
     <w:abstractNumId w:val="11"/>
   </w:num>
   <w:num w:numId="10">
-    <w:abstractNumId w:val="32"/>
+    <w:abstractNumId w:val="35"/>
   </w:num>
   <w:num w:numId="11">
     <w:abstractNumId w:val="8"/>
   </w:num>
   <w:num w:numId="12">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="13">
     <w:abstractNumId w:val="21"/>
   </w:num>
   <w:num w:numId="14">
     <w:abstractNumId w:val="15"/>
   </w:num>
   <w:num w:numId="15">
-    <w:abstractNumId w:val="34"/>
+    <w:abstractNumId w:val="37"/>
   </w:num>
   <w:num w:numId="16">
-    <w:abstractNumId w:val="31"/>
+    <w:abstractNumId w:val="34"/>
   </w:num>
   <w:num w:numId="17">
     <w:abstractNumId w:val="13"/>
   </w:num>
   <w:num w:numId="18">
     <w:abstractNumId w:val="17"/>
   </w:num>
   <w:num w:numId="19">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="20">
-    <w:abstractNumId w:val="33"/>
+    <w:abstractNumId w:val="36"/>
   </w:num>
   <w:num w:numId="21">
-    <w:abstractNumId w:val="25"/>
+    <w:abstractNumId w:val="27"/>
   </w:num>
   <w:num w:numId="22">
     <w:abstractNumId w:val="20"/>
   </w:num>
   <w:num w:numId="23">
-    <w:abstractNumId w:val="24"/>
+    <w:abstractNumId w:val="26"/>
   </w:num>
   <w:num w:numId="24">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="25">
-    <w:abstractNumId w:val="37"/>
+    <w:abstractNumId w:val="40"/>
   </w:num>
   <w:num w:numId="26">
     <w:abstractNumId w:val="18"/>
   </w:num>
   <w:num w:numId="27">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="28">
-    <w:abstractNumId w:val="23"/>
+    <w:abstractNumId w:val="24"/>
   </w:num>
   <w:num w:numId="29">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="30">
-    <w:abstractNumId w:val="35"/>
+    <w:abstractNumId w:val="38"/>
   </w:num>
   <w:num w:numId="31">
     <w:abstractNumId w:val="9"/>
   </w:num>
   <w:num w:numId="32">
-    <w:abstractNumId w:val="28"/>
+    <w:abstractNumId w:val="31"/>
   </w:num>
   <w:num w:numId="33">
-    <w:abstractNumId w:val="39"/>
+    <w:abstractNumId w:val="42"/>
   </w:num>
   <w:num w:numId="34">
-    <w:abstractNumId w:val="26"/>
+    <w:abstractNumId w:val="28"/>
   </w:num>
   <w:num w:numId="35">
     <w:abstractNumId w:val="14"/>
   </w:num>
   <w:num w:numId="36">
     <w:abstractNumId w:val="16"/>
   </w:num>
   <w:num w:numId="37">
     <w:abstractNumId w:val="12"/>
   </w:num>
   <w:num w:numId="38">
     <w:abstractNumId w:val="10"/>
   </w:num>
   <w:num w:numId="39">
-    <w:abstractNumId w:val="38"/>
+    <w:abstractNumId w:val="41"/>
   </w:num>
   <w:num w:numId="40">
-    <w:abstractNumId w:val="40"/>
+    <w:abstractNumId w:val="43"/>
   </w:num>
   <w:num w:numId="41">
     <w:abstractNumId w:val="19"/>
+  </w:num>
+  <w:num w:numId="42">
+    <w:abstractNumId w:val="25"/>
+  </w:num>
+  <w:num w:numId="43">
+    <w:abstractNumId w:val="29"/>
+  </w:num>
+  <w:num w:numId="44">
+    <w:abstractNumId w:val="23"/>
   </w:num>
   <w:numIdMacAtCleanup w:val="37"/>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid">
-  <w:zoom w:percent="100"/>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+  <w:zoom w:percent="180"/>
   <w:embedSystemFonts/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:doNotTrackMoves/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:displayVerticalDrawingGridEvery w:val="0"/>
   <w:doNotUseMarginsForDrawingGridOrigin/>
   <w:noPunctuationKerning/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:doNotValidateAgainstSchema/>
   <w:doNotDemarcateInvalidXml/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2052"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
@@ -21265,277 +21344,300 @@
     <w:selectFldWithFirstOrLastChar/>
     <w:doNotWrapTextWithPunct/>
     <w:doNotUseEastAsianBreakRules/>
     <w:useWord2002TableStyleRules/>
     <w:growAutofit/>
     <w:useNormalStyleForList/>
     <w:doNotUseIndentAsNumberingTabStop/>
     <w:useAltKinsokuLineBreakRules/>
     <w:allowSpaceOfSameStyleInTable/>
     <w:doNotSuppressIndentation/>
     <w:doNotAutofitConstrainedTables/>
     <w:autofitToFirstFixedWidthCell/>
     <w:underlineTabInNumList/>
     <w:displayHangulFixedWidth/>
     <w:splitPgBreakAndParaMark/>
     <w:doNotVertAlignCellWithSp/>
     <w:doNotBreakConstrainedForcedTable/>
     <w:doNotVertAlignInTxbx/>
     <w:useAnsiKerningPairs/>
     <w:cachedColBalance/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="11"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00224E59"/>
+    <w:rsid w:val="00004A7D"/>
     <w:rsid w:val="000202F7"/>
     <w:rsid w:val="00023113"/>
     <w:rsid w:val="000329BB"/>
     <w:rsid w:val="00054741"/>
     <w:rsid w:val="00054909"/>
     <w:rsid w:val="00073820"/>
     <w:rsid w:val="00082D95"/>
     <w:rsid w:val="00093E6F"/>
     <w:rsid w:val="00096F2E"/>
     <w:rsid w:val="000973B9"/>
     <w:rsid w:val="000A1AB0"/>
     <w:rsid w:val="000A32F9"/>
     <w:rsid w:val="000A3508"/>
     <w:rsid w:val="000C207E"/>
     <w:rsid w:val="000D20BB"/>
     <w:rsid w:val="000D6706"/>
     <w:rsid w:val="000F240E"/>
     <w:rsid w:val="000F26DB"/>
     <w:rsid w:val="000F5994"/>
     <w:rsid w:val="000F5E65"/>
     <w:rsid w:val="00103BAB"/>
     <w:rsid w:val="00122981"/>
     <w:rsid w:val="001571F6"/>
     <w:rsid w:val="00157340"/>
     <w:rsid w:val="00160BEB"/>
     <w:rsid w:val="00163A03"/>
     <w:rsid w:val="00167027"/>
     <w:rsid w:val="001708A0"/>
     <w:rsid w:val="001710F7"/>
+    <w:rsid w:val="00187BD6"/>
     <w:rsid w:val="001913DB"/>
     <w:rsid w:val="001A1CA4"/>
     <w:rsid w:val="001A6E36"/>
     <w:rsid w:val="001B4CAE"/>
     <w:rsid w:val="001B7C07"/>
     <w:rsid w:val="001C2C55"/>
     <w:rsid w:val="001C66D6"/>
     <w:rsid w:val="001E4948"/>
     <w:rsid w:val="001E6EDD"/>
     <w:rsid w:val="001F17C6"/>
     <w:rsid w:val="001F2BB9"/>
     <w:rsid w:val="00224E59"/>
     <w:rsid w:val="00225EC3"/>
     <w:rsid w:val="002374FB"/>
     <w:rsid w:val="002436A1"/>
     <w:rsid w:val="00266B72"/>
     <w:rsid w:val="0027176B"/>
     <w:rsid w:val="002726B2"/>
     <w:rsid w:val="00274141"/>
     <w:rsid w:val="00274DED"/>
     <w:rsid w:val="00291223"/>
     <w:rsid w:val="002912C2"/>
     <w:rsid w:val="00295B0C"/>
     <w:rsid w:val="002B5D98"/>
+    <w:rsid w:val="002C1CD8"/>
     <w:rsid w:val="002C4119"/>
     <w:rsid w:val="002C5549"/>
+    <w:rsid w:val="002D2091"/>
     <w:rsid w:val="002D6533"/>
+    <w:rsid w:val="002F2699"/>
     <w:rsid w:val="002F58A1"/>
     <w:rsid w:val="00302A6F"/>
     <w:rsid w:val="00314628"/>
     <w:rsid w:val="00316AD7"/>
     <w:rsid w:val="00320C03"/>
     <w:rsid w:val="0032123E"/>
     <w:rsid w:val="0032180F"/>
     <w:rsid w:val="00331C0F"/>
     <w:rsid w:val="00332017"/>
     <w:rsid w:val="00337C91"/>
     <w:rsid w:val="003414F3"/>
     <w:rsid w:val="00351365"/>
     <w:rsid w:val="0035196D"/>
     <w:rsid w:val="00351B3D"/>
     <w:rsid w:val="00351E25"/>
     <w:rsid w:val="00360E02"/>
     <w:rsid w:val="0038026E"/>
     <w:rsid w:val="0038255D"/>
     <w:rsid w:val="00383F47"/>
     <w:rsid w:val="00383F9D"/>
     <w:rsid w:val="00385D11"/>
     <w:rsid w:val="0039043C"/>
     <w:rsid w:val="00390E7B"/>
     <w:rsid w:val="003A7306"/>
     <w:rsid w:val="003B1B93"/>
     <w:rsid w:val="003B4800"/>
     <w:rsid w:val="003C06DA"/>
+    <w:rsid w:val="003C2698"/>
     <w:rsid w:val="003C5D4F"/>
     <w:rsid w:val="003C625C"/>
     <w:rsid w:val="003D63A1"/>
     <w:rsid w:val="003E20BA"/>
     <w:rsid w:val="003E31ED"/>
     <w:rsid w:val="003F2842"/>
     <w:rsid w:val="003F522D"/>
     <w:rsid w:val="003F6C2B"/>
     <w:rsid w:val="00426F17"/>
     <w:rsid w:val="0042705F"/>
     <w:rsid w:val="00441F9F"/>
     <w:rsid w:val="004421FA"/>
     <w:rsid w:val="004457F4"/>
     <w:rsid w:val="00457319"/>
     <w:rsid w:val="00484545"/>
+    <w:rsid w:val="004940FA"/>
     <w:rsid w:val="00494D73"/>
     <w:rsid w:val="004A3569"/>
     <w:rsid w:val="004A5C39"/>
     <w:rsid w:val="004B2E04"/>
     <w:rsid w:val="004B7BE0"/>
+    <w:rsid w:val="004E065D"/>
     <w:rsid w:val="004F34CE"/>
+    <w:rsid w:val="004F6161"/>
     <w:rsid w:val="00501324"/>
     <w:rsid w:val="00501BB5"/>
     <w:rsid w:val="0050205D"/>
     <w:rsid w:val="00502C06"/>
     <w:rsid w:val="00513CE3"/>
     <w:rsid w:val="00517CB3"/>
     <w:rsid w:val="005237E7"/>
     <w:rsid w:val="00527C5E"/>
     <w:rsid w:val="0053437E"/>
     <w:rsid w:val="00544A84"/>
     <w:rsid w:val="005478A3"/>
     <w:rsid w:val="00553851"/>
     <w:rsid w:val="00556980"/>
     <w:rsid w:val="00577EDC"/>
     <w:rsid w:val="005857E8"/>
     <w:rsid w:val="00587F1E"/>
     <w:rsid w:val="0059677C"/>
     <w:rsid w:val="005B20D4"/>
     <w:rsid w:val="005B341B"/>
     <w:rsid w:val="005B5CD9"/>
     <w:rsid w:val="005C1567"/>
     <w:rsid w:val="005C3E64"/>
     <w:rsid w:val="005C522A"/>
     <w:rsid w:val="005D21F5"/>
     <w:rsid w:val="005E661B"/>
     <w:rsid w:val="005E7EB6"/>
     <w:rsid w:val="005F1EF6"/>
     <w:rsid w:val="005F2905"/>
     <w:rsid w:val="00604549"/>
     <w:rsid w:val="00604EDE"/>
     <w:rsid w:val="00612F95"/>
     <w:rsid w:val="006146E1"/>
+    <w:rsid w:val="00615403"/>
     <w:rsid w:val="00627752"/>
     <w:rsid w:val="006313AB"/>
     <w:rsid w:val="0063484A"/>
     <w:rsid w:val="00654A64"/>
     <w:rsid w:val="00661E93"/>
     <w:rsid w:val="00671493"/>
     <w:rsid w:val="00674150"/>
     <w:rsid w:val="00675646"/>
     <w:rsid w:val="00676E5D"/>
     <w:rsid w:val="00680FA3"/>
+    <w:rsid w:val="00694C34"/>
     <w:rsid w:val="006B2564"/>
     <w:rsid w:val="006D04FB"/>
     <w:rsid w:val="006D174B"/>
     <w:rsid w:val="006D4B3B"/>
     <w:rsid w:val="006D5D78"/>
     <w:rsid w:val="00702176"/>
     <w:rsid w:val="007076AE"/>
     <w:rsid w:val="00710850"/>
     <w:rsid w:val="00713A70"/>
     <w:rsid w:val="007209E6"/>
     <w:rsid w:val="00725EA2"/>
     <w:rsid w:val="00726CA4"/>
     <w:rsid w:val="007329FF"/>
     <w:rsid w:val="00744B4B"/>
+    <w:rsid w:val="00746477"/>
     <w:rsid w:val="00746BCE"/>
     <w:rsid w:val="00754358"/>
     <w:rsid w:val="00761E44"/>
     <w:rsid w:val="00771663"/>
     <w:rsid w:val="0077246B"/>
+    <w:rsid w:val="0077552C"/>
     <w:rsid w:val="0078247A"/>
     <w:rsid w:val="00784BA8"/>
     <w:rsid w:val="00797E30"/>
     <w:rsid w:val="007A7F5C"/>
     <w:rsid w:val="007B05B1"/>
     <w:rsid w:val="007C2727"/>
     <w:rsid w:val="007C279B"/>
     <w:rsid w:val="007D1DB9"/>
     <w:rsid w:val="007D739E"/>
     <w:rsid w:val="008001D2"/>
+    <w:rsid w:val="00813B61"/>
     <w:rsid w:val="008164E5"/>
     <w:rsid w:val="00820045"/>
     <w:rsid w:val="00831795"/>
     <w:rsid w:val="008338A0"/>
     <w:rsid w:val="0083663F"/>
     <w:rsid w:val="0083664C"/>
     <w:rsid w:val="008420EE"/>
     <w:rsid w:val="008434E2"/>
     <w:rsid w:val="0084399A"/>
     <w:rsid w:val="00864023"/>
     <w:rsid w:val="00864661"/>
     <w:rsid w:val="00875F17"/>
+    <w:rsid w:val="00877145"/>
     <w:rsid w:val="00883769"/>
     <w:rsid w:val="0089566F"/>
     <w:rsid w:val="008A0322"/>
     <w:rsid w:val="008A488F"/>
     <w:rsid w:val="008B3E3E"/>
     <w:rsid w:val="008B65C1"/>
     <w:rsid w:val="008C0D2B"/>
     <w:rsid w:val="008C147F"/>
     <w:rsid w:val="008D4822"/>
     <w:rsid w:val="008D62C2"/>
     <w:rsid w:val="008E4DE4"/>
+    <w:rsid w:val="008E6121"/>
     <w:rsid w:val="008F2B09"/>
+    <w:rsid w:val="00905426"/>
     <w:rsid w:val="00907282"/>
     <w:rsid w:val="00911FD9"/>
     <w:rsid w:val="0092562D"/>
     <w:rsid w:val="009355B1"/>
+    <w:rsid w:val="0094250A"/>
     <w:rsid w:val="009672F3"/>
     <w:rsid w:val="00982AA0"/>
+    <w:rsid w:val="00985D28"/>
     <w:rsid w:val="00996CDB"/>
     <w:rsid w:val="009A1D2D"/>
     <w:rsid w:val="009A22CD"/>
     <w:rsid w:val="009A620E"/>
     <w:rsid w:val="009B11BA"/>
     <w:rsid w:val="009C1A54"/>
     <w:rsid w:val="009C34C3"/>
+    <w:rsid w:val="009C4DF6"/>
     <w:rsid w:val="009E6BBF"/>
+    <w:rsid w:val="009F0369"/>
+    <w:rsid w:val="009F03EB"/>
     <w:rsid w:val="009F5A5B"/>
     <w:rsid w:val="00A00BC5"/>
     <w:rsid w:val="00A01A34"/>
     <w:rsid w:val="00A1166D"/>
     <w:rsid w:val="00A210E1"/>
     <w:rsid w:val="00A35A4B"/>
     <w:rsid w:val="00A35E50"/>
     <w:rsid w:val="00A43BD0"/>
     <w:rsid w:val="00A5754F"/>
     <w:rsid w:val="00A75192"/>
     <w:rsid w:val="00A81B43"/>
     <w:rsid w:val="00A84B8B"/>
     <w:rsid w:val="00A9215C"/>
     <w:rsid w:val="00AA720F"/>
+    <w:rsid w:val="00AB1078"/>
     <w:rsid w:val="00AB1C77"/>
     <w:rsid w:val="00AC05C5"/>
     <w:rsid w:val="00AC204E"/>
     <w:rsid w:val="00AC2140"/>
     <w:rsid w:val="00AC23FA"/>
     <w:rsid w:val="00AC4CCB"/>
     <w:rsid w:val="00AD3DBC"/>
     <w:rsid w:val="00AE310B"/>
     <w:rsid w:val="00AE3EE8"/>
     <w:rsid w:val="00AE47FE"/>
     <w:rsid w:val="00B1569A"/>
     <w:rsid w:val="00B20DBC"/>
     <w:rsid w:val="00B250AD"/>
     <w:rsid w:val="00B25231"/>
     <w:rsid w:val="00B435C6"/>
     <w:rsid w:val="00B44D6E"/>
     <w:rsid w:val="00B57967"/>
     <w:rsid w:val="00B63032"/>
     <w:rsid w:val="00B64741"/>
     <w:rsid w:val="00B67944"/>
     <w:rsid w:val="00B84127"/>
     <w:rsid w:val="00B902BA"/>
     <w:rsid w:val="00B96924"/>
     <w:rsid w:val="00BA7947"/>
     <w:rsid w:val="00BC156B"/>
@@ -21562,138 +21664,143 @@
     <w:rsid w:val="00CF7A65"/>
     <w:rsid w:val="00D018E2"/>
     <w:rsid w:val="00D01A6F"/>
     <w:rsid w:val="00D067CF"/>
     <w:rsid w:val="00D20E78"/>
     <w:rsid w:val="00D4550B"/>
     <w:rsid w:val="00D506C5"/>
     <w:rsid w:val="00D55DE9"/>
     <w:rsid w:val="00D6038C"/>
     <w:rsid w:val="00D71BB5"/>
     <w:rsid w:val="00D771F1"/>
     <w:rsid w:val="00D90450"/>
     <w:rsid w:val="00D96D70"/>
     <w:rsid w:val="00DA1842"/>
     <w:rsid w:val="00DB0FBC"/>
     <w:rsid w:val="00DC05D0"/>
     <w:rsid w:val="00DC685C"/>
     <w:rsid w:val="00DC6D80"/>
     <w:rsid w:val="00DD3849"/>
     <w:rsid w:val="00E04F83"/>
     <w:rsid w:val="00E17A34"/>
     <w:rsid w:val="00E17FE6"/>
     <w:rsid w:val="00E3380E"/>
     <w:rsid w:val="00E33C03"/>
     <w:rsid w:val="00E418E7"/>
+    <w:rsid w:val="00E42495"/>
     <w:rsid w:val="00E44F34"/>
     <w:rsid w:val="00E4739A"/>
     <w:rsid w:val="00E62041"/>
     <w:rsid w:val="00E7422A"/>
     <w:rsid w:val="00E74A1D"/>
     <w:rsid w:val="00E84739"/>
     <w:rsid w:val="00E95A5E"/>
     <w:rsid w:val="00E97A66"/>
+    <w:rsid w:val="00EA3E9D"/>
     <w:rsid w:val="00ED2CBF"/>
     <w:rsid w:val="00ED45B1"/>
     <w:rsid w:val="00ED5E41"/>
     <w:rsid w:val="00ED6BFF"/>
     <w:rsid w:val="00ED7063"/>
     <w:rsid w:val="00EE63D9"/>
     <w:rsid w:val="00EF04B3"/>
     <w:rsid w:val="00EF36C6"/>
+    <w:rsid w:val="00EF76F0"/>
     <w:rsid w:val="00F01732"/>
     <w:rsid w:val="00F15169"/>
     <w:rsid w:val="00F20E00"/>
     <w:rsid w:val="00F219C1"/>
     <w:rsid w:val="00F230AA"/>
     <w:rsid w:val="00F25D7D"/>
     <w:rsid w:val="00F569B3"/>
     <w:rsid w:val="00F62EEF"/>
     <w:rsid w:val="00F66B9A"/>
+    <w:rsid w:val="00F71359"/>
     <w:rsid w:val="00F772CE"/>
     <w:rsid w:val="00F97E20"/>
     <w:rsid w:val="00FA5C08"/>
     <w:rsid w:val="00FB6226"/>
     <w:rsid w:val="00FD37AA"/>
     <w:rsid w:val="00FD6DD1"/>
     <w:rsid w:val="00FE1E69"/>
     <w:rsid w:val="00FE40FA"/>
     <w:rsid w:val="00FE7A3B"/>
+    <w:rsid w:val="00FF2E39"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="ca-ES"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotIncludeSubdocsInStats/>
   <w:doNotAutoCompressPictures/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2052"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
   <w14:docId w14:val="65E9F5AC"/>
   <w14:defaultImageDpi w14:val="0"/>
   <w15:docId w15:val="{C1D4E3C8-148E-4CBB-A933-BDE6BAC5D82D}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="375">
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="1"/>
-    <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 3" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 7" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 8" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 9" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -22021,50 +22128,51 @@
     <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
       <w:lang w:val="ca-ES" w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Ttol1">
     <w:name w:val="heading 1"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Ttol1Car"/>
     <w:uiPriority w:val="99"/>
     <w:qFormat/>
     <w:pPr>
       <w:keepNext/>
       <w:jc w:val="both"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
@@ -22936,55 +23044,71 @@
     <w:name w:val="footer"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="PeuCar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="009C34C3"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4252"/>
         <w:tab w:val="right" w:pos="8504"/>
       </w:tabs>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="PeuCar">
     <w:name w:val="Peu Car"/>
     <w:basedOn w:val="Lletraperdefectedelpargraf"/>
     <w:link w:val="Peu"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="009C34C3"/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
       <w:lang w:val="ca-ES" w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
+  <w:style w:type="paragraph" w:styleId="NormalWeb">
+    <w:name w:val="Normal (Web)"/>
+    <w:basedOn w:val="Normal"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="0077552C"/>
+    <w:pPr>
+      <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
+    </w:pPr>
+    <w:rPr>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:eastAsia="ca-ES"/>
+    </w:rPr>
+  </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:divs>
     <w:div w:id="1202935995">
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
       <w:divsChild>
         <w:div w:id="1202935996">
           <w:marLeft w:val="600"/>
           <w:marRight w:val="0"/>
           <w:marTop w:val="0"/>
           <w:marBottom w:val="0"/>
           <w:divBdr>
             <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           </w:divBdr>
         </w:div>
@@ -23015,51 +23139,51 @@
             <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           </w:divBdr>
         </w:div>
       </w:divsChild>
     </w:div>
     <w:div w:id="1905722428">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="5B9BD5"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
@@ -23288,89 +23412,89 @@
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\apasixtheditionofficeonline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{24984245-3CDC-407A-B3F0-5CF7C5BDA330}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{B7EE2061-89C9-4E1A-A9B2-66177485F9F8}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Normal.dotm</Template>
+  <Template>Normal</Template>
   <TotalTime></TotalTime>
-  <Pages>17</Pages>
-[...1 lines deleted...]
-  <Characters>27176</Characters>
+  <Pages>21</Pages>
+  <Words>5726</Words>
+  <Characters>32644</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>226</Lines>
-  <Paragraphs>63</Paragraphs>
+  <Lines>272</Lines>
+  <Paragraphs>76</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Títol</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Título</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="2" baseType="lpstr">
       <vt:lpstr>Estatuts</vt:lpstr>
       <vt:lpstr>Estatuts</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>Govern d'Andorra</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>31880</CharactersWithSpaces>
+  <CharactersWithSpaces>38294</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>Estatuts</dc:title>
   <dc:subject/>
   <dc:creator>RosaC</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>