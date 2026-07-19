--- v0 (2026-02-26)
+++ v1 (2026-07-19)
@@ -1,462 +1,444 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
   <w:body>
-    <w:p w14:paraId="1E573BBB" w14:textId="302729C0" w:rsidR="004B0783" w:rsidRPr="004B0783" w:rsidRDefault="004B0783" w:rsidP="008C6C9F">
+    <w:p w14:paraId="671F6114" w14:textId="77777777" w:rsidR="00DA2240" w:rsidRDefault="00DA2240" w:rsidP="00DA2240">
       <w:pPr>
+        <w:pStyle w:val="Capalera"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="708"/>
+        </w:tabs>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t>El/La Sr./Sra.........................................(nom i cognoms),</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> major d’edat, de nacionalitat </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t>.................</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> amb número de NIA </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t>..................</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">, secretari/a de l’Associació amb denominació: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t>.............,</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="69796B56" w14:textId="39DC35CD" w:rsidR="004B0783" w:rsidRDefault="004B0783" w:rsidP="00DA2240">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5008DBC7" w14:textId="77777777" w:rsidR="00DA2240" w:rsidRPr="004B0783" w:rsidRDefault="00DA2240" w:rsidP="00DA2240">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="0" w:name="_GoBack"/>
+      <w:bookmarkEnd w:id="0"/>
+    </w:p>
+    <w:p w14:paraId="1218BD48" w14:textId="1B83F8D3" w:rsidR="004B0783" w:rsidRPr="004B0783" w:rsidRDefault="004B0783" w:rsidP="00DA2240">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004B0783">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-          <w:sz w:val="24"/>
-[...3 lines deleted...]
-        <w:t>Sr.</w:t>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>CERTIFICO</w:t>
       </w:r>
       <w:r w:rsidRPr="004B0783">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-          <w:highlight w:val="yellow"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
-[...64 lines deleted...]
-      </w:r>
     </w:p>
-    <w:p w14:paraId="69796B56" w14:textId="7217B21B" w:rsidR="004B0783" w:rsidRPr="004B0783" w:rsidRDefault="004B0783" w:rsidP="008C6C9F">
+    <w:p w14:paraId="22575239" w14:textId="0AFA1F7D" w:rsidR="004B0783" w:rsidRPr="004B0783" w:rsidRDefault="004B0783" w:rsidP="00DA2240">
       <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="1218BD48" w14:textId="1B83F8D3" w:rsidR="004B0783" w:rsidRPr="004B0783" w:rsidRDefault="004B0783" w:rsidP="008C6C9F">
+    <w:p w14:paraId="3896BC87" w14:textId="298788B8" w:rsidR="004B0783" w:rsidRDefault="004B0783" w:rsidP="00DA2240">
       <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004B0783">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-          <w:b/>
-[...4 lines deleted...]
-        <w:t>CERTIFICO</w:t>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Que el Llibre d’Actes de l’associació </w:t>
+      </w:r>
+      <w:r w:rsidR="00DA2240">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t>.....</w:t>
+      </w:r>
+      <w:r w:rsidR="00DA2240">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t>.......</w:t>
+      </w:r>
+      <w:r w:rsidR="00DA2240">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t>..</w:t>
+      </w:r>
+      <w:r w:rsidR="00DA2240">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="004B0783">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
+        <w:t xml:space="preserve"> recull l’acta corresponent a la </w:t>
+      </w:r>
+      <w:r w:rsidR="00DA2240">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Assemblea</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004B0783">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> General </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004B0783">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t>Ordinària/Extraordinària,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004B0783">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> celebrada </w:t>
+      </w:r>
+      <w:r w:rsidR="00DA2240">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">el </w:t>
+      </w:r>
+      <w:r w:rsidR="00DA2240">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t>.......</w:t>
+      </w:r>
+      <w:r w:rsidR="00DA2240">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> de </w:t>
+      </w:r>
+      <w:r w:rsidR="00DA2240">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t>........</w:t>
+      </w:r>
+      <w:r w:rsidR="00DA2240">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> del .</w:t>
+      </w:r>
+      <w:r w:rsidR="00DA2240">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t>.......</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004B0783">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. La celebració de la </w:t>
+      </w:r>
+      <w:r w:rsidR="00DA2240">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>assemblea</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004B0783">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> va ser acceptada per unanimitat de tots els associats i es van prendre per </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008C6C9F">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t>unanimitat</w:t>
+      </w:r>
+      <w:r w:rsidR="00DA2240">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> / majoria absoluta</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008C6C9F">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
+      <w:r w:rsidRPr="00135FA2">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>els acord</w:t>
+      </w:r>
+      <w:r w:rsidR="00135FA2" w:rsidRPr="00135FA2">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>s</w:t>
+      </w:r>
+      <w:r w:rsidR="00135FA2">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004B0783">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">que literalment transcrits estableixen el següent: </w:t>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="22575239" w14:textId="0AFA1F7D" w:rsidR="004B0783" w:rsidRPr="004B0783" w:rsidRDefault="004B0783" w:rsidP="008C6C9F">
+    <w:p w14:paraId="4154CE42" w14:textId="6D7996C6" w:rsidR="004B0783" w:rsidRDefault="004B0783" w:rsidP="00DA2240">
       <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="3896BC87" w14:textId="69E20483" w:rsidR="004B0783" w:rsidRDefault="004B0783" w:rsidP="008C6C9F">
+    <w:p w14:paraId="47B7229E" w14:textId="29FA7900" w:rsidR="00F25195" w:rsidRPr="00DA2240" w:rsidRDefault="004B0783" w:rsidP="00DA2240">
       <w:pPr>
-        <w:jc w:val="both"/>
-[...222 lines deleted...]
-      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004B0783">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">PRIMER.- </w:t>
       </w:r>
-      <w:r>
-[...24 lines deleted...]
-        <w:t xml:space="preserve"> i cessar totes les seves activitats a partir d’avui mateix, atès que la </w:t>
+      <w:r w:rsidR="00DA2240">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>D</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">issoldre l’Associació </w:t>
+      </w:r>
+      <w:r w:rsidR="00DA2240">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t>..............</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> i cessar totes les seves activitats</w:t>
+      </w:r>
+      <w:r w:rsidR="00DA2240">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">atès que la </w:t>
       </w:r>
       <w:r w:rsidRPr="008C6C9F">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
         <w:t xml:space="preserve">manca de funcionament de la </w:t>
       </w:r>
       <w:r w:rsidR="008C6C9F" w:rsidRPr="008C6C9F">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
         <w:t>mateixa</w:t>
       </w:r>
       <w:r w:rsidRPr="008C6C9F">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:highlight w:val="yellow"/>
@@ -486,709 +468,774 @@
       </w:r>
       <w:r w:rsidRPr="008C6C9F">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidRPr="008C6C9F">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="47B7229E" w14:textId="77777777" w:rsidR="00F25195" w:rsidRDefault="00F25195" w:rsidP="00F25195">
+    <w:p w14:paraId="3ED58BED" w14:textId="68AC02F6" w:rsidR="00F25195" w:rsidRPr="00DA2240" w:rsidRDefault="00F25195" w:rsidP="00DA2240">
       <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F25195">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
+        <w:t>SEGON.-</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> S’acorda designar com a liquidadors de l’associació </w:t>
+      </w:r>
+      <w:r w:rsidR="00DA2240">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t>..............</w:t>
+      </w:r>
+      <w:r w:rsidR="00DA2240">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>el Sr.</w:t>
+      </w:r>
+      <w:r w:rsidR="00DA2240">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>/ Sra.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F25195">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00DA2240">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t>..............</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, en qualitat de </w:t>
+      </w:r>
+      <w:r w:rsidR="00DA2240">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t>..............</w:t>
+      </w:r>
+      <w:r w:rsidR="00DA2240">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">i el Sr. </w:t>
+      </w:r>
+      <w:r w:rsidR="00DA2240">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t>..............</w:t>
+      </w:r>
+      <w:r w:rsidR="00DA2240">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">en qualitat de </w:t>
+      </w:r>
+      <w:r w:rsidR="00DA2240">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t>..............</w:t>
+      </w:r>
+      <w:r w:rsidR="00DA2240">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">per dur a terme la liquidació dels béns de l’associació i resoldre qualsevol deute pendent, seguint el procediment establert en l’article </w:t>
+      </w:r>
+      <w:r w:rsidR="00DA2240">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t>.......</w:t>
+      </w:r>
+      <w:r w:rsidR="00DA2240">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">dels estatuts de l’associació i a l’article 30 referent a la dissolució de les associacions i l’article 31 referent a la liquidació de les associacions de la </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F25195">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Llei 20/2023, del 23 d’octubre, de text consolidat qualificada d’associacions</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="264025F1" w14:textId="7FCCA392" w:rsidR="00F25195" w:rsidRDefault="00F25195" w:rsidP="00DA2240">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F25195">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>TERCER.-</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> S’acorda sol·licitar al Registre d’Associacions la cancel·lació de l’Associació </w:t>
+      </w:r>
+      <w:r w:rsidR="00DA2240">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t>..............</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="399A96EC" w14:textId="63BBC756" w:rsidR="00F25195" w:rsidRDefault="00F25195" w:rsidP="00DA2240">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Que l’Acta va ser aprovada a continuació de la sev</w:t>
+      </w:r>
+      <w:r w:rsidR="00E51946">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>a</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> celebració i signada pel secretari, amb el vistiplau del president. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="07A01D41" w14:textId="248F0136" w:rsidR="00F25195" w:rsidRDefault="00F25195" w:rsidP="00DA2240">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="2C932348" w14:textId="4542D0B8" w:rsidR="00F25195" w:rsidRDefault="00F25195" w:rsidP="00F25195">
+    <w:p w14:paraId="1D2E29BE" w14:textId="60DD291C" w:rsidR="00F25195" w:rsidRDefault="00F25195" w:rsidP="00DA2240">
       <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">I, perquè consti, signo aquest certificat, amb el vistiplau del president. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="552A0FB8" w14:textId="77777777" w:rsidR="00F25195" w:rsidRDefault="00F25195" w:rsidP="00DA2240">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="00CF795A" w14:textId="4AF80078" w:rsidR="00F25195" w:rsidRPr="00F25195" w:rsidRDefault="00F25195" w:rsidP="00DA2240">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F25195">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-          <w:b/>
-[...31 lines deleted...]
-        <w:t xml:space="preserve"> el Sr.</w:t>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Andorra la Vella, </w:t>
+      </w:r>
+      <w:r w:rsidR="00DA2240">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t>........</w:t>
+      </w:r>
+      <w:r w:rsidR="00DA2240">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00F25195">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
+        <w:t xml:space="preserve">de </w:t>
+      </w:r>
+      <w:r w:rsidR="00DA2240">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t>..............</w:t>
+      </w:r>
+      <w:r w:rsidR="00DA2240">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
-[...74 lines deleted...]
-      </w:r>
       <w:r w:rsidRPr="00F25195">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
-        <w:t>xxx</w:t>
-[...21 lines deleted...]
-          <w:szCs w:val="24"/>
+        <w:t xml:space="preserve">del </w:t>
+      </w:r>
+      <w:r w:rsidR="00DA2240">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
+      <w:r w:rsidR="00DA2240">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t>.......</w:t>
+      </w:r>
+      <w:r w:rsidR="00DA2240" w:rsidRPr="004B0783">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="3ED58BED" w14:textId="2165CF87" w:rsidR="00F25195" w:rsidRPr="00F25195" w:rsidRDefault="00F25195" w:rsidP="00F25195">
+    <w:p w14:paraId="013ACA31" w14:textId="5AD1FACB" w:rsidR="00F25195" w:rsidRDefault="00F25195" w:rsidP="00DA2240">
       <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-          <w:b/>
-          <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="59D72C02" w14:textId="56416803" w:rsidR="00F25195" w:rsidRDefault="00F25195" w:rsidP="00F25195">
+    <w:p w14:paraId="7A1A385D" w14:textId="5AF13F72" w:rsidR="00F25195" w:rsidRDefault="00F25195" w:rsidP="00DA2240">
       <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1A67429D" w14:textId="4D3B104C" w:rsidR="00F25195" w:rsidRPr="00F25195" w:rsidRDefault="00DA2240" w:rsidP="00DA2240">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidR="00F25195" w:rsidRPr="00F25195">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t>Nom i cognoms</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r w:rsidR="00F25195" w:rsidRPr="00F25195">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00F25195" w:rsidRPr="00F25195">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00F25195" w:rsidRPr="00F25195">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00F25195" w:rsidRPr="00F25195">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00F25195" w:rsidRPr="00F25195">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00F25195" w:rsidRPr="00F25195">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidR="00F25195" w:rsidRPr="00F25195">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t>Nom i cognoms</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1805546C" w14:textId="32514F27" w:rsidR="004B0783" w:rsidRDefault="00F25195" w:rsidP="00DA2240">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
       </w:pPr>
       <w:r w:rsidRPr="00F25195">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-          <w:b/>
-[...124 lines deleted...]
-      </w:pPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Signatura del secretari </w:t>
+      </w:r>
       <w:r w:rsidRPr="00F25195">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
-        <w:t xml:space="preserve">Andorra la Vella, xx de </w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellStart"/>
+        <w:tab/>
+      </w:r>
       <w:r w:rsidRPr="00F25195">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
-        <w:t>xxxxxxx</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+        <w:tab/>
+      </w:r>
       <w:r w:rsidRPr="00F25195">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
-        <w:t xml:space="preserve"> del 2025</w:t>
-[...31 lines deleted...]
-      </w:pPr>
+        <w:tab/>
+      </w:r>
       <w:r w:rsidRPr="00F25195">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
-        <w:t>Nom i cognoms</w:t>
+        <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00F25195">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
         <w:tab/>
-      </w:r>
-[...129 lines deleted...]
-        <w:t>president</w:t>
+        <w:t>Signatura del president</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="004B0783" w:rsidSect="00F25195">
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="851" w:right="1701" w:bottom="1417" w:left="1701" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
-  <w:zoom w:percent="140"/>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid">
+  <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="004B0783"/>
     <w:rsid w:val="001233A8"/>
     <w:rsid w:val="00135FA2"/>
     <w:rsid w:val="004B0783"/>
     <w:rsid w:val="008C6C9F"/>
+    <w:rsid w:val="00DA2240"/>
     <w:rsid w:val="00E51946"/>
     <w:rsid w:val="00F25195"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="ca-ES"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
   <w14:docId w14:val="18776C56"/>
   <w15:chartTrackingRefBased/>
   <w15:docId w15:val="{CA09B351-3F55-4243-BB88-54D1B2A47000}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="ca-ES" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="375">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
@@ -1520,122 +1567,171 @@
     <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Ttol1">
     <w:name w:val="heading 1"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Ttol1Car"/>
     <w:uiPriority w:val="9"/>
     <w:qFormat/>
     <w:rsid w:val="00F25195"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="240" w:after="0"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
       <w:sz w:val="32"/>
       <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="Lletraperdefectedelpargraf">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
+    <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="Taulanormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="Sensellista">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Ttol1Car">
     <w:name w:val="Títol 1 Car"/>
     <w:basedOn w:val="Lletraperdefectedelpargraf"/>
     <w:link w:val="Ttol1"/>
     <w:uiPriority w:val="9"/>
     <w:rsid w:val="00F25195"/>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
       <w:sz w:val="32"/>
       <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
+  <w:style w:type="paragraph" w:styleId="Capalera">
+    <w:name w:val="header"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="CapaleraCar"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00DA2240"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4252"/>
+        <w:tab w:val="right" w:pos="8504"/>
+      </w:tabs>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:eastAsia="es-ES"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="CapaleraCar">
+    <w:name w:val="Capçalera Car"/>
+    <w:basedOn w:val="Lletraperdefectedelpargraf"/>
+    <w:link w:val="Capalera"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00DA2240"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:eastAsia="es-ES"/>
+    </w:rPr>
+  </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
   <w:divs>
+    <w:div w:id="824470455">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
     <w:div w:id="1331642950">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="1679841466">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
@@ -1928,69 +2024,69 @@
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
-  <Words>271</Words>
-  <Characters>1549</Characters>
+  <Words>283</Words>
+  <Characters>1562</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>12</Lines>
+  <Lines>13</Lines>
   <Paragraphs>3</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Títol</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>1817</CharactersWithSpaces>
+  <CharactersWithSpaces>1842</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Estefania Alcabu Torras</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>