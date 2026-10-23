--- v0 (2026-02-26)
+++ v1 (2026-10-23)
@@ -1,115 +1,195 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:body>
-    <w:p w14:paraId="7C737DC9" w14:textId="75AD7F87" w:rsidR="00B67801" w:rsidRDefault="00B67801" w:rsidP="00B67801">
+    <w:p w14:paraId="16AFE273" w14:textId="51C91C4F" w:rsidR="00FF41B5" w:rsidRPr="00FF41B5" w:rsidRDefault="00FF41B5" w:rsidP="00FF41B5">
+      <w:pPr>
+        <w:pStyle w:val="Capalera"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="708"/>
+        </w:tabs>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="FF0000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FF41B5">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="FF0000"/>
+        </w:rPr>
+        <w:t>*Cal presentar juntament amb aquest certificat, el formulari “</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FF41B5">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="FF0000"/>
+        </w:rPr>
+        <w:t>Identificació de beneficiaris efectius Associacions</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FF41B5">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="FF0000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> - </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FF41B5">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="FF0000"/>
+        </w:rPr>
+        <w:t>Annex 2</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FF41B5">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="FF0000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">” del portal web </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FF41B5">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="FF0000"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>govern.ad</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FF41B5">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="FF0000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7C737DC9" w14:textId="748F0C9F" w:rsidR="00B67801" w:rsidRDefault="00B67801" w:rsidP="00B67801">
       <w:pPr>
         <w:pStyle w:val="Textindependent"/>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="17AD5EF5" w14:textId="77777777" w:rsidR="00B67801" w:rsidRDefault="00B67801" w:rsidP="00B67801">
       <w:pPr>
         <w:pStyle w:val="Textindependent"/>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="755AE390" w14:textId="2D26AE0B" w:rsidR="00CF2417" w:rsidRDefault="00CF2417" w:rsidP="00CF2417">
+    <w:p w14:paraId="755AE390" w14:textId="14CC0573" w:rsidR="00CF2417" w:rsidRDefault="00CF2417" w:rsidP="00CF2417">
       <w:pPr>
         <w:pStyle w:val="Capalera"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="708"/>
         </w:tabs>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:highlight w:val="yellow"/>
         </w:rPr>
         <w:t>El/La Sr./Sra.........................................(nom i cognoms),</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> major d’edat, de nacionalitat </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:highlight w:val="yellow"/>
         </w:rPr>
         <w:t>.................</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> amb número de NIA </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:highlight w:val="yellow"/>
         </w:rPr>
         <w:t>..................</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">, secretari/a de l’Associació </w:t>
       </w:r>
       <w:r w:rsidR="00471B13">
         <w:t xml:space="preserve">amb denominació: </w:t>
       </w:r>
       <w:r w:rsidR="00471B13">
         <w:rPr>
           <w:highlight w:val="yellow"/>
         </w:rPr>
-        <w:t>.............,</w:t>
+        <w:t>.............</w:t>
+      </w:r>
+      <w:r w:rsidR="00717F9E">
+        <w:t xml:space="preserve"> i amb correu electrònic institucional vigent </w:t>
+      </w:r>
+      <w:r w:rsidR="00717F9E" w:rsidRPr="00717F9E">
+        <w:rPr>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t>.................@.................</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1F4B8CC1" w14:textId="77777777" w:rsidR="00B67801" w:rsidRPr="00B67801" w:rsidRDefault="00B67801" w:rsidP="00B67801">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="30639704" w14:textId="77777777" w:rsidR="00B67801" w:rsidRPr="00B67801" w:rsidRDefault="00B67801" w:rsidP="00B67801">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="77A53231" w14:textId="3334F209" w:rsidR="00B67801" w:rsidRPr="00F424F5" w:rsidRDefault="00B67801" w:rsidP="00B67801">
@@ -388,60 +468,51 @@
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="1251F7DC" w14:textId="77777777" w:rsidR="00B67801" w:rsidRPr="00B67801" w:rsidRDefault="00B67801" w:rsidP="00B67801">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B67801">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>I perquè consti, signo aquest certificat.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5D57E7B4" w14:textId="6D9E72C2" w:rsidR="00B67801" w:rsidRDefault="00B67801" w:rsidP="00B67801">
-[...8 lines deleted...]
-    <w:p w14:paraId="72A57363" w14:textId="504880FE" w:rsidR="00B67801" w:rsidRDefault="00B67801" w:rsidP="00B67801">
+    <w:p w14:paraId="72A57363" w14:textId="61B0F97B" w:rsidR="00B67801" w:rsidRDefault="00B67801" w:rsidP="00B67801">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="08897D00" w14:textId="1D8D0B9F" w:rsidR="00B67801" w:rsidRDefault="00B67801" w:rsidP="002759DD">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="5267CB5D" w14:textId="77777777" w:rsidR="00B67801" w:rsidRPr="005A0173" w:rsidRDefault="00B67801" w:rsidP="005A0173">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
@@ -581,128 +652,87 @@
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="005A0173">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
         <w:t>(nom i cognoms)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5569DDE3" w14:textId="77777777" w:rsidR="005A0173" w:rsidRPr="005A0173" w:rsidRDefault="005A0173" w:rsidP="005A0173">
+    <w:p w14:paraId="525EA62A" w14:textId="77777777" w:rsidR="00F164C8" w:rsidRPr="005A0173" w:rsidRDefault="00F164C8" w:rsidP="005A0173">
       <w:pPr>
         <w:pStyle w:val="Capalera"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="708"/>
         </w:tabs>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="59723550" w14:textId="77777777" w:rsidR="005A0173" w:rsidRDefault="005A0173" w:rsidP="005A0173">
+    <w:p w14:paraId="298631C3" w14:textId="77777777" w:rsidR="00FB28DE" w:rsidRDefault="00FB28DE" w:rsidP="00FB28DE">
       <w:pPr>
         <w:pStyle w:val="Capalera"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="708"/>
         </w:tabs>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="0D7434D4" w14:textId="77777777" w:rsidR="005A0173" w:rsidRDefault="005A0173" w:rsidP="005A0173">
+    <w:p w14:paraId="40999FA1" w14:textId="3CE910C9" w:rsidR="00B67801" w:rsidRDefault="00FB28DE" w:rsidP="00FB28DE">
       <w:pPr>
         <w:pStyle w:val="Capalera"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="708"/>
         </w:tabs>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
       </w:pPr>
-    </w:p>
-[...8 lines deleted...]
-      </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">Andorra la Vella, </w:t>
-[...36 lines deleted...]
-    <w:sectPr w:rsidR="00B67801" w:rsidRPr="00B67801">
+        <w:rPr>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t>Andorra la Vella, ...... de................... del 202.....</w:t>
+      </w:r>
+    </w:p>
+    <w:sectPr w:rsidR="00B67801">
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1417" w:right="1701" w:bottom="1417" w:left="1701" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
@@ -871,75 +901,80 @@
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0C0A0005">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="0"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
-  <w:zoom w:percent="182"/>
-  <w:proofState w:spelling="clean"/>
+  <w:zoom w:percent="120"/>
+  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00B67801"/>
     <w:rsid w:val="002759DD"/>
     <w:rsid w:val="00471B13"/>
     <w:rsid w:val="005A0173"/>
+    <w:rsid w:val="00710A77"/>
+    <w:rsid w:val="00717F9E"/>
     <w:rsid w:val="007E6203"/>
     <w:rsid w:val="00A93F41"/>
     <w:rsid w:val="00B218DA"/>
     <w:rsid w:val="00B67801"/>
     <w:rsid w:val="00B95B08"/>
     <w:rsid w:val="00CF2417"/>
+    <w:rsid w:val="00F164C8"/>
     <w:rsid w:val="00F424F5"/>
+    <w:rsid w:val="00FB28DE"/>
+    <w:rsid w:val="00FF41B5"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="ca-ES"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
   <w14:docId w14:val="440C503C"/>
@@ -1429,73 +1464,71 @@
       <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
       <w:sz w:val="32"/>
       <w:szCs w:val="32"/>
       <w:lang w:eastAsia="es-ES"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="TextindependentCar">
     <w:name w:val="Text independent Car"/>
     <w:basedOn w:val="Lletraperdefectedelpargraf"/>
     <w:link w:val="Textindependent"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="00B67801"/>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
       <w:sz w:val="32"/>
       <w:szCs w:val="32"/>
       <w:lang w:eastAsia="es-ES"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Capalera">
     <w:name w:val="header"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="CapaleraCar"/>
     <w:uiPriority w:val="99"/>
-    <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00CF2417"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4252"/>
         <w:tab w:val="right" w:pos="8504"/>
       </w:tabs>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
       <w:lang w:eastAsia="es-ES"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="CapaleraCar">
     <w:name w:val="Capçalera Car"/>
     <w:basedOn w:val="Lletraperdefectedelpargraf"/>
     <w:link w:val="Capalera"/>
     <w:uiPriority w:val="99"/>
-    <w:semiHidden/>
     <w:rsid w:val="00CF2417"/>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
       <w:lang w:eastAsia="es-ES"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Textindependent2">
     <w:name w:val="Body Text 2"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="Textindependent2Car"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="005A0173"/>
     <w:pPr>
       <w:spacing w:after="120" w:line="480" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Textindependent2Car">
     <w:name w:val="Text independent 2 Car"/>
     <w:basedOn w:val="Lletraperdefectedelpargraf"/>
     <w:link w:val="Textindependent2"/>
     <w:uiPriority w:val="99"/>
@@ -1526,50 +1559,63 @@
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="604658481">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="1555458575">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="2014448732">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="2127578079">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
@@ -1862,54 +1908,54 @@
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
-  <Words>139</Words>
-  <Characters>797</Characters>
+  <Words>175</Words>
+  <Characters>1000</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>6</Lines>
-  <Paragraphs>1</Paragraphs>
+  <Lines>8</Lines>
+  <Paragraphs>2</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>935</CharactersWithSpaces>
+  <CharactersWithSpaces>1173</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Estefania Alcabu Torras</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>